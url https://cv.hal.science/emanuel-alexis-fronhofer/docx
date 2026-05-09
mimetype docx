--- v0 (2026-03-28)
+++ v1 (2026-05-09)
@@ -177,5899 +177,6120 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (50)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A gene-regulatory network model for density-dependent and sex-biased dispersal evolution during range expansions</w:t>
+                <w:t xml:space="preserve">From proteins to species ranges: a framework for understanding thermal adaptation during range expansions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jhelam Deshpande</w:t>
+                <w:t xml:space="preserve">Saismit Naik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuel Fronhofer</w:t>
+                <w:t xml:space="preserve">Emanuel A Fronhofer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5, pp.e127. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society of London. Series B, Containing papers of a Biological character. Royal Society (Great Britain)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 293 (2069), pp.20252656. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.626⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2025.2656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05401083v1</w:t>
+                <w:t xml:space="preserve">hal-05606803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape structure as a driver of eco-evolution in host–parasite systems</w:t>
+                <w:t xml:space="preserve">Co-evolution of host dispersal and parasite virulence in complex landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhelam N Deshpande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ruthvik S Pallagatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vasilis Dakos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Kaltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel A Fronhofer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9 (3), pp.367-378. </w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 80 (2), pp.487-495. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/evlett/qraf003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/evolut/qpaf241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05400837v1</w:t>
+                <w:t xml:space="preserve">hal-05606826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceived and observed biases within scientific communities: a case study in movement ecology</w:t>
+                <w:t xml:space="preserve">A gene-regulatory network model for density-dependent and sex-biased dispersal evolution during range expansions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allison K. Shaw</w:t>
+                <w:t xml:space="preserve">Jhelam Deshpande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Fouda</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emanuel Fronhofer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society of London. Series B, Containing papers of a Biological character. Royal Society (Great Britain)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2025.0679⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.e127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04731981v2</w:t>
+                <w:t xml:space="preserve">hal-05401083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersal evolution can only rescue a limited set of species from climate change</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Natalie Lewis</w:t>
+                <w:t xml:space="preserve">Landscape structure as a driver of eco-evolution in host–parasite systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jhelam N Deshpande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasilis Dakos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Kaltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel A Fronhofer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2025.0116⟩</w:t>
+              <w:t xml:space="preserve">Evolution Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (3), pp.367-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/evlett/qraf003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05401095v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05400837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species interactions and eco-evolutionary dynamics of dispersal: the diversity dependence of dispersal</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Perceived and observed biases within scientific communities: a case study in movement ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison K. Shaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Fouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Mezzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Dongmin Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nilanjan Chatterjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2023.0125⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society of London. Series B, Containing papers of a Biological character. Royal Society (Great Britain)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2025.0679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04624342v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731981v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species interactions affect dispersal: a meta-analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dispersal evolution can only rescue a limited set of species from climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Kamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick L Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel A Fronhofer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2023.0127⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 292 (2051), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2025.0116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622660v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05401095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary ecology of dispersal in biodiverse spatially structured systems: what is old and what is new?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Species interactions and eco-evolutionary dynamics of dispersal: the diversity dependence of dispersal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dries Bonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sally Keith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel A Fronhofer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 379 (1907), pp.20230142. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2023.0142⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 379 (1907), pp.20230125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2023.0125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04624351v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04624342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersal evolution and eco-evolutionary dynamics in antagonistic species interactions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Evolutionary ecology of dispersal in biodiverse spatially structured systems: what is old and what is new?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel A Fronhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dries Bonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvire Bestion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhelam Deshpande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tree.2024.03.006⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 379 (1907), pp.20230142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2023.0142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04646905v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04624351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco‐evolution from deep time to contemporary dynamics: the role of timescales and rate modulators</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Huneman</w:t>
+                <w:t xml:space="preserve">Species interactions affect dispersal: a meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvire Bestion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celina B Baines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dries Bonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ele.14222⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Diversity-dependence of dispersal: interspecific interactions determine spatial dynamics, 379 (1907), pp.20230127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2023.0127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04243257v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting evolution in experimental range expansions of an aquatic model system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Dispersal evolution and eco-evolutionary dynamics in antagonistic species interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Zilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire Gougat-Barbera</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jhelam Deshpande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Duncan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel A Fronhofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Kaltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/evlett/qrad010⟩</w:t>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (7), pp.666-676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2024.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04085459v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The shape of density dependence and the relationship between population growth, intraspecific competition and equilibrium population density</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Eco‐evolution from deep time to contemporary dynamics: the role of timescales and rate modulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Fronhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dov Corenblit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jhelam Deshpande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynn Govaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Huneman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/oik.09824⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (S1), pp.S91-S108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.14222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04624339v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04243257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travelling with a parasite: the evolution of resistance and dispersal syndromes during experimental range expansion</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The shape of density dependence and the relationship between population growth, intraspecific competition and equilibrium population density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuel Fronhofer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emanuel A Fronhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Govaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary I O'Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian J Schreiber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Altermatt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2022.1966⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2024 (2), pp.e09824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.09824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295427v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04624339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evolution of dispersal: Unifying theory, experiments and natural systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predicting evolution in experimental range expansions of an aquatic model system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Zilio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Krenek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gougat-Barbera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel A Fronhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Kaltz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2656.13930⟩</w:t>
+              <w:t xml:space="preserve">Evolution Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.qrad010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/evlett/qrad010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04137817v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape structure and dispersal rate drive large scale catastrophic shifts in spatially explicit metapopulations</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Travelling with a parasite: the evolution of resistance and dispersal syndromes during experimental range expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Zilio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Nørgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gougat-Barbera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Fronhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Naturalist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/724550⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 290 (1990), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2022.1966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03871625v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confronting population models with experimental microcosm data: from trajectory matching to state‐space models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Landscape structure and dispersal rate drive large scale catastrophic shifts in spatially explicit metapopulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Saade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel A Fronhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Kéfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ecs2.4503⟩</w:t>
+              <w:t xml:space="preserve">The American Naturalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 202 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/724550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04085460v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic architecture of dispersal and local adaptation drives accelerating range expansions</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental evolution of dispersal: Unifying theory, experiments and natural systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicky Lustenhouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Moerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Altermatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald D Bassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Bocedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2121858119⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 92 (6), pp.1113-1123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.13930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795157v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial autocorrelation of local patch extinctions drives recovery dynamics in metacommunities</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Confronting population models with experimental microcosm data: from trajectory matching to state‐space models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rosenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel A Fronhofer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (4), pp.e4503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecs2.4503⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2022.0543⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03745090v1</w:t>
+                <w:t xml:space="preserve">hal-04085460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of thermal performance curves: A meta‐analysis of selection experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarthak P Malusare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Zilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel A Fronhofer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeb.14087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03849301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling up our understanding of tipping points</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Genetic architecture of dispersal and local adaptation drives accelerating range expansions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jhelam Deshpande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel A Fronhofer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 377 (1857), </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (31), </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rstb.2021.0386⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2121858119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03759068v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersal behaviour and riverine network connectivity shape the genetic diversity of freshwater amphipod metapopulations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Spatial autocorrelation of local patch extinctions drives recovery dynamics in metacommunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Saade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Kéfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gougat-Barbera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rosenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel A Fronhofer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Altermatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.16201⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 289 (1972), pp.20220543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2022.0543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03426201v1</w:t>
+                <w:t xml:space="preserve">hal-03745090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An evolutionary trade‐off between parasite virulence and dispersal at experimental invasion fronts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scaling up our understanding of tipping points</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Kéfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Saade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric L Berlow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Solveig Nørgaard</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Juliano S Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel A Fronhofer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ele.13692⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 377 (1857), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2021.0386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03426389v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection on growth rate and local adaptation drive genomic adaptation during experimental range expansions in the protist Tetrahymena thermophila</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Dispersal behaviour and riverine network connectivity shape the genetic diversity of freshwater amphipod metapopulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Alther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel A Fronhofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Altermatt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreas Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2656.13598⟩</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.16201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03426197v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parasitism and host dispersal plasticity in an aquatic model system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">An evolutionary trade‐off between parasite virulence and dispersal at experimental invasion fronts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Solveig Nørgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Zilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Saade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gougat‐barbera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise S Nørgaard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claire Gougat‐barbera</w:t>
+                <w:t xml:space="preserve">Matthew D Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jeb.13893⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (4), pp.739-750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.13692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03426187v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation and application of river network analogues for use in ecology and evolution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Enrico Bertuzzo</w:t>
+                <w:t xml:space="preserve">Selection on growth rate and local adaptation drive genomic adaptation during experimental range expansions in the protist Tetrahymena thermophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Moerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuel Fronhofer</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emanuel A Fronhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Altermatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.6479⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.13598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02901282v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host–parasite dynamics set the ecological theatre for the evolution of state‐ and context‐dependent dispersal in hosts</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Parasitism and host dispersal plasticity in an aquatic model system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Zilio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise S Nørgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Petrucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Zeballos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gougat‐barbera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/oik.07512⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (8), pp.1316-1325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeb.13893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03059824v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene swamping alters evolution during range expansions in the protist Tetrahymena thermophila</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Generation and application of river network analogues for use in ecology and evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Carraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Bertuzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Fronhofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhard Furrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gounand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2020.0244⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.7537-7550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.6479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02872775v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution under pH stress and high population densities leads to increased density‐dependent fitness in the protist Tetrahymena thermophila</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Host–parasite dynamics set the ecological theatre for the evolution of state‐ and context‐dependent dispersal in hosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jhelam Deshpande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Kaltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Fronhofer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 74 (3), pp.573-586. </w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/evo.13921⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/oik.07512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02466463v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution in interacting species alters predator life-history traits, behaviour and morphology in experimental microbial communities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Gene swamping alters evolution during range expansions in the protist Tetrahymena thermophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Moerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Fronhofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Altermatt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Teppo Hiltunen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2020.0652⟩</w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (6), pp.20200244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2020.0244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751085v1</w:t>
+                <w:t xml:space="preserve">hal-02872775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species multidimensional effects explain idiosyncratic responses of communities to environmental change</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Evolution under pH stress and high population densities leads to increased density‐dependent fitness in the protist Tetrahymena thermophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Moerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Arquint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Merkli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Altermatt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emanuel Fronhofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-020-1206-6⟩</w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 74 (3), pp.573-586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/evo.13921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02878430v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing different components of diversity across a river network using eDNA</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Evolution in interacting species alters predator life-history traits, behaviour and morphology in experimental microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Cairns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Moerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Fronhofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Altermatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teppo Hiltunen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental DNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/edn3.33⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 287 (1928), pp.20200652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2020.0652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02286085v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community ecology Dispersal syndromes can impact ecosystem functioning in spatially structured freshwater populations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Species multidimensional effects explain idiosyncratic responses of communities to environmental change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Tabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Pennekamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Altermatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Alther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Fronhofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2018.0865⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4, pp.1036-1043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-020-1206-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285918v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Effects of Intraspecific Competition Alter Landscape-Wide Scaling-Up of Ecosystem Function</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing different components of diversity across a river network using eDNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvira Mächler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chelsea Little</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chelsea Jean Little</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Remo Wüthrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Alther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Fronhofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Naturalist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Environmental DNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (3), pp.290-301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/707018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/edn3.33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02334213v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metaecosystem dynamics drive community composition in experimental, multi-layered spatial networks</w:t>
+                <w:t xml:space="preserve">Nonlinear Effects of Intraspecific Competition Alter Landscape-Wide Scaling-Up of Ecosystem Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Harvey</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Chelsea Jean Little</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Fronhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Altermatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 129 (3), pp.402-412. </w:t>
+              <w:t xml:space="preserve">The American Naturalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/oik.07037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1086/707018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02376554v1</w:t>
+                <w:t xml:space="preserve">hal-02334213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The conflict between adaptation and dispersal for maintaining biodiversity in changing environments</w:t>
+                <w:t xml:space="preserve">Metaecosystem dynamics drive community composition in experimental, multi-layered spatial networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Thompson</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Eric Harvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gounand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel A Fronhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Altermatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 116, pp.21061-21067. </w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 129 (3), pp.402-412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1911796116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/oik.07037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02303496v1</w:t>
+                <w:t xml:space="preserve">hal-02376554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-evolutionary feedbacks − theoretical models and perspectives</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Community ecology Dispersal syndromes can impact ecosystem functioning in spatially structured freshwater populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Lion</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chelsea J Little</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Fronhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Altermatt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.13241⟩</w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (3), pp.20180865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2018.0865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122397v1</w:t>
+                <w:t xml:space="preserve">hal-02285918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bottom-up and top-down control of dispersal across major organismal groups</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The conflict between adaptation and dispersal for maintaining biodiversity in changing environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel A Fronhofer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-018-0686-0⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116, pp.21061-21067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1911796116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936819v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kin competition accelerates experimental range expansion in an arthropod herbivore</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Eco-evolutionary feedbacks − theoretical models and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Govaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel A Fronhofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martijn L. Vandegehuchte</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Eizaguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dries Bonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ele.12887⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (1), pp.13-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.13241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713277v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetics of dispersal</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Bottom-up and top-down control of dispersal across major organismal groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel A Fronhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Guillaume</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Altermatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/brv.12356⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (12), pp.1859-1863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-018-0686-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121041v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disturbance reverses classic biodiversity predictions in river-like landscapes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genetics of dispersal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjo Saastamoinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Bocedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2018.2441⟩</w:t>
+              <w:t xml:space="preserve">Biological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 93 (1), pp.574-599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/brv.12356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01970519v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eusociality outcompetes egalitarian and solitary strategies when resources are limited and reproduction is costly</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Disturbance reverses classic biodiversity predictions in river-like landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Harvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gounand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel A Fronhofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hans Joachim Poethke</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Altermatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.4737⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 285 (1893), pp.20182441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2018.2441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01970523v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity increases and decreases ecosystem stability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Roman Alther</w:t>
+                <w:t xml:space="preserve">Kin competition accelerates experimental range expansion in an arthropod herbivore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrien van Petegem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Moerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dahirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel A Fronhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martijn L. Vandegehuchte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-018-0627-8⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (2), pp.225-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.12887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944370v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upstream trophic structure modulates downstream community dynamics via resource subsidies</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eusociality outcompetes egalitarian and solitary strategies when resources are limited and reproduction is costly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuel Fronhofer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florian Altermatt</w:t>
+                <w:t xml:space="preserve">Emanuel A Fronhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Liebig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Mitesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Joachim Poethke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 7, pp.5724 - 5731. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.3144⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 8 (24), pp.12953-12964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.4737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999985v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-evolutionary dynamics in fragmented landscapes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Robert Holt</w:t>
+                <w:t xml:space="preserve">Biodiversity increases and decreases ecosystem stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Pennekamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Ronce</w:t>
+                <w:t xml:space="preserve">Mikael Pontarp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Tabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Altermatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Alther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Fragmentation, 40 (1), pp.9-25. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 563 (7729), pp.109-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ecog.02537⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-018-0627-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121026v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The downward spiral: eco-evolutionary feedback loops lead to the emergence of ‘elastic’ ranges</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Upstream trophic structure modulates downstream community dynamics via resource subsidies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Harvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gounand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chelsea J Little</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Fronhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Altermatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ecog.01701⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.5724 - 5731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.3144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03054324v1</w:t>
+                <w:t xml:space="preserve">hal-02999985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big answers from small worlds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Eco-evolutionary dynamics in fragmented landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Fronhofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frederik Hammes</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Holt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Ronce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/2041-210X.12312⟩</w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Fragmentation, 40 (1), pp.9-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecog.02537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02962379v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where am I and why? Synthesizing range biology and the eco-evolutionary dynamics of dispersal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">The downward spiral: eco-evolutionary feedback loops lead to the emergence of ‘elastic’ ranges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Kubisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Marie Winter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Fronhofer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1600-0706.2013.00706.x⟩</w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (3), pp.261-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecog.01701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03027979v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big answers from small worlds: a user's guide for protist microcosms as a model system in ecology and evolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Big answers from small worlds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Altermatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Fronhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Giometto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederik Hammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 6 (2), pp.218 - 231. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/2041-210x.12312⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 6 (2), pp.218-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.12312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05129814v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersal, evolution and range dynamics - a synthesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Where am I and why? Synthesizing range biology and the eco-evolutionary dynamics of dispersal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Kubisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Holt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Joachim Poethke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Fronhofer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oikos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 123 (1), pp.5-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0706.2013.00706.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Big answers from small worlds: a user's guide for protist microcosms as a model system in ecology and evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Altermatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel A Fronhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Giometto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik Hammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (2), pp.218 - 231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210x.12312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05129814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispersal, evolution and range dynamics - a synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Kubisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Fronhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2014, 123 (1), pp.3-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1600-0706.2013.01242.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03027973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId198"/>
+      <w:footerReference w:type="default" r:id="rId204"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6137,51 +6358,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1390170B"/>
+    <w:nsid w:val="14CFE64B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6368,51 +6589,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emanuel-alexis-fronhofer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2219-784X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242223761" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-9784-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05401083v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhelam Deshpande" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Fronhofer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.626" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05400837v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhelam N Deshpande" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Dakos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Kaltz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel A Fronhofer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evlett/qraf003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731981v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison K. Shaw" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Fouda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mezzini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Dongmin Kim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilanjan Chatterjee" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.0679" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05401095v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kamal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L Thompson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Lewis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.0116" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04624342v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Bonte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Keith" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0125" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622660v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Bestion" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Legrand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina B Baines" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0127" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04624351v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cote" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0142" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04646905v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Zilio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Duncan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2024.03.006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243257v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Corenblit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Govaert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Huneman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14222" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04085459v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Krenek" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gougat-Barbera" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evlett/qrad010" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04624339v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary I O'Connor" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian J Schreiber" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Altermatt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09824" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295427v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise N&#248;rgaard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hall" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.1966" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04137817v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicky Lustenhouwer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Moerman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald D Bassar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Bocedi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13930" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03871625v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Saade" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pichon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia K&#233;fi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/724550" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04085460v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rosenbaum" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.4503" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03795157v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2121858119" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03745090v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.0543" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03849301v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarthak P Malusare" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.14087" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03759068v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L Berlow" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano S Cabral" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2021.0386" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03426201v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Alther" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16201" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03426389v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Solveig N&#248;rgaard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gougat&#8208;barbera" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D Hall" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13692" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03426197v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wagner" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13598" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03426187v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise S N&#248;rgaard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Petrucci" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Zeballos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13893" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02901282v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Carraro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bertuzzo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Furrer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gounand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6479" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059824v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07512" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02872775v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2020.0244" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02466463v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Arquint" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Merkli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13921" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02751085v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Cairns" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teppo Hiltunen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.0652" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02878430v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tabi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pennekamp" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-020-1206-6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02286085v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira M&#228;chler" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelsea Little" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remo W&#252;thrich" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.33" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02285918v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelsea J Little" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2018.0865" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02334213v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelsea Jean Little" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/707018" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02376554v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Harvey" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07037" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02303496v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Thompson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1911796116" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122397v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lion" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eizaguirre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13241" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01936819v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ansart" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0686-0" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01713277v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien van Petegem" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dahirel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn L. Vandegehuchte" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12887" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121041v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjo Saastamoinen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guillaume" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12356" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01970519v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2441" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01970523v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Liebig" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Mitesser" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Joachim Poethke" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4737" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01944370v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Pontarp" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0627-8" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999985v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3144" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121026v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Holt" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Ronce" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02537" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03054324v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kubisch" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Marie Winter" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.01701" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02962379v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Garnier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Giometto" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Hammes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12312" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03027979v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Poethke" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2013.00706.x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129814v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.12312" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03027973v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2013.01242.x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emanuel-alexis-fronhofer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2219-784X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242223761" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-9784-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606803v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saismit Naik" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel A Fronhofer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.2656" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606826v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhelam N Deshpande" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruthvik S Pallagatti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Dakos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Kaltz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolut/qpaf241" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05401083v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhelam Deshpande" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Fronhofer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.626" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05400837v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evlett/qraf003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731981v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison K. Shaw" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Fouda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mezzini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Dongmin Kim" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilanjan Chatterjee" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.0679" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05401095v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kamal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L Thompson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Lewis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.0116" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04624342v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Bonte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Keith" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0125" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04624351v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Bestion" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cote" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0142" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622660v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Legrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina B Baines" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0127" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04646905v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Zilio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Duncan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2024.03.006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243257v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Corenblit" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Govaert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Huneman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14222" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04624339v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary I O'Connor" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian J Schreiber" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Altermatt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09824" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04085459v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Krenek" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gougat-Barbera" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evlett/qrad010" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295427v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise N&#248;rgaard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hall" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.1966" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03871625v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Saade" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pichon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia K&#233;fi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/724550" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04137817v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicky Lustenhouwer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Moerman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald D Bassar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Bocedi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13930" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04085460v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rosenbaum" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.4503" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03849301v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarthak P Malusare" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.14087" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03795157v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2121858119" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03745090v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.0543" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03759068v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L Berlow" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano S Cabral" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2021.0386" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03426201v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Alther" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16201" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03426389v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Solveig N&#248;rgaard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gougat&#8208;barbera" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D Hall" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13692" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03426197v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wagner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13598" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03426187v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise S N&#248;rgaard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Petrucci" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Zeballos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13893" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02901282v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Carraro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bertuzzo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Furrer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gounand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6479" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059824v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07512" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02872775v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2020.0244" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02466463v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Arquint" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Merkli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13921" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02751085v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Cairns" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teppo Hiltunen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.0652" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02878430v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tabi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pennekamp" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-020-1206-6" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02286085v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira M&#228;chler" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelsea Little" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remo W&#252;thrich" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.33" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02334213v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelsea Jean Little" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/707018" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02376554v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Harvey" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07037" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02285918v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelsea J Little" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2018.0865" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02303496v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Thompson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1911796116" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122397v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lion" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eizaguirre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13241" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01936819v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ansart" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0686-0" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121041v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjo Saastamoinen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guillaume" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12356" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01970519v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2441" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01713277v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien van Petegem" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dahirel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn L. Vandegehuchte" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12887" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01970523v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Liebig" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Mitesser" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Joachim Poethke" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4737" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01944370v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Pontarp" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0627-8" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999985v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3144" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121026v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Holt" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Ronce" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02537" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03054324v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kubisch" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Marie Winter" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.01701" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02962379v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Garnier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Giometto" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Hammes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12312" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03027979v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Poethke" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2013.00706.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129814v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.12312" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03027973v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2013.01242.x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>