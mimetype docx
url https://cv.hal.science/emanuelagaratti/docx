--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -30,51 +30,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Emanuela Garatti </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chercheuse en post-doctorat à Centrum für Religionswissenschaftliche Studien (CERES) Ruhr-Universität Bochum.Chercheuse associée au Centre de Recherche sur les Civilisations de l'Asie Orientale (CRCAO).Chargée de cours à Ecole Pratique des Hautes Etudes (EPHE) </w:t>
+        <w:t xml:space="preserve">Chercheuse en post-doctorat à Centrum für Religionswissenschaftliche Studien (CERES) Ruhr-Universität Bochum.Chercheuse associée au Centre de Recherche sur les Civilisations de l'Asie Orientale (CRCAO).Chargée de cours à Ecole Pratique des Hautes Etudes (EPHE). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -128,88 +128,285 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">2024-2026</w:t>
+        <w:t xml:space="preserve">Chercheuse post-doctorante Alexander von Humboldt Stiftung</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> au CERES, Ruhr-Universität-Bochum et </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">chercheuse associée</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> au Centre de Recherche sur les Civilisations de l’Asie Orientale (CRCAO UMR 8155).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Titulaire d'un doctorat en co-tutelle internationale de l'Ecole Pratique des Hautes Etudes - Université Paris Sciences et Lettres (EPHE-PSL) et de la Ludwig-Maximilians Universität (Munich).Historienne, tibétologue et sinologue de formation, mes recherches portent sur les </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pratiques diplomatiques en Asie ancienne et classique (IXe-XIIIe de notre ère)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Mes domaines de spécialisations et mes thèmes de recherche sont les suivants :</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Echanges diplomatiques</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (dons, alliances matrimoniales, traités de paix) en </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Asie ancienne et classique</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> entre les pouvoirs locaux tibétains, la dynastie des Song, l'Empire tangoute, l'Empire khitan ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Analyse du rôle des acteurs non-étatiques</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> dans la diplomatie : femmes, figures religieuses, animaux ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Analyse (paléographique et codicologique), transcription et traduction des manuscrits</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> en vieux tibétain, chinois classique et tangoute de Dunhuang, Kharakhoto, etc ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Analyse et traduction de sources classiques chinoises</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (histoires officielles, documents administratifs, encyclopédies, etc) et des </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sources classiques tibétaines</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (biographies, documents historiographiques etc);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Relevé manuel, photographique et codicologique de documents épigraphiques chinois et tibétains</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (documents funéraires, stèles officielles etc) ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Histoire de la tibétologie française</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2024-2027</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Post-doctorante Alexander von Humboldt Stiftung au CERES, Ruhr-Universität-Bochum.Responsable du projet: Entangling Centers: Religious, Cultural, and Political Interactions between the Khitan Empire, the Chinese Song Dynasty, the Tangut Empire, and Tibetan Local Rulers between the 10th and the 13th Centuries.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2023-</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Chercheuse associée au Centre de Recherche sur les Civilisations de l’Asie Orientale (CRCAO UMR 8155).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2023</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Post-doctorante Lore Agnes Fellowship au CERES, Ruhr-Universität-Bochum.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2022-2023</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> Assistante Temporaire d’Enseignement et de Recherche (ATER) « Echanges et relations entre les Etats d’Asie prémoderne, VII-XII siècles » dans la Section des Sciences Historiques et Philologiques à l’Ecole Pratique des Hautes Etudes.</w:t>
+        <w:t xml:space="preserve"> Assistante Temporaire d’Enseignement et de Recherche (ATER) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Echanges et relations entre les Etats d’Asie prémoderne, VII-XII siècles</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> dans la Section des Sciences Historiques et Philologiques à l’Ecole Pratique des Hautes Etudes.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2022</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Qualifiée aux fonctions de maître de conférences </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">section 15</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Langues et littératures arabes, chinoises, japonaises, hébraïques, d'autres domaines linguistiques) et </w:t>
       </w:r>
@@ -265,1277 +462,2968 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Documents from the National Library of France related to the first Tibetan manuscripts in Europe and early Russian-French academic relations</w:t>
+                <w:t xml:space="preserve">When Powers Meet A Study of the Representation of Official Encounters in Sino-Tibetan Diplomacy Between 7th and 9th Centuries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alla Sizova</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Emanuela Garatti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">History. Ecole pratique des Hautes Etudes, Paris, France; Ludwig-Maximilian-Universität München, 2020. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuela Garatti</w:t>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04647519v1</w:t>
-[...288 lines deleted...]
-                <w:t xml:space="preserve">hal-03899682v1</w:t>
+                <w:t xml:space="preserve">tel-05580479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Research on Old Tibetan Studies, Proceedings of the Panel Old Tibetan Studies VI – IATS 2019</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sino-Tibetan Diplomacy between the 7th and the 9th Centuries AD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela Garatti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...245 lines deleted...]
-                <w:t xml:space="preserve">hal-03899859v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brill. In press, Rulers&amp;Elites</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Governing through non-official Proxies. Women in the Diplomatic Activities of the Tibetan Imperial Court</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Documents from the National Library of France related to the first Tibetan manuscripts in Europe and early Russian-French academic relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alla Sizova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela Garatti</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tibetan Rulers: Traditional Practices and Historic Ideologies</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05034712v1</w:t>
+              <w:t xml:space="preserve">Revue d'Etudes Tibétaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 71, pp.13-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuscrit tibétain de la Société Asiatique de Paris – rédigé par Philippe-Édouard Foucaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Pelliot Tibétain 986: New Approaches to a Tibetan Paraphrase of a Chinese Classic among Dunhuang Manuscripts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela Garatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bicentenaire de La Societe Asiatique, 1822-2022: Rarétés de La Bibliotheque. Catalogue de l’exposition Au College de France, 29 Novembre 2022 - 15 Janvier 2023</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05034636v1</w:t>
+              <w:t xml:space="preserve">Central Asiatic Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61 (1), pp.3-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13173/centasiaj.61.1.0151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03899797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelle Lalou Paris, 1890 – Paris, 1967</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Compte rendu de T’ang China in Multi-Polar Asia: A History of Diplomacy and War, Wang Zhenping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela Garatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bicentenaire de La Societe Asiatique, 1822-2022: Rarétés de La Bibliotheque. Catalogue de l’exposition Au College de France, 29 Novembre 2022 - 15 Janvier 2023.</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05034621v1</w:t>
+              <w:t xml:space="preserve">Journal Asiatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 305 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Due principesse cinesi alla corte imperiale tibetana: il ruolo diplomatico e politico della principessa Wencheng e della principessa di Jincheng tra i secoli VII e VIII</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Marcelle Lalou, une tibétologue à la Bibliothèque nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela Garatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wind horses : Tibetan, Himalayan and Mongolian studies</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-03899774v1</w:t>
+              <w:t xml:space="preserve">Revue de la Bibliothèque nationale de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03899733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shifting Memories and Changing Allegiances: Tracing the Descendants of the Tibetan Minister mGar through Chinese Funerary Inscriptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Garatti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Etudes Tibétaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03899682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelle Lalou</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">New Research on Old Tibetan Studies, Proceedings of the Panel Old Tibetan Studies VI – IATS 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela Garatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lewis Doney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Devers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire prosopographique de l’Ecole Pratique des Hautes Etudes</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05034650v1</w:t>
+              <w:t xml:space="preserve">Revue d'Etudes Tibétaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 60, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Special issue: Old Tibet and its Neighbours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lewis Doney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Garatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Devers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Central Asiatic Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 61 (1), 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Governing through non-official Proxies. Women in the Diplomatic Activities of the Tibetan Imperial Court</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Garatti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ian MacCormack, Fernanda Pirie, Daniel Wojahn (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tibetan Rulers: Traditional Practices and Historic Ideologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vajra Academics, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05034712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscrit tibétain de la Société Asiatique de Paris – rédigé par Philippe-Édouard Foucaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Garatti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peeters Publishers. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bicentenaire de La Societe Asiatique, 1822-2022: Rarétés de La Bibliotheque. Catalogue de l’exposition Au College de France, 29 Novembre 2022 - 15 Janvier 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peeters Publishers, 2022, 9789042943421</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05034636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelle Lalou Paris, 1890 – Paris, 1967</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Garatti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peeters Publishers. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bicentenaire de La Societe Asiatique, 1822-2022: Rarétés de La Bibliotheque. Catalogue de l’exposition Au College de France, 29 Novembre 2022 - 15 Janvier 2023.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peeters Publishers, 2022, 9789042943421</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05034621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Due principesse cinesi alla corte imperiale tibetana: il ruolo diplomatico e politico della principessa Wencheng e della principessa di Jincheng tra i secoli VII e VIII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Garatti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Giacomella Orofino. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wind horses : Tibetan, Himalayan and Mongolian studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LXXXVIII, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Associazione Internazionale di Studi sul Mediterraneo e l’Oriente; Università degli Studi di Napoli “L’Orientale”</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.151-169, 2018, Series Minor, 9788867191758</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03899774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jacques Bacot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela Garatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire prosopographique de l’Ecole Pratique des Hautes Etudes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05034659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelle Lalou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Garatti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire prosopographique de l’Ecole Pratique des Hautes Etudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05034650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les traités de paix sino-tibétains entre 706 et 822. Discours officiels, cérémonies, vocabulaire, et contenu d’après les sources textuelles chinoises et les sources épigraphiques tibétaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Garatti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogues et discours dans les sources historiques de la Chine classique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche sur les civilisations de l’Asie orientale, Feb 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Stein (1911–1999) et les études tibétaines à l’École pratique des hautes études : la photothèque du Centre de Documentation sur l’Aire Tibétaine (CDAT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Garatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Sernesi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les archives et les collections de l'École Pratique des Hautes Études : regards sur une mémoire savante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Pratique des Hautes Etudes, Nov 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Life and the Identity of the Tibetan Lun Boyan (c. 804-855) in China according to his entombed epitaph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Garatti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inscribing Identity – Epigraphic Habits in Medieval China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Friedrich-Alexander-Universität Erlangen, Aug 2025, Erlangen, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I trattati di pace tra la corte imperiale tibetana e la corte cinese dei Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Garatti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3° Convegno dell’Associazione Italiana di Studi Tibetani, Himalayani e Mongoli (AISTHiM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università Ca’ Foscari venezia, Mar 2024, Venezia, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelle Lalou. A Tibetologist in 20th- Century France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Garatti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Women Historians around the World, 1860-1960</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of History and Philology, Academia Sinica, Sep 2024, Taipei, Taiwan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fonds photographique du Centre de la Documentation sur l’Aire Tibétaine de l’Ecole Pratique des Hautes Etudes : passé, présent et futur d’une collection photographique exceptionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Garatti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images d’Asie : un nouveau regard, 17e journées Doc'Asie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bordeaux Montaigne, Jun 2024, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huit mille li à l’ouest de Chang’an. Le Tibet et les Tibétains dans la section waichen bu 外臣部 du Cefu yuangui 冊附元龜</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Garatti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Décrire le local : monographies, archives, et cartes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d’Asie orientale, May 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Question of Agency : The Political and Diplomatic Role of Queens and Princesses in Imperial Tibet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Garatti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Women on the Roof of the World: Identity, Ethnicity, and Modernity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Pratique des Hautes Etudes, Apr 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agents of the btsan po: Women in Diplomatic Activities of the Tibetan Imperial Court</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Garatti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Greater Tibet, Buddhism, and Government</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, the Hebrew University of Jerusalem, Mar 2023, Jerusalem, Israel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’empire face à l’autre : stratégies diplomatiques de la cour tibétaine entre les VII et IX siècles de notre ère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Garatti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de conférences de la Société Française d’Études du Monde Tibétain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d’Études du Monde Tibétain, May 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Value of Blood : Intra-dynastic Marriages of the Tibetan Imperial Court</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Garatti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th Seminar of the International Association for Tibetan Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for Tibetan Studies, Jul 2022, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mythical and Historical Discrepancies: Chinese Princess Wencheng and the Princess of Jincheng as Presented in Old and Classical Tibetan and Chinese Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Garatti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BuddhistRoad lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centrum für Religionswissenschaftliche Studien, Apr 2021, Bochum, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’idéologie royale tibétaine dans les échanges diplomatiques avec la cour chinoise entre les VIIe et IXe siècles de notre ère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Garatti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'idéologie royale dans les civilisations de l'Asie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Asiatique, Dec 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelle Lalou, une tibétologue du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Garatti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séances de la Société Asiatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Asiatique, Nov 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uncles, Nephews, and Brothers: Sino-Tibetan Matrimonial Alliances in Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Garatti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th Seminare of the International Association for Tibetan Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for Tibetan Studies, Jul 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un trésor de la littérature orale tibétaine : les archives sonores et manuscrites d’Alexander W. Macdonald au Centre de documentation sur l’aire tibétaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Garatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les fonds sonores et les fonds spécialisés et précieux sur l’Asie - 12e Journées Doc'Asie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Doc'Asie, Jun 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sources pour l’étude du Tibet impérial : manuscrits, documents épigraphiques et sites archéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Garatti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence de la Société Européenne pour l’Etude des Civilisations de l’Himalaya et de l’Asie Centrale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Européenne pour l’Etude des Civilisations de l’Himalaya et de l’Asie Centrale, Feb 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Women of Power. Queens and Princesses in Imperial Tibet (VII-IX centuries)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Garatti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Seminar of Young Tibetologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'État de Saint-Pétersbourg, Sep 2018, Saint-Pétersbourg, Russia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circulation of Diplomatic Practices between the Tang Court and the Tibetan Empire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Garatti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Fourth Young Scholars’ Forum in Chinese Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chinese University of Hong Kong, May 2017, Hong Kong, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pelliot Tibétain 986: new approaches to a Tibetan paraphrase of a Chinese classic among Dunhuang manuscripts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Garatti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fourteenth Seminar of the International Association for Tibetan Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for Tibetan Studies, Jun 2016, Bergen, Norway</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Dehua Inscription of 766 – a Reading into Tibetan diplomacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Garatti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Seminar of Young Tibetologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Seminar of Young Tibetologists, Sep 2015, Leipzig, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kingship Ideology in Sino-Tibetan Diplomacy during the VII-IX centuries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Garatti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th Seminar of the International Association of Tibetan Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association of Tibetan Studies, Jul 2013, Oulan Bator, Mongolia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId31"/>
+      <w:footerReference w:type="default" r:id="rId58"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1603,51 +3491,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F8990937"/>
+    <w:nsid w:val="A202DCB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1750,52 +3638,203 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="A102BD98"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -1834,51 +3873,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emanuelagaratti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9110-3555" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647519v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Sizova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Garatti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Monnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899797v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13173/centasiaj.61.1.0151" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899733v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565748v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899682v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884361v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Doney" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Devers" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373189v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899859v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034712v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034636v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034621v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899774v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ismeo.eu/wind-horses-tibetan-himalayan-and-mongolian-studies/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034650v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034659v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emanuelagaratti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9110-3555" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05580479v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Garatti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581025v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647519v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Sizova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Monnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899797v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13173/centasiaj.61.1.0151" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565748v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899733v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899682v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884361v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Doney" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Devers" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373189v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034712v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034636v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034621v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899774v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ismeo.eu/wind-horses-tibetan-himalayan-and-mongolian-studies/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034659v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034650v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580664v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580721v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Sernesi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580659v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580699v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580668v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580676v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580680v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580712v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580704v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580707v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581020v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580724v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580725v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580729v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581022v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580736v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Robin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Blondeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580751v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580744v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580756v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580766v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581021v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581027v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>