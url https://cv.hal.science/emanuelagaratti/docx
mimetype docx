--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -1668,165 +1668,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Bacot</w:t>
+                <w:t xml:space="preserve">Marcelle Lalou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela Garatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire prosopographique de l’Ecole Pratique des Hautes Etudes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05034659v1</w:t>
+                <w:t xml:space="preserve">hal-05034650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelle Lalou</w:t>
+                <w:t xml:space="preserve">Jacques Bacot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela Garatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire prosopographique de l’Ecole Pratique des Hautes Etudes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05034650v1</w:t>
+                <w:t xml:space="preserve">hal-05034659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2058,165 +2058,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05580659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I trattati di pace tra la corte imperiale tibetana e la corte cinese dei Tang</w:t>
+                <w:t xml:space="preserve">Marcelle Lalou. A Tibetologist in 20th- Century France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela Garatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3° Convegno dell’Associazione Italiana di Studi Tibetani, Himalayani e Mongoli (AISTHiM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Università Ca’ Foscari venezia, Mar 2024, Venezia, Italy</w:t>
+              <w:t xml:space="preserve">Women Historians around the World, 1860-1960</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of History and Philology, Academia Sinica, Sep 2024, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05580699v1</w:t>
+                <w:t xml:space="preserve">hal-05580668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelle Lalou. A Tibetologist in 20th- Century France</w:t>
+                <w:t xml:space="preserve">I trattati di pace tra la corte imperiale tibetana e la corte cinese dei Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela Garatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Women Historians around the World, 1860-1960</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute of History and Philology, Academia Sinica, Sep 2024, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">3° Convegno dell’Associazione Italiana di Studi Tibetani, Himalayani e Mongoli (AISTHiM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università Ca’ Foscari venezia, Mar 2024, Venezia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05580668v1</w:t>
+                <w:t xml:space="preserve">hal-05580699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fonds photographique du Centre de la Documentation sur l’Aire Tibétaine de l’Ecole Pratique des Hautes Etudes : passé, présent et futur d’une collection photographique exceptionnelle</w:t>
               </w:r>
@@ -2265,372 +2265,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05580676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huit mille li à l’ouest de Chang’an. Le Tibet et les Tibétains dans la section waichen bu 外臣部 du Cefu yuangui 冊附元龜</w:t>
+                <w:t xml:space="preserve">A Question of Agency : The Political and Diplomatic Role of Queens and Princesses in Imperial Tibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela Garatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décrire le local : monographies, archives, et cartes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut d’Asie orientale, May 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Women on the Roof of the World: Identity, Ethnicity, and Modernity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Pratique des Hautes Etudes, Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05580680v1</w:t>
+                <w:t xml:space="preserve">hal-05580712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Question of Agency : The Political and Diplomatic Role of Queens and Princesses in Imperial Tibet</w:t>
+                <w:t xml:space="preserve">Agents of the btsan po: Women in Diplomatic Activities of the Tibetan Imperial Court</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela Garatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Women on the Roof of the World: Identity, Ethnicity, and Modernity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Pratique des Hautes Etudes, Apr 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Greater Tibet, Buddhism, and Government</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, the Hebrew University of Jerusalem, Mar 2023, Jerusalem, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05580712v1</w:t>
+                <w:t xml:space="preserve">hal-05580704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agents of the btsan po: Women in Diplomatic Activities of the Tibetan Imperial Court</w:t>
+                <w:t xml:space="preserve">Huit mille li à l’ouest de Chang’an. Le Tibet et les Tibétains dans la section waichen bu 外臣部 du Cefu yuangui 冊附元龜</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela Garatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Greater Tibet, Buddhism, and Government</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, the Hebrew University of Jerusalem, Mar 2023, Jerusalem, Israel</w:t>
+              <w:t xml:space="preserve">Décrire le local : monographies, archives, et cartes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d’Asie orientale, May 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05580704v1</w:t>
+                <w:t xml:space="preserve">hal-05580680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’empire face à l’autre : stratégies diplomatiques de la cour tibétaine entre les VII et IX siècles de notre ère</w:t>
+                <w:t xml:space="preserve">The Value of Blood : Intra-dynastic Marriages of the Tibetan Imperial Court</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela Garatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle de conférences de la Société Française d’Études du Monde Tibétain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d’Études du Monde Tibétain, May 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">16th Seminar of the International Association for Tibetan Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for Tibetan Studies, Jul 2022, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05580707v1</w:t>
+                <w:t xml:space="preserve">hal-05581020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Value of Blood : Intra-dynastic Marriages of the Tibetan Imperial Court</w:t>
+                <w:t xml:space="preserve">L’empire face à l’autre : stratégies diplomatiques de la cour tibétaine entre les VII et IX siècles de notre ère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela Garatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Seminar of the International Association for Tibetan Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association for Tibetan Studies, Jul 2022, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Cycle de conférences de la Société Française d’Études du Monde Tibétain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d’Études du Monde Tibétain, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05581020v1</w:t>
+                <w:t xml:space="preserve">hal-05580707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mythical and Historical Discrepancies: Chinese Princess Wencheng and the Princess of Jincheng as Presented in Old and Classical Tibetan and Chinese Sources</w:t>
               </w:r>
@@ -2679,398 +2679,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05580724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’idéologie royale tibétaine dans les échanges diplomatiques avec la cour chinoise entre les VIIe et IXe siècles de notre ère</w:t>
+                <w:t xml:space="preserve">Uncles, Nephews, and Brothers: Sino-Tibetan Matrimonial Alliances in Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela Garatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'idéologie royale dans les civilisations de l'Asie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Asiatique, Dec 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">15th Seminare of the International Association for Tibetan Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for Tibetan Studies, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05580725v1</w:t>
+                <w:t xml:space="preserve">hal-05581022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelle Lalou, une tibétologue du XXe siècle</w:t>
+                <w:t xml:space="preserve">L’idéologie royale tibétaine dans les échanges diplomatiques avec la cour chinoise entre les VIIe et IXe siècles de notre ère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela Garatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séances de la Société Asiatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Asiatique, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">L'idéologie royale dans les civilisations de l'Asie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Asiatique, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05580729v1</w:t>
+                <w:t xml:space="preserve">hal-05580725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncles, Nephews, and Brothers: Sino-Tibetan Matrimonial Alliances in Perspective</w:t>
+                <w:t xml:space="preserve">Marcelle Lalou, une tibétologue du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela Garatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Seminare of the International Association for Tibetan Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association for Tibetan Studies, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Séances de la Société Asiatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Asiatique, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05581022v1</w:t>
+                <w:t xml:space="preserve">hal-05580729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un trésor de la littérature orale tibétaine : les archives sonores et manuscrites d’Alexander W. Macdonald au Centre de documentation sur l’aire tibétaine</w:t>
+                <w:t xml:space="preserve">Sources pour l’étude du Tibet impérial : manuscrits, documents épigraphiques et sites archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela Garatti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Blondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les fonds sonores et les fonds spécialisés et précieux sur l’Asie - 12e Journées Doc'Asie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Doc'Asie, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence de la Société Européenne pour l’Etude des Civilisations de l’Himalaya et de l’Asie Centrale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Européenne pour l’Etude des Civilisations de l’Himalaya et de l’Asie Centrale, Feb 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05580736v1</w:t>
+                <w:t xml:space="preserve">hal-05580751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources pour l’étude du Tibet impérial : manuscrits, documents épigraphiques et sites archéologiques</w:t>
+                <w:t xml:space="preserve">Un trésor de la littérature orale tibétaine : les archives sonores et manuscrites d’Alexander W. Macdonald au Centre de documentation sur l’aire tibétaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela Garatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Blondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de la Société Européenne pour l’Etude des Civilisations de l’Himalaya et de l’Asie Centrale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Européenne pour l’Etude des Civilisations de l’Himalaya et de l’Asie Centrale, Feb 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Les fonds sonores et les fonds spécialisés et précieux sur l’Asie - 12e Journées Doc'Asie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Doc'Asie, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05580751v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Women of Power. Queens and Princesses in Imperial Tibet (VII-IX centuries)</w:t>
               </w:r>
@@ -3491,51 +3491,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A202DCB9"/>
+    <w:nsid w:val="0ACCF795"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3639,51 +3639,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A102BD98"/>
+    <w:nsid w:val="B81CFF8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3873,51 +3873,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emanuelagaratti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9110-3555" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05580479v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Garatti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581025v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647519v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Sizova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Monnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899797v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13173/centasiaj.61.1.0151" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565748v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899733v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899682v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884361v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Doney" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Devers" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373189v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034712v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034636v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034621v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899774v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ismeo.eu/wind-horses-tibetan-himalayan-and-mongolian-studies/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034659v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034650v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580664v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580721v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Sernesi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580659v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580699v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580668v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580676v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580680v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580712v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580704v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580707v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581020v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580724v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580725v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580729v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581022v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580736v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Robin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Blondeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580751v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580744v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580756v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580766v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581021v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581027v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emanuelagaratti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9110-3555" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05580479v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Garatti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581025v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647519v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Sizova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Monnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899797v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13173/centasiaj.61.1.0151" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565748v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899733v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899682v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884361v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Doney" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Devers" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373189v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034712v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034636v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034621v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899774v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ismeo.eu/wind-horses-tibetan-himalayan-and-mongolian-studies/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034650v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034659v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580664v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580721v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Sernesi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580659v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580668v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580699v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580676v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580712v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580704v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580680v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581020v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580707v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580724v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581022v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580725v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580729v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580751v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580736v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Robin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Blondeau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580744v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580756v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580766v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581021v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581027v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>