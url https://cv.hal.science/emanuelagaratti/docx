--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -3491,51 +3491,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0ACCF795"/>
+    <w:nsid w:val="9E01EB94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3639,51 +3639,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B81CFF8D"/>
+    <w:nsid w:val="70484E45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>