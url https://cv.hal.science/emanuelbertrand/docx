--- v0 (2026-03-28)
+++ v1 (2026-04-22)
@@ -884,442 +884,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02339878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apologie de la thermodynamique ou collaboration entre un physicien et une philosophe ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Magnetocardiography measurements with $^4$He vector optically pumped magnetometers at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Corsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Fourcault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cauffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rhsh.553⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/aa6459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01516257v1</w:t>
+                <w:t xml:space="preserve">cea-01560997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetocardiography measurements with $^4$He vector optically pumped magnetometers at room temperature</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apologie de la thermodynamique ou collaboration entre un physicien et une philosophe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Contextualiser : une pratique transdisciplinaire ?, 30, pp.173-204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/aa6459⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rhsh.553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01560997v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01516257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les politiques publiques mises en œuvre au nom de la biodiversité sont-elles irrémédiablement néolibérales ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A physical tool for severe accident mitigation studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bachrata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Seiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Barjot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 309, pp.224-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2016.08.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01390503v1</w:t>
+                <w:t xml:space="preserve">cea-02389458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A physical tool for severe accident mitigation studies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les politiques publiques mises en œuvre au nom de la biodiversité sont-elles irrémédiablement néolibérales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29, pp.319-324</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2016.08.042⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-02389458v1</w:t>
+                <w:t xml:space="preserve">halshs-01390503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enseignement secondaire en France et l’articulation complexe entre disciplines littéraires et scientifiques (1945-1985)</w:t>
               </w:r>
@@ -1554,174 +1554,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01390243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biographie du Pirmat (1982-1994). Une illustration de l'ambiguïté entre pluridisciplinarité et interdisciplinarité au CNRS.</w:t>
+                <w:t xml:space="preserve">PÉTROLE, OGM, NANOTECHNOLOGIES : QUELS ENJEUX DÉMOCRATIQUES ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012/3 (4), pp.233-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parti.004.0231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00683194v1</w:t>
+                <w:t xml:space="preserve">halshs-01048569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PÉTROLE, OGM, NANOTECHNOLOGIES : QUELS ENJEUX DÉMOCRATIQUES ?</w:t>
+                <w:t xml:space="preserve">Biographie du Pirmat (1982-1994). Une illustration de l'ambiguïté entre pluridisciplinarité et interdisciplinarité au CNRS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1, pp.84-93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/parti.004.0231⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01048569v1</w:t>
+                <w:t xml:space="preserve">halshs-00683194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biographie du Pirmat (1982-1994). Une illustration de l'ambiguïté entre pluridisciplinarité et interdisciplinarité au CNRS.</w:t>
               </w:r>
@@ -3254,278 +3254,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00105276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Range Critical Wetting: Observation of a Critical End Point</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bonn</w:t>
+                <w:t xml:space="preserve">Bio-specific recognition and applications: from molecular to colloidal scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Meunier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Lequeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bibette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PHYSREVLETT.92.245701⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 16, pp.R469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/16/15/R02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00802229v1</w:t>
+                <w:t xml:space="preserve">hal-00105278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-specific recognition and applications: from molecular to colloidal scales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Baudry</w:t>
+                <w:t xml:space="preserve">Long-Range Critical Wetting: Observation of a Critical End Point</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Rafaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lequeux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Volker C. Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 16, pp.R469. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 92, pp.245701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/16/15/R02⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PHYSREVLETT.92.245701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00105278v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00802229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloids for studying molecular recognition</w:t>
               </w:r>
@@ -5988,221 +5988,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03952822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’histoire des sciences publiée : un révélateur du partage éditorial des savoirs</w:t>
+                <w:t xml:space="preserve">Postface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolf Feuerhahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Tesnière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éditer l’histoire des sciences (France, XXe siècle). Entre sciences et sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses de l'Enssib, pp.9-18, 2022, Papiers, 978-2375461778</w:t>
+              <w:t xml:space="preserve">, Presses de l'ENSSIB, pp.245-246, 2022, 978-2-37546177-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03952797v1</w:t>
+                <w:t xml:space="preserve">halshs-04078393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postface</w:t>
+                <w:t xml:space="preserve">L’histoire des sciences publiée : un révélateur du partage éditorial des savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolf Feuerhahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Tesnière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emanuel Bertrand; Wolf Feuerhahn; Valérie Tesnière. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éditer l’histoire des sciences (France, XXe siècle). Entre sciences et sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses de l'ENSSIB, pp.245-246, 2022, 978-2-37546177-8</w:t>
+              <w:t xml:space="preserve">, Presses de l'Enssib, pp.9-18, 2022, Papiers, 978-2375461778</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04078393v1</w:t>
+                <w:t xml:space="preserve">halshs-03952797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les recherches sur les matériaux, une longue histoire...</w:t>
               </w:r>
@@ -6755,51 +6755,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04151362v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Bertrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le B. Combes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.8465" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04195081v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.30804" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05561396v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03305599v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.6094" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174545v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Feuerhahn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Orain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#252;ller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Rabault-Feuerhahn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ginsburger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.3342" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174452v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174476v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339878v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grange" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marrel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. B. Droin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertrand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boutin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2019.110315" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516257v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.553" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01560997v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morales" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Corsi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Fourcault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cauffet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aa6459" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390503v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02389458v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bachrata" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Seiler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barjot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2016.08.042" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390247v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01376151v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edern Menou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ramstein" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tancret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/24/5/055001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390243v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683194v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01048569v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.004.0231" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683181v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683175v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Bensaude-Vincent" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11024-011-9168-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683189v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400979v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fattaccioli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baudry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Emerard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Goubault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b814954b" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-8JK6CVJP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264509v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam-Kyung Lee" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Johner" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thalmann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cohen-Tannoudji" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la701639n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-475G1HWG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264504v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Robic" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.108301" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471459v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Weiss" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Rafa&#239;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonn" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Indekeu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161918v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fannin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mac Oireachtaigh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bibette" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161901v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guery" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rouzeau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levitz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Weitz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161917v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Giannitsis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112019v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0607991103" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079323v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Bressy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.038301" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105276v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Koenig" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dreyfus" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802229v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Meunier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker C. Weiss" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.92.245701" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105278v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lequeux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/16/15/R02" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161909v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Greffier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161919v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noushine Shahidzadeh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Dauplait" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Borgotti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vi&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161894v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jop" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermigier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161912v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162475v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ross" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ragil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161890v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Schmitt" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162473v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Broseta" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162462v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dobbs" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162457v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meunier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Segal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162466v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kellay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Binks" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161888v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonn" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162455v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162452v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04151356v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/extension-du-domaine-de-la-thermodynamique-anatomie-d-une-controverse.html" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04214317v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pus.unistra.fr/ouvrage/9791034401543/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912636v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tesni&#232;re" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161895v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140205v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03913552v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00000965v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04240348v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00180309v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05561401v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/145486" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03952822v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03952797v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078393v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981495v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105279v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162501v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174394v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04151362v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Bertrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le B. Combes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.8465" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04195081v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.30804" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05561396v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03305599v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.6094" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174545v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Feuerhahn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Orain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#252;ller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Rabault-Feuerhahn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ginsburger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.3342" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174452v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174476v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339878v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grange" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marrel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. B. Droin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertrand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boutin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2019.110315" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01560997v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morales" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Corsi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Fourcault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cauffet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aa6459" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516257v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.553" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02389458v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bachrata" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Seiler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barjot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2016.08.042" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390503v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390247v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01376151v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edern Menou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ramstein" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tancret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/24/5/055001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390243v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01048569v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.004.0231" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683194v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683181v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683175v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Bensaude-Vincent" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11024-011-9168-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683189v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400979v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fattaccioli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baudry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Emerard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Goubault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b814954b" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-8JK6CVJP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264509v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam-Kyung Lee" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Johner" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thalmann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cohen-Tannoudji" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la701639n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-475G1HWG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264504v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Robic" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.108301" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471459v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Weiss" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Rafa&#239;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonn" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Indekeu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161918v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fannin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mac Oireachtaigh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bibette" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161901v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guery" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rouzeau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levitz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Weitz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161917v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Giannitsis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112019v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0607991103" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079323v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Bressy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.038301" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105276v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Koenig" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dreyfus" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105278v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lequeux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/16/15/R02" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802229v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Meunier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker C. Weiss" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.92.245701" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161909v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Greffier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161919v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noushine Shahidzadeh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Dauplait" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Borgotti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vi&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161894v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jop" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermigier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161912v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162475v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ross" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ragil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161890v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Schmitt" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162473v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Broseta" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162462v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dobbs" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162457v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meunier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Segal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162466v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kellay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Binks" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161888v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonn" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162455v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162452v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04151356v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/extension-du-domaine-de-la-thermodynamique-anatomie-d-une-controverse.html" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04214317v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pus.unistra.fr/ouvrage/9791034401543/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912636v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tesni&#232;re" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161895v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140205v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03913552v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00000965v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04240348v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00180309v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05561401v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/145486" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03952822v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078393v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03952797v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981495v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105279v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162501v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174394v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>