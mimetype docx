--- v1 (2026-04-22)
+++ v2 (2026-05-17)
@@ -884,442 +884,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02339878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetocardiography measurements with $^4$He vector optically pumped magnetometers at room temperature</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apologie de la thermodynamique ou collaboration entre un physicien et une philosophe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/aa6459⟩</w:t>
+              <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Contextualiser : une pratique transdisciplinaire ?, 30, pp.173-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rhsh.553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01560997v1</w:t>
+                <w:t xml:space="preserve">halshs-01516257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apologie de la thermodynamique ou collaboration entre un physicien et une philosophe ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Magnetocardiography measurements with $^4$He vector optically pumped magnetometers at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Corsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Fourcault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cauffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Contextualiser : une pratique transdisciplinaire ?, 30, pp.173-204. </w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rhsh.553⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/aa6459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01516257v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01560997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A physical tool for severe accident mitigation studies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les politiques publiques mises en œuvre au nom de la biodiversité sont-elles irrémédiablement néolibérales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29, pp.319-324</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02389458v1</w:t>
+                <w:t xml:space="preserve">halshs-01390503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les politiques publiques mises en œuvre au nom de la biodiversité sont-elles irrémédiablement néolibérales ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A physical tool for severe accident mitigation studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bachrata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Seiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Barjot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 309, pp.224-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2016.08.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01390503v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02389458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enseignement secondaire en France et l’articulation complexe entre disciplines littéraires et scientifiques (1945-1985)</w:t>
               </w:r>
@@ -1485,96 +1485,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01376151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PÉTROLE, OGM, NANOTECHNOLOGIES : QUELS ENJEUX DÉMOCRATIQUES ?</w:t>
+                <w:t xml:space="preserve">Biographie du Pirmat (1982-1994). Une illustration de l'ambiguïté entre pluridisciplinarité et interdisciplinarité au CNRS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 2012/3 (4), pp.233-246</w:t>
+              <w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1, pp.84-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01390243v1</w:t>
+                <w:t xml:space="preserve">halshs-00683194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PÉTROLE, OGM, NANOTECHNOLOGIES : QUELS ENJEUX DÉMOCRATIQUES ?</w:t>
               </w:r>
@@ -1677,120 +1677,120 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 1, pp.84-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00683194v1</w:t>
+                <w:t xml:space="preserve">hal-00683181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biographie du Pirmat (1982-1994). Une illustration de l'ambiguïté entre pluridisciplinarité et interdisciplinarité au CNRS.</w:t>
+                <w:t xml:space="preserve">PÉTROLE, OGM, NANOTECHNOLOGIES : QUELS ENJEUX DÉMOCRATIQUES ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 1, pp.84-93</w:t>
+              <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012/3 (4), pp.233-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00683181v1</w:t>
+                <w:t xml:space="preserve">halshs-01390243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Materials Research in France: A Short-lived National Initiative (1982-1994)</w:t>
               </w:r>
@@ -2089,307 +2089,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00400979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligand-Receptor Interactions in Chains of Colloids: When Reactions Are Limited by Rotational Diffusion</w:t>
+                <w:t xml:space="preserve">Measuring the Kinetics of Biomolecular Recognition with Magnetic Colloids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nam-Kyung Lee</w:t>
+                <w:t xml:space="preserve">Laetitia Cohen-Tannoudji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Johner</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emanuel Bertrand</w:t>
+                <w:t xml:space="preserve">Caroline Robic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la701639n⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 100, pp.108301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.108301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00264509v1</w:t>
+                <w:t xml:space="preserve">hal-00264504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the Kinetics of Biomolecular Recognition with Magnetic Colloids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Ligand-Receptor Interactions in Chains of Colloids: When Reactions Are Limited by Rotational Diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nam-Kyung Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Johner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Thalmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Cohen-Tannoudji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Bertrand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Goubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24, pp.1296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la701639n⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.108301⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00264504v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00264509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective exponents in the long-range critical wetting of alkanes on aqueous substrates</w:t>
               </w:r>
@@ -2490,562 +2490,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00471459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex susceptibility measurements of a suspension of magnetic beads</w:t>
+                <w:t xml:space="preserve">Irreversible shear-activated aggregation in non-Brownian suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Fannin</w:t>
+                <w:t xml:space="preserve">Julie Guery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Mac Oireachtaigh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emanuel Bertrand</w:t>
+                <w:t xml:space="preserve">Catherine Rouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Bibette</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Levitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Weitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 300, pp.e210</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 96, pp.198301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00161918v1</w:t>
+                <w:t xml:space="preserve">hal-00161901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irreversible shear-activated aggregation in non-Brownian suspensions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Guery</w:t>
+                <w:t xml:space="preserve">Investigation of the complex susceptibility of magnetic beads containing maghemite nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Cohen-Tannoudji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Levitz</w:t>
+                <w:t xml:space="preserve">A.T. Giannitsis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Weitz</w:t>
+                <w:t xml:space="preserve">C. Mac Oireachtaigh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 96, pp.198301</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 303, pp.147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00161901v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00161917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the complex susceptibility of magnetic beads containing maghemite nanoparticles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Acceleration of the recognition rate between grafted ligands and receptors with magnetic forces.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goubault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Robic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Cohen-Tannoudji</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Mac Oireachtaigh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 103 (44), pp.16076-16078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0607991103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00161917v1</w:t>
+                <w:t xml:space="preserve">hal-00112019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceleration of the recognition rate between grafted ligands and receptors with magnetic forces.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complex susceptibility measurements of a suspension of magnetic beads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Rouzeau</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Paul Fannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mac Oireachtaigh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Cohen-Tannoudji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bibette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 300, pp.e210</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00112019v1</w:t>
+                <w:t xml:space="preserve">hal-00161918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymer bridging probed by magnetic colloids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Cohen-Tannoudji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3129,860 +3129,860 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00079323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloids to study molecular recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Baudry</w:t>
+                <w:t xml:space="preserve">Long-Range Critical Wetting: Observation of a Critical End Point</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Rafaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Koenig</w:t>
+                <w:t xml:space="preserve">Jacques Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Dreyfus</w:t>
+                <w:t xml:space="preserve">Volker C. Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Chimie - Science des Matériaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 92, pp.245701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PHYSREVLETT.92.245701⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00105276v1</w:t>
+                <w:t xml:space="preserve">hal-00802229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-specific recognition and applications: from molecular to colloidal scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lequeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bibette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 16, pp.R469. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0953-8984/16/15/R02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00105278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Range Critical Wetting: Observation of a Critical End Point</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bonn</w:t>
+                <w:t xml:space="preserve">Colloids for studying molecular recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Meunier</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volker C. Weiss</w:t>
+                <w:t xml:space="preserve">Olivier Greffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de Chimie - Science des Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 29 (1), pp.97-106</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00802229v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00161909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloids for studying molecular recognition</w:t>
+                <w:t xml:space="preserve">Colloids to study molecular recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Greffier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Koenig</w:t>
+                <w:t xml:space="preserve">Rémi Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Chimie - Science des Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 29 (1), pp.97-106</w:t>
+              <w:t xml:space="preserve">, 2004, 29, pp.97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00161909v1</w:t>
+                <w:t xml:space="preserve">hal-00105276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravity drainage in porous media : the effect of wetting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flexible Magnetic Filaments as Micromechanical Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goubault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noushine Shahidzadeh</w:t>
+                <w:t xml:space="preserve">Pierre Jop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fermigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Bertrand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petroleum Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 39, pp.409</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 91, pp.260802</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00161919v1</w:t>
+                <w:t xml:space="preserve">hal-00161894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible Magnetic Filaments as Micromechanical Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Goubault</w:t>
+                <w:t xml:space="preserve">Gravity drainage in porous media : the effect of wetting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noushine Shahidzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Dauplait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Jop</w:t>
+                <w:t xml:space="preserve">J.-C. Borgotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Fermigier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emanuel Bertrand</w:t>
+                <w:t xml:space="preserve">P. Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 91, pp.260802</w:t>
+              <w:t xml:space="preserve">Journal of Petroleum Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 39, pp.409</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00161894v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00161919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of wetting on gravity drainage in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noushine Shahidzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Dauplait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Borgotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport in Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 52, pp.213</w:t>
@@ -4063,51 +4063,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ragil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noushine Shahidzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 306, pp.279</w:t>
@@ -4149,51 +4149,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From shear thickening to shear-induced jamming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bibette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4270,51 +4270,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Broseta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noushine Shahidzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ragil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4350,424 +4350,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00162473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex wetting phenomena in liquid mixtures: Frustrated-complete wetting and competing intermolecular forces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wetting of alkanes on water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Dobbs</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Segal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 13, pp.4903</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 86, pp.3208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00162462v1</w:t>
+                <w:t xml:space="preserve">hal-00162457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wetting of alkanes on water</w:t>
+                <w:t xml:space="preserve">Fluctuation effects on wetting films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kellay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.P. Binks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Meunier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Segal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 86, pp.3208</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 55, pp.827</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00162457v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00162466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluctuation effects on wetting films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complex wetting phenomena in liquid mixtures: Frustrated-complete wetting and competing intermolecular forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H. Kellay</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noushine Shahidzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ragil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.P. Binks</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Dobbs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 55, pp.827</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 13, pp.4903</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00162466v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00162462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First-order and critical wetting of alkanes on water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dobbs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Broseta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4861,51 +4861,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 85, pp.4189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4969,51 +4969,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Broseta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Petroleum Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 24, pp.221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5064,186 +5064,186 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension du domaine de la thermodynamique</w:t>
+                <w:t xml:space="preserve">Arpenter l’histoire des sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolf Feuerhahn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classiques Garnier</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Philosophies contemporaines, Jocelyn Benoist; Bruno Gnassounou, 978-2-406-14784-8</w:t>
+                <w:t xml:space="preserve">Presses universitaires de Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Histoire et philosophie des savoirs, Stéphanie Dupouy; Pierre-Yves Lacour; Vincent Guillin, 979-1-034-40154-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04151356v1</w:t>
+                <w:t xml:space="preserve">halshs-04214317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arpenter l’histoire des sciences</w:t>
+                <w:t xml:space="preserve">Extension du domaine de la thermodynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Strasbourg</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Histoire et philosophie des savoirs, Stéphanie Dupouy; Pierre-Yves Lacour; Vincent Guillin, 979-1-034-40154-3</w:t>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Philosophies contemporaines, Jocelyn Benoist; Bruno Gnassounou, 978-2-406-14784-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04214317v1</w:t>
+                <w:t xml:space="preserve">halshs-04151356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditer l’histoire des sciences (France, XXe siècle). Entre sciences et sciences humaines</w:t>
               </w:r>
@@ -5915,294 +5915,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05561401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’histoire des sciences au sens large chez Gallimard : une ambiguïté irréductible entre &amp;quot;sciences&amp;quot; et &amp;quot;sciences humaines</w:t>
+                <w:t xml:space="preserve">Postface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolf Feuerhahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Tesnière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éditer l’histoire des sciences (France, XXe siècle). Entre sciences et sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses de l'Enssib, pp.19-54, 2022, Papiers, 978-2375461778</w:t>
+              <w:t xml:space="preserve">, Presses de l'ENSSIB, pp.245-246, 2022, 978-2-37546177-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03952822v1</w:t>
+                <w:t xml:space="preserve">halshs-04078393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postface</w:t>
+                <w:t xml:space="preserve">L’histoire des sciences publiée : un révélateur du partage éditorial des savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolf Feuerhahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Tesnière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emanuel Bertrand; Wolf Feuerhahn; Valérie Tesnière. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éditer l’histoire des sciences (France, XXe siècle). Entre sciences et sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses de l'ENSSIB, pp.245-246, 2022, 978-2-37546177-8</w:t>
+              <w:t xml:space="preserve">, Presses de l'Enssib, pp.9-18, 2022, Papiers, 978-2375461778</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04078393v1</w:t>
+                <w:t xml:space="preserve">halshs-03952797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’histoire des sciences publiée : un révélateur du partage éditorial des savoirs</w:t>
+                <w:t xml:space="preserve">L’histoire des sciences au sens large chez Gallimard : une ambiguïté irréductible entre &amp;quot;sciences&amp;quot; et &amp;quot;sciences humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Bertrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Tesnière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emanuel Bertrand; Wolf Feuerhahn; Valérie Tesnière. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éditer l’histoire des sciences (France, XXe siècle). Entre sciences et sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses de l'Enssib, pp.9-18, 2022, Papiers, 978-2375461778</w:t>
+              <w:t xml:space="preserve">, Presses de l'Enssib, pp.19-54, 2022, Papiers, 978-2375461778</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03952797v1</w:t>
+                <w:t xml:space="preserve">halshs-03952822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les recherches sur les matériaux, une longue histoire...</w:t>
               </w:r>
@@ -6300,51 +6300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Goubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bibette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">I. Nedkov and Ph. Tailhades. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale Magnetic Oxides and the Bio-World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Heron Press, pp.3, 2004</w:t>
@@ -6412,51 +6412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Goubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bibette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">I. Nedkov and Ph. Tailhades. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale magnetic oxides and bio-world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Heron Press, Sofia, 2004</w:t>
@@ -6755,51 +6755,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04151362v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Bertrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le B. Combes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.8465" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04195081v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.30804" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05561396v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03305599v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.6094" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174545v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Feuerhahn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Orain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#252;ller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Rabault-Feuerhahn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ginsburger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.3342" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174452v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174476v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339878v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grange" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marrel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. B. Droin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertrand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boutin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2019.110315" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01560997v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morales" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Corsi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Fourcault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cauffet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aa6459" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516257v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.553" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02389458v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bachrata" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Seiler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barjot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2016.08.042" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390503v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390247v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01376151v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edern Menou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ramstein" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tancret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/24/5/055001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390243v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01048569v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.004.0231" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683194v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683181v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683175v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Bensaude-Vincent" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11024-011-9168-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683189v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400979v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fattaccioli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baudry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Emerard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Goubault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b814954b" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-8JK6CVJP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264509v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam-Kyung Lee" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Johner" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thalmann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cohen-Tannoudji" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la701639n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-475G1HWG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264504v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Robic" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.108301" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471459v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Weiss" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Rafa&#239;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonn" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Indekeu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161918v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fannin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mac Oireachtaigh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bibette" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161901v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guery" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rouzeau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levitz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Weitz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161917v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Giannitsis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112019v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0607991103" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079323v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Bressy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.038301" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105276v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Koenig" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dreyfus" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105278v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lequeux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/16/15/R02" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802229v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Meunier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker C. Weiss" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.92.245701" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161909v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Greffier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161919v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noushine Shahidzadeh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Dauplait" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Borgotti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vi&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161894v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jop" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermigier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161912v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162475v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ross" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ragil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161890v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Schmitt" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162473v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Broseta" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162462v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dobbs" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162457v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meunier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Segal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162466v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kellay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Binks" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161888v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonn" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162455v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162452v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04151356v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/extension-du-domaine-de-la-thermodynamique-anatomie-d-une-controverse.html" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04214317v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pus.unistra.fr/ouvrage/9791034401543/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912636v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tesni&#232;re" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161895v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140205v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03913552v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00000965v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04240348v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00180309v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05561401v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/145486" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03952822v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078393v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03952797v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981495v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105279v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162501v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174394v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04151362v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Bertrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le B. Combes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.8465" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04195081v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.30804" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05561396v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03305599v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.6094" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174545v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Feuerhahn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Orain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#252;ller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Rabault-Feuerhahn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ginsburger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.3342" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174452v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174476v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339878v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grange" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marrel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. B. Droin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertrand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boutin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2019.110315" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516257v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.553" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01560997v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morales" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Corsi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Fourcault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cauffet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aa6459" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390503v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02389458v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bachrata" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Seiler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barjot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2016.08.042" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390247v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01376151v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edern Menou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ramstein" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tancret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/24/5/055001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683194v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01048569v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.004.0231" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683181v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390243v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683175v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Bensaude-Vincent" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11024-011-9168-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683189v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400979v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fattaccioli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baudry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Emerard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Goubault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b814954b" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-8JK6CVJP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264504v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cohen-Tannoudji" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Robic" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.108301" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264509v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam-Kyung Lee" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Johner" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thalmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la701639n" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-475G1HWG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471459v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Weiss" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Rafa&#239;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonn" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Indekeu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161901v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guery" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rouzeau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levitz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Weitz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161917v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fannin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Giannitsis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mac Oireachtaigh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112019v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0607991103" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161918v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bibette" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079323v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Bressy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.038301" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802229v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Meunier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker C. Weiss" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.92.245701" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105278v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lequeux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/16/15/R02" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161909v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Greffier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Koenig" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105276v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dreyfus" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161894v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jop" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermigier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161919v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noushine Shahidzadeh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Dauplait" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Borgotti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vi&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161912v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162475v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ross" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ragil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161890v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Schmitt" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162473v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Broseta" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162457v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meunier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Segal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162466v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kellay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Binks" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162462v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dobbs" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161888v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonn" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162455v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162452v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04214317v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pus.unistra.fr/ouvrage/9791034401543/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04151356v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/extension-du-domaine-de-la-thermodynamique-anatomie-d-une-controverse.html" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912636v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tesni&#232;re" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161895v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140205v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03913552v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00000965v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04240348v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00180309v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05561401v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/145486" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078393v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03952797v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03952822v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981495v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105279v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162501v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174394v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>