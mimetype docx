--- v0 (2026-04-29)
+++ v1 (2026-05-25)
@@ -865,1690 +865,1642 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing HQC using Frobenius Additive FFT on a RISC-V-based System-on-Chip</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hardware Trojans Horses: Two Decades Later, What We Really Know</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Di Natale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Valea</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DSD/SEAA 2025 - 28th Euromicro Conference Series on Digital System Design</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">31st IEEE European Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2026, Chania, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-05318642v1</w:t>
+                <w:t xml:space="preserve">hal-05628769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TYRCA: A RISC-V Tightly-coupled accelerator for Code-based Cryptography</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimizing HQC using Frobenius Additive FFT on a RISC-V-based System-on-Chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Antonio Ras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Antoine Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pontié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénaël Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 Design, Automation &amp; Test in Europe Conference (DATE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/DATE64628.2025.10993202⟩</w:t>
+              <w:t xml:space="preserve">DSD/SEAA 2025 - 28th Euromicro Conference Series on Digital System Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Euromicro, Sep 2025, Salerne, Italy. pp.608-615, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DSD67783.2025.00089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05123535v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05318642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RISC-V-based Acceleration Strategies for Post-Quantum Cryptography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Sarno</w:t>
+                <w:t xml:space="preserve">TYRCA: A RISC-V Tightly-coupled accelerator for Code-based Cryptography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Dolmeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Di Matteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Valea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RiscV Summit Europe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 Design, Automation &amp; Test in Europe Conference (DATE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/DATE64628.2025.10993202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05123537v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05123535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware accelerator for FIPS 202 hash functions in post-quantum ready SoCs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florent Bruguier</w:t>
+                <w:t xml:space="preserve">RISC-V-based Acceleration Strategies for Post-Quantum Cryptography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Sarno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Di Matteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Valea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Chavet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOLTS 2024 - IEEE 30th International Symposium on On-Line Testing and Robust System Design</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RiscV Summit Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04689662v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05123537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IEEE 1838 compliant scan encryption and integrity for 2.5/3D ICs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Chastand</w:t>
+                <w:t xml:space="preserve">Hardware accelerator for FIPS 202 hash functions in post-quantum ready SoCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diamante-Simone Crescenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Carrera Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Alidori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Valea</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE European Test Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IOLTS 2024 - IEEE 30th International Symposium on On-Line Testing and Robust System Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Rennes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IOLTS60994.2024.10616067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613326v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04689662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation electromagnetic analysis on an FPGA implementation of CRYSTALS-Kyber</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Bruguier</w:t>
+                <w:t xml:space="preserve">IEEE 1838 compliant scan encryption and integrity for 2.5/3D ICs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Suzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chastand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Valea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Di Natale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRIME 2023 - 18th International Conference on PhD Research in Microelectronics and Electronics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE European Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, La Haye, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04160004v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compute-In-Place Serial FeRAM: enhancing performance, efficiency and adaptability in critical embedded systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Noel</w:t>
+                <w:t xml:space="preserve">Correlation electromagnetic analysis on an FPGA implementation of CRYSTALS-Kyber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Carrera Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Valea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VLSI SoC - 2023 IFIP/IEEE 31st International Conference on Very Large Scale Integration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VLSI-SoC57769.2023.10321864⟩</w:t>
+              <w:t xml:space="preserve">PRIME 2023 - 18th International Conference on PhD Research in Microelectronics and Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Valence, Spain. pp.217-220, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PRIME58259.2023.10161764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04463300v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04160004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secure hardware NTT implementation against SASCA and CPA attacks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Bruguier</w:t>
+                <w:t xml:space="preserve">Compute-In-Place Serial FeRAM: enhancing performance, efficiency and adaptability in critical embedded systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Valea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Grenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Fisher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Colloque National du GDR SoC²</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VLSI SoC - 2023 IFIP/IEEE 31st International Conference on Very Large Scale Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Dubai, United Arab Emirates. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VLSI-SoC57769.2023.10321864⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04185950v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04463300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving post-quantum cryptography coupling near-memory computing and RISC-V cores</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Ramirez-Corrales</w:t>
+                <w:t xml:space="preserve">Secure hardware NTT implementation against SASCA and CPA attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Carrera Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Valea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Noel</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RISC-V Summit Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">17e Colloque National du GDR SoC²</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04137679v1</w:t>
+                <w:t xml:space="preserve">cea-04185950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the Fault Resilience of Neural Network Applications Through Security Mechanisms</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marcello Traiola</w:t>
+                <w:t xml:space="preserve">Improving post-quantum cryptography coupling near-memory computing and RISC-V cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ramirez-Corrales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Valea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DSN 2022 - The 52nd Annual IEEE/IFIP International Conference on Dependable Systems and Networks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RISC-V Summit Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Barcelone, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03887704v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04137679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-Quantum Cryptography: Challenges and Opportunities for Robust and Secure HW Design</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving the Fault Resilience of Neural Network Applications Through Security Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Deligiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Cantoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Sonza Reorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Traiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Valea</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DFT52944.2021.9568301⟩</w:t>
+              <w:t xml:space="preserve">DSN 2022 - The 52nd Annual IEEE/IFIP International Conference on Dependable Systems and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Baltimore, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DSN-S54099.2022.00017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03452245v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Secure Scan Controller for Protecting Logic Locking</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Post-Quantum Cryptography: Challenges and Opportunities for Robust and Secure HW Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bellizia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia El Mrabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apostolos Fournaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pontié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Regazzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOLTS 2020 - 26th IEEE International Symposium on On-Line Testing and Robust System Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IOLTS50870.2020.9159730⟩</w:t>
+              <w:t xml:space="preserve">34th IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Athènes, Greece. pp.10.1109/DFT52944.2021.9568301, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DFT52944.2021.9568301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02995199v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03452245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the Code Encryption Effects on Memory Fault Resilience</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marcello Traiola</w:t>
+                <w:t xml:space="preserve">A Secure Scan Controller for Protecting Logic Locking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang-Linh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Valea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Rouzeyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LATS 2020 - 21st IEEE Latin American Test Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LATS49555.2020.9093670⟩</w:t>
+              <w:t xml:space="preserve">IOLTS 2020 - 26th IEEE International Symposium on On-Line Testing and Robust System Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Napoli, Italy. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IOLTS50870.2020.9159730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03094594v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02995199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating Data Encryption Effects on the Resilience of an Artificial Neural Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Cantoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2593,1007 +2545,1137 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Valea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DFT 2020 - 33rd IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Frascati (on line), Italy. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DFT50435.2020.9250869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03094602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Application of Embedded Test Instruments to Digital, Analog/RFs and Secure ICs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluating the Code Encryption Effects on Memory Fault Resilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Cantoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Deligiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Sonza Reorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Traiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Valea</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOLTS 2020 - 26th IEEE International Symposium on On-Line Testing and Robust System Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IOLTS50870.2020.9159723⟩</w:t>
+              <w:t xml:space="preserve">LATS 2020 - 21st IEEE Latin American Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Maceio, Brazil. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LATS49555.2020.9093670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02993384v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03094594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encryption-Based Secure JTAG</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development and Application of Embedded Test Instruments to Digital, Analog/RFs and Secure ICs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Azaïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariane Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Deveautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DDECS 2019 - 22nd International Symposium on Design and Diagnostics of Electronic Circuits and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DDECS.2019.8724654⟩</w:t>
+              <w:t xml:space="preserve">IOLTS 2020 - 26th IEEE International Symposium on On-Line Testing and Robust System Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Napoli, Italy. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IOLTS50870.2020.9159723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02149061v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02993384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Providing Confidentiality and Integrity in Ultra Low Power IoT Devices</w:t>
+                <w:t xml:space="preserve">Stream Cipher Based Encryption in IEEE Test Standards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Valea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Di Natale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Rouzeyre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DTIS 2019 - 14th International Conference on Design &amp; Technology of Integrated Systems in Nanoscale Era</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TRUDEVICE 2019 - 8th Workshop on Trustworthy Manufacturing and Utilization of Secure Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Baden Baden, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02166920v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive Approach to a Trusted Test Infrastructure</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Providing Confidentiality and Integrity in Ultra Low Power IoT Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Valea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Valette</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Di Natale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVSW 2019 - 4th IEEE International Verification and Security Workshop</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IVSW.2019.8854428⟩</w:t>
+              <w:t xml:space="preserve">DTIS 2019 - 14th International Conference on Design &amp; Technology of Integrated Systems in Nanoscale Era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Mykonos, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIS.2019.8735090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02306980v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stream Cipher Based Encryption in IEEE Test Standards</w:t>
+                <w:t xml:space="preserve">Encryption-Based Secure JTAG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Valea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Di Natale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rouzeyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRUDEVICE 2019 - 8th Workshop on Trustworthy Manufacturing and Utilization of Secure Devices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DDECS 2019 - 22nd International Symposium on Design and Diagnostics of Electronic Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Cluj-Napoca, Romania. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DDECS.2019.8724654⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02506743v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new secure stream cipher for scan chain encryption</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu da Silva</w:t>
+                <w:t xml:space="preserve">A Comprehensive Approach to a Trusted Test Infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Merandat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Valea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Giorgio Di Natale</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Quevremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IEEE International Verification and Security Workshop (IVSW 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IVSW.2018.8494852⟩</w:t>
+              <w:t xml:space="preserve">IVSW 2019 - 4th IEEE International Verification and Security Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Rhodes, Greece. pp.43-48, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IVSW.2019.8854428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01867256v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02306980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encryption of test data: which cipher is better?</w:t>
+                <w:t xml:space="preserve">A new secure stream cipher for scan chain encryption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Valea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Di Natale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRIME: PhD Research in Microelectronics and Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PRIME.2018.8430366⟩</w:t>
+              <w:t xml:space="preserve">3rd IEEE International Verification and Security Workshop (IVSW 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Platja d’Aro, Spain. pp.68-73, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IVSW.2018.8494852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01867249v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01867256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Encryption of test data: which cipher is better?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Valea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Di Natale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PRIME: PhD Research in Microelectronics and Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic. pp.85-88, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PRIME.2018.8430366⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01867249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">SI ECCS: SECure context saving for IoT devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Valea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3608,97 +3690,97 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Di Natale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DTIS 2018 - 13th International Conference on Design and Technology of Integrated Systems in Nanoscale Era</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Taormina, Italy. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIS.2018.8368561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3708,315 +3790,315 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TYRCA: A RISC-V Tightly-coupled accelerator for Code-based Cryptography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Dolmeta</w:t>
+                <w:t xml:space="preserve">VASCO: ASIC test platform for hardware security research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Di Matteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pezzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Valea</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RiscV Summit Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Paris, France. 2025</w:t>
+              <w:t xml:space="preserve">DATE 2025 - Design, Automation and Test in Europe Conference | The European Event for Electronic System Design &amp; Test</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Lyon, France. , 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05123536v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05026004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VASCO: ASIC test platform for hardware security research</w:t>
+                <w:t xml:space="preserve">TYRCA: A RISC-V Tightly-coupled accelerator for Code-based Cryptography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alessandra Dolmeta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Di Matteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Valea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mikael Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Emanuele Valea</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DATE 2025 - Design, Automation and Test in Europe Conference | The European Event for Electronic System Design &amp; Test</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Lyon, France. , 2025</w:t>
+              <w:t xml:space="preserve">RiscV Summit Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Paris, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05026004v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05123536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Accelerator Integration with Core-V eXtention InterFace (CV-X-IF) for Kyber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Dolmeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Di Matteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4031,198 +4113,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RISC-V Summit Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Munich, Germany. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04662976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secure, optimized and Agile HW/SW implementation for post-quantum cryptography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pontie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenael Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHES 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Prague, Czech Republic. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04521354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encryption Techniques for Test Infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Valea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4264,73 +4346,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e Colloque National Du GDR SoC²</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02306922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SECCS: SECure Context Saving for IoT Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Valea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4352,110 +4434,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Di Natale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Colloque National du GDR SoC/SiP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02042659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stream cipher-based scan encryption in test standards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4510,51 +4592,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Colloque National du GDR SoC/SiP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01867283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4564,114 +4646,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Security Techniques for Test Infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Valea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Micro and nanotechnologies/Microelectronics. Université Montpellier, 2020. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2020MONTS042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03161953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId121"/>
+      <w:footerReference w:type="default" r:id="rId122"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4818,51 +4900,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384787v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Carrera Rodriguez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bruguier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Valea" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Benoit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62056/aesgbnja5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05320523v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Di Matteo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diamante-Simone Crescenzo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3616775" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370952v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Portolan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Maistri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Di Natale" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2021.3117875" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03452247v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Deligiannis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Cantoro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Sonza Reorda" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Traiola" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3129149" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02306938v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu da Silva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Flottes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rouzeyre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2019.02.019" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166858v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2019.2899064" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05318642v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ras" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Loiseau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Carmona" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ponti&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;l Renault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD67783.2025.00089" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05123535v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Dolmeta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Carmona" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE64628.2025.10993202" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05123537v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sarno" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Chavet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04689662v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Alidori" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS60994.2024.10616067" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613326v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Suzano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chastand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Philippe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04160004v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME58259.2023.10161764" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04463300v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Noel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grenouillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chapuis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fisher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSI-SoC57769.2023.10321864" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04185950v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04137679v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ramirez-Corrales" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03887704v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN-S54099.2022.00017" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03452245v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bellizia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Mrabet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Fournaris" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Regazzoni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT52944.2021.9568301" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02995199v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Linh Nguyen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS50870.2020.9159730" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094594v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATS49555.2020.9093670" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094602v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT50435.2020.9250869" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02993384v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aza&#239;s" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bernard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Comte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Deveautour" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS50870.2020.9159723" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149061v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2019.8724654" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166920v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2019.8735090" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02306980v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Merandat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Reynaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Quevremont" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valette" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2019.8854428" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506743v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867256v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2018.8494852" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867249v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME.2018.8430366" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740173v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2018.8368561" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05123536v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05026004v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lepin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pezzin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04662976v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04521354v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ras" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pontie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenael Renault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02306922v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042659v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867283v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03161953v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020MONTS042" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384787v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Carrera Rodriguez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bruguier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Valea" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Benoit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62056/aesgbnja5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05320523v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Di Matteo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diamante-Simone Crescenzo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3616775" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370952v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Portolan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Maistri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Di Natale" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2021.3117875" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03452247v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Deligiannis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Cantoro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Sonza Reorda" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Traiola" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3129149" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02306938v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu da Silva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Flottes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rouzeyre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2019.02.019" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166858v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2019.2899064" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05628769v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05318642v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ras" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Loiseau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Carmona" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ponti&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;l Renault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD67783.2025.00089" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05123535v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Dolmeta" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Carmona" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE64628.2025.10993202" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05123537v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sarno" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Chavet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04689662v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Alidori" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS60994.2024.10616067" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613326v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Suzano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chastand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Philippe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04160004v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME58259.2023.10161764" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04463300v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Noel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grenouillet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chapuis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fisher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSI-SoC57769.2023.10321864" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04185950v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04137679v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ramirez-Corrales" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03887704v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN-S54099.2022.00017" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03452245v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bellizia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Mrabet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Fournaris" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Regazzoni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT52944.2021.9568301" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02995199v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Linh Nguyen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS50870.2020.9159730" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094602v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT50435.2020.9250869" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094594v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATS49555.2020.9093670" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02993384v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aza&#239;s" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bernard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Comte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Deveautour" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS50870.2020.9159723" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506743v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166920v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2019.8735090" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149061v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2019.8724654" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02306980v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Merandat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Reynaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Quevremont" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valette" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2019.8854428" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867256v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2018.8494852" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867249v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME.2018.8430366" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740173v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2018.8368561" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05026004v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lepin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pezzin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05123536v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04662976v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04521354v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ras" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pontie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenael Renault" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02306922v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042659v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867283v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03161953v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020MONTS042" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>