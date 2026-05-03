--- v0 (2026-03-06)
+++ v1 (2026-05-03)
@@ -468,325 +468,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Échelle de cognition numérique (NUMERICOG)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Involvement of the posterior tool processing network during explicit retrieval of action tool and semantic tool knowledge: an fMRI study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lesourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuelle Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Virgo</w:t>
+                <w:t xml:space="preserve">Vivien Gaujoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Tarpin-Bernard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Joan Fruitet</w:t>
+                <w:t xml:space="preserve">Alexandrine Faye-Védrines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.erap.2023.100873⟩</w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhac522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04104751v1</w:t>
+                <w:t xml:space="preserve">hal-04008815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of the posterior tool processing network during explicit retrieval of action tool and semantic tool knowledge: an fMRI study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lesourd</w:t>
+                <w:t xml:space="preserve">Échelle de cognition numérique (NUMERICOG)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Virgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tarpin-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie De Chalvron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandrine Faye-Védrines</w:t>
+                <w:t xml:space="preserve">Joan Fruitet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 73 (4), pp.100873. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhac522⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2023.100873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04008815v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multitâche numérique : effets sur l’organisation et la performance à des tâches non-numériques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Gaujoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1004,442 +1004,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of technical reasoning and theory of mind on cumulative technological culture: insights from a model of micro-societies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Technical reasoning bolsters cumulative technological culture through convergent transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Osiurak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Claidière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Brogniart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanities and Social Sciences Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1057/s41599-022-01251-z⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abl7446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03716685v1</w:t>
+                <w:t xml:space="preserve">hal-03701931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cortical thickness of the area PF of the left inferior parietal cortex mediates technical-reasoning skills</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Federico</w:t>
+                <w:t xml:space="preserve">Impact of technical reasoning and theory of mind on cumulative technological culture: insights from a model of micro-societies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bluet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Osiurak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Claidière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Humanities and Social Sciences Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (1), pp.231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/s41599-022-01251-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-15587-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03878257v1</w:t>
+                <w:t xml:space="preserve">hal-03716685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical reasoning bolsters cumulative technological culture through convergent transformations</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The cortical thickness of the area PF of the left inferior parietal cortex mediates technical-reasoning skills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salomé Lasserre</w:t>
+                <w:t xml:space="preserve">Giovanni Federico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuelle Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lesourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Gaujoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8 (9), </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.11840. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abl7446⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-15587-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701931v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Area Prostriata may play a role in technical reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Federico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Cavaliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1633,51 +1633,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous organization in task-switching reflects self-reported polychronicity and media multitasking tendency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Gaujoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1841,51 +1841,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priming effects of words on tool visual exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Federico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1984,51 +1984,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pénélope Griffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Gaujoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2082,412 +2082,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04002151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tool acceptance and acceptability: insights from a real tool use activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Technical reasoning is important for cumulative technological culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Osiurak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Alexandre</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julie Arbanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Brogniart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bluet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (4), pp.627-639. </w:t>
+              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (12), pp.1643-1651. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10339-021-01034-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41562-021-01159-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04006209v1</w:t>
+                <w:t xml:space="preserve">hal-04002136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical reasoning is important for cumulative technological culture</w:t>
+                <w:t xml:space="preserve">On the Neurocognitive Co‐Evolution of Tool Behavior and Language: Insights from the Massive Redeployment Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Arbanti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Bluet</w:t>
+                <w:t xml:space="preserve">Caroline Crétel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Uomini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bryche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 5 (12), pp.1643-1651. </w:t>
+              <w:t xml:space="preserve">Topics in cognitive science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (4), pp.684-707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41562-021-01159-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tops.12577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04002136v1</w:t>
+                <w:t xml:space="preserve">hal-03611518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Neurocognitive Co‐Evolution of Tool Behavior and Language: Insights from the Massive Redeployment Framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tool acceptance and acceptability: insights from a real tool use activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuelle Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topics in cognitive science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (4), pp.684-707. </w:t>
+              <w:t xml:space="preserve">Cognitive Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (4), pp.627-639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tops.12577⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10339-021-01034-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03611518v1</w:t>
+                <w:t xml:space="preserve">hal-04006209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pantomime of tool use: looking beyond apraxia</w:t>
               </w:r>
@@ -2601,680 +2601,663 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03576009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic and action tool knowledge in the brain: Identifying common and distinct networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Neurocognitive Co-Evolution of Tool Behavior and Language: Insights from the Massive Redeployment Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Osiurak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Crétel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Uomini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bryche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lesourd</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Ecochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2021.107918⟩</w:t>
+              <w:t xml:space="preserve">Topics in cognitive science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (4), pp.684-707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tops.12577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03576002v1</w:t>
+                <w:t xml:space="preserve">hal-04002167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Neurocognitive Co-Evolution of Tool Behavior and Language: Insights from the Massive Redeployment Framework</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Semantic and action tool knowledge in the brain: Identifying common and distinct networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lesourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Servant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuelle Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Ecochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topics in cognitive science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tops.12577⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 159, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2021.107918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04002167v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pedagogue, The Engineer, Or The Friend: From Whom Do We Learn?</w:t>
+                <w:t xml:space="preserve">The Castaway Island: Distinct Roles of Theory of Mind and Technical Reasoning in Cumulative Technological Culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Cretel</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuelle Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12110-020-09379-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 149 (1), pp.58-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/xge0000614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04001947v1</w:t>
+                <w:t xml:space="preserve">hal-04002037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Elephant in the China Shop: When Technical Reasoning Meets Cumulative Technological Culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral and Brain Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 43, pp.e183. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0140525X20000291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04002129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the nature of eye-hand coordination in natural steering behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Hernout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (11), pp.e0242818. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0242818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03986174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tool Use and Action Understanding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Badets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3296,193 +3279,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 114, pp.229-231. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2020.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04002116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Castaway Island: Distinct Roles of Theory of Mind and Technical Reasoning in Cumulative Technological Culture</w:t>
+                <w:t xml:space="preserve">The Pedagogue, The Engineer, Or The Friend: From Whom Do We Learn?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cretel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Duhau-Marmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel de Oliveira</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucie Marignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 149 (1), pp.58-66. </w:t>
+              <w:t xml:space="preserve">Human Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (4), pp.462-482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/xge0000614⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12110-020-09379-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04002037v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technition: When Tools Come Out Of The Closet</w:t>
               </w:r>
@@ -3598,51 +3598,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Temporal Dynamics of Tool Use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Federico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Brandimonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3709,248 +3709,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03646868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The elephant in the room: What matters cognitively in cumulative technological culture</w:t>
+                <w:t xml:space="preserve">On the Temporal Dynamics of Tool Use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Federico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria A Brandimonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuelle Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lesourd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral and Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0140525X19003236⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2020.579378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04002127v1</w:t>
+                <w:t xml:space="preserve">hal-04686562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Temporal Dynamics of Tool Use</w:t>
+                <w:t xml:space="preserve">The elephant in the room: What matters cognitively in cumulative technological culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuelle Reynaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lesourd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2020.579378⟩</w:t>
+              <w:t xml:space="preserve">Behavioral and Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43, pp.e156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0140525X19003236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04686562v1</w:t>
+                <w:t xml:space="preserve">hal-04002127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technition: When Tools Come Out of the Closet</w:t>
               </w:r>
@@ -4047,438 +4047,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03648072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To Watch is to Work: a Review of NeuroImaging Data on Tool Use Observation Network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Driving Under the Influence: How Music Listening Affects Driving Behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Osiurak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Gaujoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Claude Ouimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuelle Reynaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychology Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29 (4), pp.484-497. </w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (145), pp.1292-1302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11065-019-09418-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3791/58342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04006203v1</w:t>
+                <w:t xml:space="preserve">hal-03986196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driving Under the Influence: How Music Listening Affects Driving Behaviors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie Claude Ouimet</w:t>
+                <w:t xml:space="preserve">Numerical cognition: A meta-analysis of neuroimaging, transcranial magnetic stimulation and brain-damaged patients studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jacquin-Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lesourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3791/58342⟩</w:t>
+              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24, pp.102053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nicl.2019.102053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03986196v1</w:t>
+                <w:t xml:space="preserve">hal-02566469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical cognition: A meta-analysis of neuroimaging, transcranial magnetic stimulation and brain-damaged patients studies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">To Watch is to Work: a Review of NeuroImaging Data on Tool Use Observation Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Osiurak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 24, pp.102053. </w:t>
+              <w:t xml:space="preserve">Neuropsychology Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (4), pp.484-497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nicl.2019.102053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11065-019-09418-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566469v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roles of Technical Reasoning, Theory of Mind, Creativity, and Fluid Cognition in Cumulative Technological Culture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4538,51 +4538,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WHICH COGNITIVE TOOLS DO WE PREFER TO USE, AND IS THAT PREFERENCE RATIONAL?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4649,278 +4649,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04001926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebral correlates of imitation of intransitive gestures: An integrative review of neuroimaging data and brain lesion studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lesourd</w:t>
+                <w:t xml:space="preserve">Acceptance and acceptability criteria: a literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2018.07.019⟩</w:t>
+              <w:t xml:space="preserve">Cognition, Technology and Work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (2), pp.165-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10111-018-0459-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02392360v1</w:t>
+                <w:t xml:space="preserve">hal-04586831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceptance and acceptability criteria: a literature review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emanuelle Reynaud</w:t>
+                <w:t xml:space="preserve">Cerebral correlates of imitation of intransitive gestures: An integrative review of neuroimaging data and brain lesion studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Bartolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Vanbellingen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition, Technology and Work</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 20 (2), pp.165-177. </w:t>
+              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 95, pp.44-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10111-018-0459-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2018.07.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04586831v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tools don’t—and won’t—make the man: A cognitive look at the future.</w:t>
               </w:r>
@@ -5121,278 +5121,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04583829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Fondements Cognitifs de la Culture et de L'Évolution Culturelle Cumulative : Une Revue de la Littérature The Cognitive Bases of Culture and Cumulative Cultural Evolution: A Literature Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel de Oliveira</w:t>
+                <w:t xml:space="preserve">Involvement of the Left Supramarginal Gyrus in Manipulation Judgment Tasks: Contributions to Theories of Tool Use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Vol. 117 (3), pp.351-378. </w:t>
+              <w:t xml:space="preserve">Journal of the International Neuropsychological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (8), pp.685-691. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/anpsy.173.0351⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1355617717000455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04586814v1</w:t>
+                <w:t xml:space="preserve">hal-04586795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of the Left Supramarginal Gyrus in Manipulation Judgment Tasks: Contributions to Theories of Tool Use</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lesourd</w:t>
+                <w:t xml:space="preserve">Les Fondements Cognitifs de la Culture et de L'Évolution Culturelle Cumulative : Une Revue de la Littérature The Cognitive Bases of Culture and Cumulative Cultural Evolution: A Literature Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jordan Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the International Neuropsychological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 23 (8), pp.685-691. </w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Vol. 117 (3), pp.351-378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1355617717000455⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/anpsy.173.0351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04586795v1</w:t>
+                <w:t xml:space="preserve">hal-04586814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are You Sure You’re Faster When Using a Cognitive Tool?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Virgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5576,187 +5576,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01701546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nos performances de conduite sont‐elles sous l’influence du tempo de la musique que nous écoutons ? Une étude sur simulateur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the neurocognitive origins of human tool use : A critical review of neuroimaging data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuelle Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lesourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Distractions au volant, 2015 (03-04), pp.211-221. </w:t>
+              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64, pp.421-437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4074/S0761898016004076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2016.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670600v1</w:t>
+                <w:t xml:space="preserve">hal-04586736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical Intelligence Does Matter to Cumulative Technological Culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5827,144 +5827,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the neurocognitive origins of human tool use : A critical review of neuroimaging data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nos performances de conduite sont‐elles sous l’influence du tempo de la musique que nous écoutons ? Une étude sur simulateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lesourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Osiurak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuelle Reynaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 64, pp.421-437. </w:t>
+              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Distractions au volant, 2015 (03-04), pp.211-221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2016.03.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4074/S0761898016004076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04586736v1</w:t>
+                <w:t xml:space="preserve">hal-01670600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commentary: Effects of dividing attention on memory for declarative and procedural aspects of tool use</w:t>
               </w:r>
@@ -6255,51 +6255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Federico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6380,77 +6380,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Arbanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Brogniart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque des Jeunes Chercheur·se·s en Sciences Cognitives.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
@@ -6676,277 +6676,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05020152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does media multitasking preference alter performance on pen and pencil activities?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Osiurak</w:t>
+                <w:t xml:space="preserve">Bases neurocognitives des représentations sémantiques et des représentations d’action.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lamberton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l’École Doctorale Neuroscience &amp; Cognition.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées de la Société de Neuropsychologie en Langue Française.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05020150v1</w:t>
+                <w:t xml:space="preserve">hal-05020155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bases neurocognitives des représentations sémantiques et des représentations d’action.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lesourd</w:t>
+                <w:t xml:space="preserve">Does media multitasking preference alter performance on pen and pencil activities?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Gaujoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Société de Neuropsychologie en Langue Française.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Journées de l’École Doctorale Neuroscience &amp; Cognition.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05020155v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher media consumption leads to increased efficiency on non-digital task.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Gaujoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7645,215 +7645,215 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05041061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights from Neuroergonomics: An fMRI Meta-Analysis on Manual Execution vs. Supervision in Car Driving</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of driving expertise, short-term experience, and automation on brain morphometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuelle Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Navarro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alpine Brain Imaging Meeting ABIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Champéry, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05041064v1</w:t>
+                <w:t xml:space="preserve">hal-05041063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of driving expertise, short-term experience, and automation on brain morphometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insights from Neuroergonomics: An fMRI Meta-Analysis on Manual Execution vs. Supervision in Car Driving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuelle Reynaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jordan Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alpine Brain Imaging Meeting ABIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Champéry, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05041063v1</w:t>
+                <w:t xml:space="preserve">hal-05041064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How automation impacts drivers’ gaze behaviours?</w:t>
+                <w:t xml:space="preserve">Automated extraction of visual scanpaths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
@@ -7862,93 +7862,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Applied Human Factors and Ergonomics AHFE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2020, San diego, United States</w:t>
+              <w:t xml:space="preserve">, Jul 2020, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05041070v1</w:t>
+                <w:t xml:space="preserve">hal-05041066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated extraction of visual scanpaths</w:t>
+                <w:t xml:space="preserve">How automation impacts drivers’ gaze behaviours?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
@@ -7957,69 +7957,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Applied Human Factors and Ergonomics AHFE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2020, San Diego, United States</w:t>
+              <w:t xml:space="preserve">, Jul 2020, San diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05041066v1</w:t>
+                <w:t xml:space="preserve">hal-05041070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated extraction of visual scanpaths. 21th Conference of the European Society for Cognitive Psychology</w:t>
               </w:r>
@@ -8508,51 +8508,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221829v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bryche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lesourd" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Seye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bluet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Uomini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121404" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583831v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Osiurak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Reynaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-024-03157-4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748324v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Schnebelen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Ouimet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine S&#233;guin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Navarro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2023.114699" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104751v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Virgo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tarpin-Bernard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie De Chalvron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Fruitet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2023.100873" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008815v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Gaujoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Faye-V&#233;drines" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhac522" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04003692v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume T. Vallet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.231.0063" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748348v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pelerin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gabaude" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2023.2205620" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716685v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claidi&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-022-01251-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878257v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Federico" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-15587-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701931v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Brogniart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Lasserre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abl7446" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002195v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cavaliere" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Salvatore" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonella Brandimonte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12993-022-00200-9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881739v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Cadet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Chainay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-021-00537-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878241v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crbeha.2022.100085" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002185v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/19398298.135.1.05" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002837v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Brandimonte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2021.105758" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002151v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Griffon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2021.103389" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006209v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Alexandre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-021-01034-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002136v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Arbanti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-021-01159-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611518v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cr&#233;tel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tops.12577" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576009v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Baumard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rossetti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bartolo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcab263" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576002v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Servant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ecochard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2021.107918" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002167v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001947v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cretel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Duhau-Marmon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fournier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marignier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12110-020-09379-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002129v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X20000291" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03986174v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Hernout" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0242818" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002116v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badets" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2020.03.020" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002037v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Oliveira" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0000614" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002123v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1745691620902145" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646868v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2020.579378" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002127v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X19003236" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686562v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Brandimonte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648072v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006203v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11065-019-09418-3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03986196v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/58342" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566469v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Faye" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacquin-Courtois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Besnard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2019.102053" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001938v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12110-019-09349-1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001926v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2019.02.005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392360v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Vanbellingen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2018.07.019" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586831v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-018-0459-1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586864v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Thomas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0000432" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583829v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.00293" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586814v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy.173.0351" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586795v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355617717000455" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586772v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pillon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/amerjpsyc.130.4.0493" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701546v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.803.0307" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670600v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898016004076" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432318v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0000189" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586736v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2016.03.009" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583826v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01488" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03998237v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Cherdieu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Uhlrich" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Versace" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mazza" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.12100" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020160v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020151v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020153v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020152v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020150v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020155v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lamberton" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020148v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020147v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354449v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lallier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Robinault" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tougne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2011.6027343" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553451v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fournel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553424v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410041v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paugam-Moisy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Puzenat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Magu&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041061v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ribot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Seguin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041064v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041063v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041070v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041066v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041076v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041078v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020190v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221829v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bryche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lesourd" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Seye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bluet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Uomini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121404" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583831v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Osiurak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Reynaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-024-03157-4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748324v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Schnebelen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Ouimet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine S&#233;guin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Navarro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2023.114699" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008815v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Gaujoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Faye-V&#233;drines" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhac522" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104751v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Virgo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tarpin-Bernard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie De Chalvron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Fruitet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2023.100873" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04003692v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume T. Vallet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.231.0063" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748348v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pelerin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gabaude" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2023.2205620" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701931v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claidi&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Brogniart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Lasserre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abl7446" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716685v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-022-01251-z" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878257v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Federico" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-15587-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002195v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cavaliere" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Salvatore" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonella Brandimonte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12993-022-00200-9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881739v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Cadet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Chainay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-021-00537-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878241v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crbeha.2022.100085" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002185v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/19398298.135.1.05" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002837v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Brandimonte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2021.105758" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002151v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Griffon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2021.103389" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002136v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Arbanti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-021-01159-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611518v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cr&#233;tel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tops.12577" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006209v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Alexandre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-021-01034-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576009v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Baumard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rossetti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bartolo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcab263" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002167v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576002v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Servant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ecochard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2021.107918" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002037v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Oliveira" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0000614" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002129v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X20000291" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03986174v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Hernout" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0242818" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002116v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badets" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2020.03.020" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001947v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cretel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Duhau-Marmon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fournier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marignier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12110-020-09379-0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002123v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1745691620902145" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646868v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2020.579378" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686562v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Brandimonte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002127v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X19003236" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648072v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03986196v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/58342" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566469v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Faye" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacquin-Courtois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Besnard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2019.102053" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006203v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11065-019-09418-3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001938v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12110-019-09349-1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001926v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2019.02.005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586831v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-018-0459-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392360v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Vanbellingen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2018.07.019" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586864v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Thomas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0000432" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583829v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.00293" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586795v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355617717000455" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586814v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy.173.0351" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586772v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pillon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/amerjpsyc.130.4.0493" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701546v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.803.0307" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586736v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2016.03.009" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432318v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0000189" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670600v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898016004076" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583826v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01488" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03998237v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Cherdieu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Uhlrich" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Versace" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mazza" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.12100" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020160v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020151v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020153v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020152v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020155v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lamberton" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020150v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020148v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020147v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354449v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lallier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Robinault" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tougne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2011.6027343" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553451v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fournel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553424v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410041v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paugam-Moisy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Puzenat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Magu&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041061v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ribot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Seguin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041063v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041064v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041066v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041070v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041076v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041078v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020190v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>