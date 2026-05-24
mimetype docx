--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -468,325 +468,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of the posterior tool processing network during explicit retrieval of action tool and semantic tool knowledge: an fMRI study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lesourd</w:t>
+                <w:t xml:space="preserve">Échelle de cognition numérique (NUMERICOG)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Virgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tarpin-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie De Chalvron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexandrine Faye-Védrines</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Fruitet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhac522⟩</w:t>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 73 (4), pp.100873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2023.100873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04008815v1</w:t>
+                <w:t xml:space="preserve">hal-04104751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Échelle de cognition numérique (NUMERICOG)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Tarpin-Bernard</w:t>
+                <w:t xml:space="preserve">Involvement of the posterior tool processing network during explicit retrieval of action tool and semantic tool knowledge: an fMRI study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lesourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuelle Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie De Chalvron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emanuelle Reynaud</w:t>
+                <w:t xml:space="preserve">Vivien Gaujoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan Fruitet</w:t>
+                <w:t xml:space="preserve">Alexandrine Faye-Védrines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 73 (4), pp.100873. </w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.erap.2023.100873⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhac522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04104751v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multitâche numérique : effets sur l’organisation et la performance à des tâches non-numériques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Gaujoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1313,51 +1313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Gaujoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12, pp.11840. </w:t>
@@ -1389,295 +1389,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Area Prostriata may play a role in technical reasoning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Memory for a virtual reality experience in children and adults according to image quality, emotion, and sense of presence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Cavaliere</w:t>
+                <w:t xml:space="preserve">Lénaïc Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Salvatore</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hanna Chainay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral and Brain Functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12993-022-00200-9⟩</w:t>
+              <w:t xml:space="preserve">Virtual Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (1), pp.55-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10055-021-00537-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04002195v1</w:t>
+                <w:t xml:space="preserve">hal-03881739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory for a virtual reality experience in children and adults according to image quality, emotion, and sense of presence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Area Prostriata may play a role in technical reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Federico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Cavaliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuelle Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lénaïc Cadet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emanuelle Reynaud</w:t>
+                <w:t xml:space="preserve">Marco Salvatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanna Chainay</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maria Antonella Brandimonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Reality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 26 (1), pp.55-75. </w:t>
+              <w:t xml:space="preserve">Behavioral and Brain Functions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (1), pp.12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10055-021-00537-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12993-022-00200-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03881739v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04002195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous organization in task-switching reflects self-reported polychronicity and media multitasking tendency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Gaujoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1984,51 +1984,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pénélope Griffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Gaujoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2082,412 +2082,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04002151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical reasoning is important for cumulative technological culture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tool acceptance and acceptability: insights from a real tool use activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuelle Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 5 (12), pp.1643-1651. </w:t>
+              <w:t xml:space="preserve">Cognitive Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (4), pp.627-639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41562-021-01159-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10339-021-01034-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04002136v1</w:t>
+                <w:t xml:space="preserve">hal-04006209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Neurocognitive Co‐Evolution of Tool Behavior and Language: Insights from the Massive Redeployment Framework</w:t>
+                <w:t xml:space="preserve">Technical reasoning is important for cumulative technological culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Crétel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lesourd</w:t>
+                <w:t xml:space="preserve">Julie Arbanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Brogniart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topics in cognitive science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (4), pp.684-707. </w:t>
+              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (12), pp.1643-1651. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tops.12577⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41562-021-01159-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03611518v1</w:t>
+                <w:t xml:space="preserve">hal-04002136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tool acceptance and acceptability: insights from a real tool use activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Neurocognitive Co‐Evolution of Tool Behavior and Language: Insights from the Massive Redeployment Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Osiurak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Alexandre</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caroline Crétel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Uomini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bryche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lesourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (4), pp.627-639. </w:t>
+              <w:t xml:space="preserve">Topics in cognitive science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (4), pp.684-707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10339-021-01034-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tops.12577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04006209v1</w:t>
+                <w:t xml:space="preserve">hal-03611518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pantomime of tool use: looking beyond apraxia</w:t>
               </w:r>
@@ -2620,51 +2620,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Neurocognitive Co-Evolution of Tool Behavior and Language: Insights from the Massive Redeployment Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Crétel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Uomini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2686,51 +2686,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topics in cognitive science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (4), pp.684-707. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/tops.12577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04002167v1</w:t>
@@ -2869,486 +2869,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03576002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Castaway Island: Distinct Roles of Theory of Mind and Technical Reasoning in Cumulative Technological Culture</w:t>
+                <w:t xml:space="preserve">Tool Use and Action Understanding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel de Oliveira</w:t>
+                <w:t xml:space="preserve">Arnaud Badets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rossetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 149 (1), pp.58-66. </w:t>
+              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 114, pp.229-231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/xge0000614⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2020.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04002037v1</w:t>
+                <w:t xml:space="preserve">hal-04002116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Elephant in the China Shop: When Technical Reasoning Meets Cumulative Technological Culture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the nature of eye-hand coordination in natural steering behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Hernout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral and Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0140525X20000291⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (11), pp.e0242818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0242818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04002129v1</w:t>
+                <w:t xml:space="preserve">hal-03986174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the nature of eye-hand coordination in natural steering behavior</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Elephant in the China Shop: When Technical Reasoning Meets Cumulative Technological Culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 15 (11), pp.e0242818. </w:t>
+              <w:t xml:space="preserve">Behavioral and Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43, pp.e183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0242818⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0140525X20000291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03986174v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04002129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tool Use and Action Understanding</w:t>
+                <w:t xml:space="preserve">The Castaway Island: Distinct Roles of Theory of Mind and Technical Reasoning in Cumulative Technological Culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Badets</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lesourd</w:t>
+                <w:t xml:space="preserve">Emmanuel de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuelle Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 114, pp.229-231. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 149 (1), pp.58-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2020.03.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/xge0000614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04002116v1</w:t>
+                <w:t xml:space="preserve">hal-04002037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Pedagogue, The Engineer, Or The Friend: From Whom Do We Learn?</w:t>
               </w:r>
@@ -3709,248 +3709,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03646868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Temporal Dynamics of Tool Use</w:t>
+                <w:t xml:space="preserve">The elephant in the room: What matters cognitively in cumulative technological culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuelle Reynaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lesourd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2020.579378⟩</w:t>
+              <w:t xml:space="preserve">Behavioral and Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43, pp.e156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0140525X19003236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04686562v1</w:t>
+                <w:t xml:space="preserve">hal-04002127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The elephant in the room: What matters cognitively in cumulative technological culture</w:t>
+                <w:t xml:space="preserve">On the Temporal Dynamics of Tool Use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Federico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria A Brandimonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuelle Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lesourd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral and Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0140525X19003236⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2020.579378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04002127v1</w:t>
+                <w:t xml:space="preserve">hal-04686562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technition: When Tools Come Out of the Closet</w:t>
               </w:r>
@@ -4047,291 +4047,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03648072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driving Under the Influence: How Music Listening Affects Driving Behaviors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie Claude Ouimet</w:t>
+                <w:t xml:space="preserve">Numerical cognition: A meta-analysis of neuroimaging, transcranial magnetic stimulation and brain-damaged patients studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jacquin-Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lesourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3791/58342⟩</w:t>
+              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24, pp.102053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nicl.2019.102053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03986196v1</w:t>
+                <w:t xml:space="preserve">hal-02566469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical cognition: A meta-analysis of neuroimaging, transcranial magnetic stimulation and brain-damaged patients studies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Jacquin-Courtois</w:t>
+                <w:t xml:space="preserve">Driving Under the Influence: How Music Listening Affects Driving Behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Osiurak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Gaujoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Claude Ouimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 24, pp.102053. </w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (145), pp.1292-1302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nicl.2019.102053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3791/58342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566469v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03986196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To Watch is to Work: a Review of NeuroImaging Data on Tool Use Observation Network</w:t>
               </w:r>
@@ -4434,51 +4434,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roles of Technical Reasoning, Theory of Mind, Creativity, and Fluid Cognition in Cumulative Technological Culture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4538,51 +4538,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WHICH COGNITIVE TOOLS DO WE PREFER TO USE, AND IS THAT PREFERENCE RATIONAL?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4655,51 +4655,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceptance and acceptability criteria: a literature review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5244,51 +5244,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Fondements Cognitifs de la Culture et de L'Évolution Culturelle Cumulative : Une Revue de la Littérature The Cognitive Bases of Culture and Cumulative Cultural Evolution: A Literature Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5348,51 +5348,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are You Sure You’re Faster When Using a Cognitive Tool?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Virgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5576,395 +5576,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01701546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the neurocognitive origins of human tool use : A critical review of neuroimaging data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nos performances de conduite sont‐elles sous l’influence du tempo de la musique que nous écoutons ? Une étude sur simulateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lesourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Osiurak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuelle Reynaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 64, pp.421-437. </w:t>
+              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Distractions au volant, 2015 (03-04), pp.211-221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2016.03.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4074/S0761898016004076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04586736v1</w:t>
+                <w:t xml:space="preserve">hal-01670600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Intelligence Does Matter to Cumulative Technological Culture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the neurocognitive origins of human tool use : A critical review of neuroimaging data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuelle Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lesourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 145 (8), </w:t>
+              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64, pp.421-437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/xge0000189⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2016.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01432318v1</w:t>
+                <w:t xml:space="preserve">hal-04586736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nos performances de conduite sont‐elles sous l’influence du tempo de la musique que nous écoutons ? Une étude sur simulateur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physical Intelligence Does Matter to Cumulative Technological Culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Osiurak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Claidière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Distractions au volant, 2015 (03-04), pp.211-221. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 145 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4074/S0761898016004076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/xge0000189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670600v1</w:t>
+                <w:t xml:space="preserve">hal-01432318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commentary: Effects of dividing attention on memory for declarative and procedural aspects of tool use</w:t>
               </w:r>
@@ -6393,51 +6393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Arbanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Brogniart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6473,230 +6473,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05020151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of technical reasoning, theory of mind and population size on cumulative technological culture.</w:t>
+                <w:t xml:space="preserve">The neurocognitive bases of cumulative technological culture: Insight from computational modeling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Claidière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultural Evolution Society Conference.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Aarhus (Danemark), Denmark</w:t>
+              <w:t xml:space="preserve">European Society of Cognitive Psychology.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05020153v1</w:t>
+                <w:t xml:space="preserve">hal-05020152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The neurocognitive bases of cumulative technological culture: Insight from computational modeling.</w:t>
+                <w:t xml:space="preserve">Impact of technical reasoning, theory of mind and population size on cumulative technological culture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Claidière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society of Cognitive Psychology.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Cultural Evolution Society Conference.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Aarhus (Danemark), Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05020152v1</w:t>
+                <w:t xml:space="preserve">hal-05020153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bases neurocognitives des représentations sémantiques et des représentations d’action.</w:t>
               </w:r>
@@ -6807,51 +6807,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does media multitasking preference alter performance on pen and pencil activities?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Gaujoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6902,51 +6902,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher media consumption leads to increased efficiency on non-digital task.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Gaujoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Osiurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7645,191 +7645,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05041061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of driving expertise, short-term experience, and automation on brain morphometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insights from Neuroergonomics: An fMRI Meta-Analysis on Manual Execution vs. Supervision in Car Driving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuelle Reynaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jordan Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alpine Brain Imaging Meeting ABIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Champéry, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05041063v1</w:t>
+                <w:t xml:space="preserve">hal-05041064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights from Neuroergonomics: An fMRI Meta-Analysis on Manual Execution vs. Supervision in Car Driving</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of driving expertise, short-term experience, and automation on brain morphometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuelle Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Navarro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alpine Brain Imaging Meeting ABIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Champéry, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05041064v1</w:t>
+                <w:t xml:space="preserve">hal-05041063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated extraction of visual scanpaths</w:t>
               </w:r>
@@ -8508,51 +8508,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221829v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bryche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lesourd" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Seye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bluet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Uomini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121404" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583831v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Osiurak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Reynaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-024-03157-4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748324v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Schnebelen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Ouimet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine S&#233;guin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Navarro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2023.114699" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008815v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Gaujoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Faye-V&#233;drines" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhac522" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104751v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Virgo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tarpin-Bernard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie De Chalvron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Fruitet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2023.100873" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04003692v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume T. Vallet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.231.0063" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748348v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pelerin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gabaude" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2023.2205620" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701931v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claidi&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Brogniart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Lasserre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abl7446" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716685v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-022-01251-z" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878257v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Federico" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-15587-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002195v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cavaliere" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Salvatore" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonella Brandimonte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12993-022-00200-9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881739v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Cadet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Chainay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-021-00537-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878241v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crbeha.2022.100085" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002185v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/19398298.135.1.05" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002837v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Brandimonte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2021.105758" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002151v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Griffon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2021.103389" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002136v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Arbanti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-021-01159-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611518v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cr&#233;tel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tops.12577" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006209v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Alexandre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-021-01034-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576009v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Baumard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rossetti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bartolo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcab263" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002167v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576002v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Servant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ecochard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2021.107918" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002037v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Oliveira" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0000614" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002129v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X20000291" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03986174v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Hernout" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0242818" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002116v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badets" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2020.03.020" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001947v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cretel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Duhau-Marmon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fournier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marignier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12110-020-09379-0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002123v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1745691620902145" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646868v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2020.579378" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686562v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Brandimonte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002127v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X19003236" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648072v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03986196v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/58342" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566469v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Faye" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacquin-Courtois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Besnard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2019.102053" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006203v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11065-019-09418-3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001938v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12110-019-09349-1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001926v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2019.02.005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586831v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-018-0459-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392360v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Vanbellingen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2018.07.019" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586864v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Thomas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0000432" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583829v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.00293" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586795v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355617717000455" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586814v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy.173.0351" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586772v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pillon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/amerjpsyc.130.4.0493" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701546v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.803.0307" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586736v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2016.03.009" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432318v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0000189" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670600v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898016004076" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583826v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01488" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03998237v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Cherdieu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Uhlrich" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Versace" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mazza" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.12100" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020160v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020151v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020153v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020152v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020155v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lamberton" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020150v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020148v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020147v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354449v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lallier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Robinault" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tougne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2011.6027343" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553451v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fournel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553424v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410041v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paugam-Moisy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Puzenat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Magu&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041061v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ribot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Seguin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041063v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041064v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041066v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041070v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041076v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041078v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020190v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221829v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bryche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lesourd" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Seye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bluet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Uomini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121404" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583831v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Osiurak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Reynaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-024-03157-4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748324v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Schnebelen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Ouimet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine S&#233;guin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Navarro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2023.114699" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104751v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Virgo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tarpin-Bernard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie De Chalvron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Fruitet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2023.100873" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008815v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Gaujoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Faye-V&#233;drines" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhac522" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04003692v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume T. Vallet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.231.0063" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748348v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pelerin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gabaude" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2023.2205620" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701931v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claidi&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Brogniart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Lasserre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abl7446" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716685v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-022-01251-z" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878257v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Federico" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-15587-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881739v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Cadet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Chainay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-021-00537-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002195v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cavaliere" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Salvatore" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonella Brandimonte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12993-022-00200-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878241v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crbeha.2022.100085" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002185v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/19398298.135.1.05" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002837v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Brandimonte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2021.105758" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002151v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Griffon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2021.103389" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006209v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Alexandre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-021-01034-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002136v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Arbanti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-021-01159-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611518v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cr&#233;tel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tops.12577" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576009v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Baumard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rossetti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bartolo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcab263" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002167v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576002v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Servant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ecochard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2021.107918" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002116v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badets" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2020.03.020" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03986174v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Hernout" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0242818" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002129v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X20000291" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002037v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Oliveira" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0000614" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001947v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cretel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Duhau-Marmon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fournier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marignier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12110-020-09379-0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002123v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1745691620902145" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646868v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2020.579378" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002127v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X19003236" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686562v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Brandimonte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648072v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566469v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Faye" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacquin-Courtois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Besnard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2019.102053" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03986196v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/58342" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006203v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11065-019-09418-3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001938v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12110-019-09349-1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001926v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2019.02.005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586831v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-018-0459-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392360v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Vanbellingen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2018.07.019" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586864v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Thomas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0000432" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583829v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.00293" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586795v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355617717000455" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586814v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy.173.0351" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586772v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pillon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/amerjpsyc.130.4.0493" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701546v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.803.0307" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670600v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898016004076" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586736v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2016.03.009" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432318v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0000189" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583826v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01488" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03998237v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Cherdieu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Uhlrich" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Versace" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mazza" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.12100" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020160v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020151v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020152v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020153v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020155v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lamberton" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020150v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020148v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020147v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354449v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lallier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Robinault" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tougne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2011.6027343" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553451v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fournel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553424v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410041v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paugam-Moisy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Puzenat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Magu&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041061v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ribot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Seguin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041064v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041063v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041066v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041070v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041076v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041078v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020190v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>