--- v0 (2026-03-21)
+++ v1 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emeline Bouffartigues </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane fluidity homeostasis is required for tobramycin-enhanced biofilm in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (4), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/spectrum.02303-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudomonas aeruginosa Biofilm Lifecycle: Involvement of Mechanical Constraints and Timeline of Matrix Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Forge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antibiotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (8), pp.688. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antibiotics13080688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High affinity iron uptake by pyoverdine in Pseudomonas aeruginosa involves multiple regulators besides Fur, PvdS, and FpvI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioMetals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (2), pp.255-261. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10534-022-00369-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pf4 Phage Variant Infection Reduces Virulence-Associated Traits in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélyssa Cambronel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Nilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (5), pp.1788. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/spectrum.01548-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudomonas aeruginosa Biofilm Dispersion by the Human Atrial Natriuretic Peptide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissande Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (7), pp.2103262. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/advs.202103262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Carbon Source Supplementations on Pseudomonas aeruginosa Physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaviard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jproteome.1c00936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Phthalates and Their Substitutes on the Physiology of Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissande Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Verdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (9), pp.1788. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10091788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequences of Four Pseudomonas aeruginosa Clinical Strains with Various Biofilm Phenotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boukerb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (1), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MRA.01286-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane-Interactive Compounds From Pistacia lentiscus L. Thwart Pseudomonas aeruginosa Virulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onyedikachi Cecil Azuama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabiha Benalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.01068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane-Interactive Compounds from Pistacia lentiscus L. Thwart Pseudomonas aeruginosa Virulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onyedikachi Cecil Azuama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabiha Benalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2020.03.17.995043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling Pseudomonas aeruginosa Virulence by Mulinane-Like Diterpenoids from Azorella atacamensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onyedikachi Cecil Azuama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Quirós-Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (12), pp.1626. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom10121626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of the Cell Wall Stress Response in Pseudomonas aeruginosa Infected by a Pf4 Phage Variant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélyssa Cambronel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boukerb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Bacterial Stress Response Mechanisms: Signal Perception, Transduction and Adaptation, 8 (11), pp.1700. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms8111700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Ciprofloxacin Failure in Pseudomonas aeruginosa Biofilm: Persister Cells Survive Matrix Disruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pestel-Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.02603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracellular DNA release, quorum sensing, and PrrF1/F2 small RNAs are key players in Pseudomonas aeruginosa tobramycin-enhanced biofilm formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41522-019-0088-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02275471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different Dose-Dependent Modes of Action of C-Type Natriuretic Peptide on Pseudomonas aeruginosa Biofilm Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (2), pp.47. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pathogens7020047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro Assessment of the Probiotic Properties and Bacteriocinogenic Potential of Pediococcus pentosaceus MZF16 Isolated From Artisanal Tunisian Meat “Dried Ossban”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zommiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Szunerits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.2607. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.02607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The absence of SigX results in impaired carbon metabolism and membrane fluidity in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segolene Depayras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.17212. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-35503-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracytoplasmic function sigma factors in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta - Gene Regulatory Mechanisms </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbagrm.2018.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host Peptidic Hormones Affecting Bacterial Biofilm Formation and Virulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissande Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innate Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1 - 15. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000493926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic response of Pseudomonas aeruginosa PAO1 adhering to solid surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.01465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The aliphatic amidase AmiE is involved in regulation of Pseudomonas aeruginosa virulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takfarinas Kentache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.41178. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep41178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure, function and regulation of Pseudomonas aeruginosa porins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Bodilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (5), pp.698 - 722. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsre/fux020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The outer membrane porin OmpW of Acinetobacter baumannii is involved in iron uptake and colistin binding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Catel-Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Coadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 590 (2), pp.224-231. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/1873-3468.12050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of the translocator protein (TSPO) from Pseudomonas fluorescens Pf0-1 requires the stress regulatory sigma factors AlgU and RpoH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2015.01023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudomonas aeruginosa expresses a functional human natriuretic peptide receptor ortholog: involvement in biofilm formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suraya Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Blier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (4), pp.e01033-15. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mBio.01033-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The absence of the Pseudomonas aeruginosa OprF protein leads to increased biofilm formation through variation in c-di-GMP level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana A. Moscoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Fito-Boncompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2015.00630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-to-function relationships of bacterial translocator protein (TSPO): a focus on Pseudomonas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Connil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.631. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2014.00631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sucrose favors Pseudomonas aeruginosa pellicle production through the extracytoplasmic function sigma factor SigX.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1574-6968.12482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proteomic approach of SigX function in Pseudomonas aeruginosa outer membrane composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Oxaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 94, pp.451-459. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2013.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytotoxicity and inflammatory potential of two Pseudomonas mosselii strains isolated from clinical samples of hospitalized patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Madi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Biaggini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13, pp.123. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2180-13-123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a pulsed light-induced stress on Enterococcus faecalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Massier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rincé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G.J. Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 114 (1), pp.186-195. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jam.12029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the Function of the Outer Membrane Protein OprD Homologue of Acinetobacter baumannii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Catel-Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rony Nehmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 56 (7), pp.3826-3832. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AAC.06022-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The extra-cytoplasmic function sigma factor sigX modulates biofilm and virulence-related properties in Pseudomonas aeruginosa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manjeet Bains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Oxaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (11), pp.e80407. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0080407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01131037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcription of the oprF gene of Pseudomonas aeruginosa is dependent mainly on the SigX sigma factor and is sucrose induced</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manjeet Bains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 194 (16), pp.4301-4311. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.00509-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full virulence of Pseudomonas aeruginosa requires OprF.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Fito-Boncompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Chapalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 79 (3), pp.1176-86. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/IAI.00850-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00722216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Major Outer Membrane Protein Oprf is Required for Rhamnolipid Production in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Fito-Boncompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology &amp; Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, pp.118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sigma factor AlgU plays a key role in formation of robust biofilms by nonmucoid Pseudomonas aeruginosa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouki Shioya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Soum-Soutéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Ryder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 192 (12), pp.3001-10. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.01633-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid coupling of Surface Plasmon Resonance (SPR and SPRi) and ProteinChip based mass spectrometry for the identification of proteins in nucleoprotein interactions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Leh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Anger-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rimsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Buckle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (6), pp.e39. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkm030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-affinity DNA binding sites for H-NS provide a molecular basis for selective silencing within proteobacterial genomes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Buckle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Geertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (18), pp.6330-7. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkm712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00215991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-NS cooperative binding to high-affinity sites in a regulatory element results in transcriptional silencing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Buckle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Badaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rimsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (5), pp.441-8. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nsmb1233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00216006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The degree of oligomerization of the H-NS nucleoid structuring protein is related to specific binding to DNA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Badaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Arluison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 277 (44), pp.41657-66. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M206037200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of the antitermination factor AmiR and the ami operon in Pseudomonas aeruginosa biofilm regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissande Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mohamed Boukerb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Verdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurobiofilms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Palma de Mallorca - Iles Baléares, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’étude de CmpX à l’étude d’autres canaux ioniques mécanosensibles régulés par le facteur Sigma à fonction extracytoplasmique SigX.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Audrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Omnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée scientifique de la Fédération de Recherche Régionale "Sécurité Sanitaire, Bien-être et Aliments Durables" (SéSAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Saint Etienne du Rouvray, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la ciprofloxacine sur un biofilm de Pseudomonas aeruginosa : altération de la matrice, mais échec par activation de la réponse stringente et sélection de cellules persistantes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pestel-Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39ème Réunion Interdisciplinaire de Chimiothérapie Anti-Infectieuse (RICAI).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pf4 phage induce cell wall stress response in Pseudomonas aeruginosa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cambronel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Congress of European Microbiologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la ciprofloxacine sur un biofilm de Pseudomonas aeruginosa : altération de la matrice, mais échec par activation de la réponse stringente et sélection de cellules persistantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pestel-Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New key players in Pseudomonas aeruginosa tobramycin-enhanced biofilm formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurobiofilms2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-virulence properties of Mulinum crassifolium Phil. against Pseudomonas aeruginosa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.C. Azuama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G.J. Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mini colloque Pseudomonas francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, VOIRON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into Pseudomonas aeruginosa adaptive response to sublethal concentrations of tobramycin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Congress of European Microbiologists-FEMS2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pf4 phages production and/or infection induced different cell envelope stress responses in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Azuama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Congress of European Microbiologists (FEMS2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation et Rôle de CmpX chez Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Omnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mini-colloque Pseudomonas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural plant extracts altering Pseudomomas aeruginosa biofilm and pyocyanin production.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Azuama O.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.S. Enrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.O.J.R. Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès national de la Société Française de Microbiologie (SFM),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between Pf4 phage, biofilm and virulence in Pseudomonas aeruginosa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co. Azuama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of epinephrine on Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélyssa Cambronel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'école doctorale NBISE - 497</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuropeptides and bacterial interactions: The example of the impact of the C-type natriuretic peptide (CNP) on Pseudomonas aeruginosa biofilm formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mélissande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on AntiMicrobial Peptides (AMP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the link between the expression of Pf4 phage and the ECF Sigma Factor SigX ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e journées de l’Ecole Doctorale Normande de Biologie Intégrative, Santé et Environnement (EDnBISE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro assessment of the probiotic properties and bacteriocinogenic potential of Pediococcus pentosaceus MZF16, isolated from artisanal Tunisian meat « Dried Ossban »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zommiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Sebei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir M. Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between Pf4 phage, biofilm and virulence in Pseudomonas aeruginosa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co. Azuama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national 2018 de la Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural compounds targeting pyocyanin and quorum sensing in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onyedikachi Cecil Azuama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimundo Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Société Française de Microbiologie-SFM2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuropeptides and bacterial interactions: The example of the impact of the C-type natriuretic peptide (CNP) on Pseudomonas aeruginosa biofilm formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on AntiMicrobial Peptides (AMP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « C-type natriuretic peptide&amp;quot; (CNP) comme arme dans la lutte contre les biofilms de Pseudomonas aeruginosa: Présentation du mécanisme d'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journées du GDR MultiFonction des peptides antimicrobiens (MuFoPAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bordeaux-Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced membrane fluidity of a SigX deficient strain results in altered carbon catabolic repression response in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Fléchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th FEMS Congress of European Microbiologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le phage Pf4 est-il impliqué dans l’augmentation de l’expression de sigX chez Pseudomonas aeruginosa ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national 2017 de la Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Pf4 phage involved in increase expression of sigX ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobramycine et biofilm : une histoire revisitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Société Française de Microbiologie-SFM2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced membrane fluidity of a SigX deficient strain results in altered carbon catabolic repression response in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Fléchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liverpool</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of epinephrine on Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélyssa Cambronel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell wall stress response in Pseudomonas aeruginosa: Involvement of the ECF sigma factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIth annual conference on Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, BALTIMORE, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced membrane fluidity of a sigX deficient strain results in altered carbon catabolic repression response in Pseudomonas aeruginosa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Pseudomonas.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, LIVERPOOL, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lung hormone C-type natriuretic peptide (CNP) modifies Pseudomonas aeruginosa virulence and biofilm formation after binding to the AmiC bacterial protein: Mechanism of action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Crepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Young Microbiologists Symposium on Microbe Signalling, Organisation and Pathogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, DUNDEE, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle du facteur sigma ECF SigX dans la formation de biofilm et la réponse au stress de l’enveloppe chez Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G.J. Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque Français des Jeunes Chercheurs travaillant sur la Mucoviscidose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The absence of the Pseudomonas aeruginosa OprF protein leads to increased biofilm formation through variation in c-di-GMP level.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ja Moscoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Molecular Microbiology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, VIENNE, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of the translocator protein (TSPO) from Pseudomonas fluorescens Pf0-1 requires the stress regulatory sigma factors AlgU and RpoH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pseudomonas Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is SigX a new cell wall stress responsive ECF sigma factor in Pseudomonas aeruginosa?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mgj Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Orange N & Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young Microbiologists Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, DUNDEE, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial surface sensing: Phenotype of adherent bacteria depends on abiotic surface properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOFILMS 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role Of CmpX in membrane fluidity, pyocyanin production and biofilm formation in Pseudomonas aeruginosa H103</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Audrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASM FEMS World Microbe Forum, On line Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudomonas aeruginosa virulence attenuation by Mulinium crassifolium plant from Taira Atacama's community (Calama, Chile)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onyedikachi Cecil Azuama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Congrès National de la Société Française de Microbiologie-SFM2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of probiotic and bacteriocinogenic potential of Pediococcus pentosaceus MZF16 isolated from artisanal Tunisian meat &amp;quot;Dried Ossban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zommiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Szunerits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANTIMIC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hormone C-type natriuretic peptide (CNP) effects on P. aeruginosa: a new natural weapon against biofilm formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissande Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimic 2019, Deuxième symposium Franco-Canadien sur les antimicrobiens naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of the putative mechanosensitive ion channel CmpX in envelope homeostasis in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Omnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe étude membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, mandelieu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotic properties and bacteriocinogenic potential of Pediococcus pentosaceus MZF16 isolated from artisanal Tunisian meat &amp;quot;Dried Ossban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zommiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Szunerits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles MuFoPAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hormone humaine « C-type natriuretic peptide » (CNP) et ses effets sur Pseudomonas aeruginosa : description d’une nouvelle arme potentielle pour lutter contre la formation de biofilms et étude du mécanisme d’action.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Enault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19eme Colloque Français des Jeunes Chercheurs Vaincre La Mucoviscidose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The natriuretic peptide hormones family prevents biofilm formation, modifies bacterial adhesion and membrane fluidity in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissande Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on AntiMicrobial Peptides (AMP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced membrane fluidity of a SigX deficient strain results in altered carbon catabolic repression response in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fléchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMMAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a strategy to identify new transcriptional regulators of the extracytoplasmic function sigma factor SigX in Pseudomonas aeruginosa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e journées de l'Ecole Doctorale de Biologie Intégrative, Santé et Environnement (EDnBISE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The absence of OprF increased biofilm formation through variation of the c- di-GMP level in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana A Moscoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Fito-Boncompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pseudomonas Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMBERS OF THE CmaX-CfrX-CmpX OPERON ARE DIFFERENTLY REGULATED BY ALGU AND SIGX IN RESPONSE TO HEAT AND COLD SHOCKS IN PSEUDOMONAS AERUGINOSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc G.J Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pseudomonas conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles fonctions pour les produits de l’opéron ami de Pseudomonas aeruginosa: Régulation de la virulence et du biofilm bactérien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cosette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18eme Colloque Français des Jeunes Chercheurs Vaincre La Mucoviscidose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lung hormone C-type natriuretic peptide (CNP) modifies Pseudomonas aeruginosa virulence and biofilm formation: Mechanism of action and involvement of the ami operon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cosette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Journée de l’école doctorale EdNBISE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The natriuretic peptide hormones prevent Pseudomonas aeruginosa biofilm formation through a specific bacterial target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Enault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Roquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th international conference on Pseudomonas,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell wall stress response in Pseudomonas aeruginosa: involvement of the ECF sigma factor SigX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pseudomonas conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Members of the cmaX-cfrX-cmpX operon are differently regulated by AlgU and SigX in response to heat and cold shocks in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The involvement of the ami operon in Pseudomonas aeruginosa virulence regulation and biofilm formation reveals new functions for the amidase AmiE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th international conference on Pseudomonas,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-function and regulation of Pseudomonas aeruginosa porins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Bodilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th international conference on Pseudomonas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the molecular mechanisms regulating SigX activity in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dubot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pseudomonas Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « C-type Natriuretic Peptide » (CNP) comme arme dans la lutte contre les biofilms de Pseudomonas aeruginosa : Présentation du mécanisme d’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takfarinas Kentache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cosette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque Français des Jeunes Chercheurs Vaincre La Mucoviscidose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The absence of OprF increased biofilm formation through variation of the cdi- GMP level in Pseudomonas aeruginosa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana A. Moscoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Fito-Boncompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSEUDOMONAS CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, WASHINGTON, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lung hormone C-type natriuretic peptide (CNP) could be a new weapon against Pseudomonas aeruginosa biofilm through the AmiC bacterial protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suraya Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th international conference on Pseudomonas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Washington, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution du facteur sigma de réponse aux stress de l’enveloppe SigX à la formation du biofilm suite à un traitement par la tobramycine en concentration sub-létale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Feuilloley M. G.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloques français et européen des jeunes chercheurs en mucoviscidose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of the translocator protein (TSPO) from Pseudomonas fluorescens Pf0-1 requires the stress regulatory sigma factors AlgU and RpoH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc G. J. Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pseudomonas conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudomonas aeruginosa AmiC protein acts as a multi-functional sensor protein, involved in both virulence and biofilm regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cosette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Pseudomonas (15, 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Washington (DC), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle in vitro d'infection urinaire sur cathéter à Pseudomonas aeruginosa traitée par ciprofloxacine : rôle prépondérant de la persistance sur la résistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Fiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I El Meouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Réunion Interdisciplinaire de Chimiothérapie Anti-Infectieuse (RICAI 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into the mechanism controlling the activity of the extracytoplasmic function sigma factor SigX in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIeme Congrès de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The absence of SigX may result in a nutritional stress response in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pseudomonas conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Washington (DC), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Signals and mechanisms activate the extracytoplasmic function sigma factor SigX in Pseudomonas aeruginosa?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ishac Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'IRIB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, EVREUX, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell Envelope Stress Response in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pseudomonas aeruginosa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1386, Springer International Publishing, pp.147-184, 2022, Advances in Experimental Medicine and Biology, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-08491-1_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId323"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emeline Bouffartigues </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emeline-bouffartigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2569-4961</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">110918142</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">198842879</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000357390700</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudomonas aeruginosa Biofilm Lifecycle: Involvement of Mechanical Constraints and Timeline of Matrix Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Forge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antibiotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (8), pp.688. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antibiotics13080688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane fluidity homeostasis is required for tobramycin-enhanced biofilm in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (4), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/spectrum.02303-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High affinity iron uptake by pyoverdine in Pseudomonas aeruginosa involves multiple regulators besides Fur, PvdS, and FpvI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioMetals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (2), pp.255-261. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10534-022-00369-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Phthalates and Their Substitutes on the Physiology of Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissande Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Verdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (9), pp.1788. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10091788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pf4 Phage Variant Infection Reduces Virulence-Associated Traits in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélyssa Cambronel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Nilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (5), pp.1788. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/spectrum.01548-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudomonas aeruginosa Biofilm Dispersion by the Human Atrial Natriuretic Peptide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissande Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (7), pp.2103262. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/advs.202103262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Carbon Source Supplementations on Pseudomonas aeruginosa Physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaviard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jproteome.1c00936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane-Interactive Compounds From Pistacia lentiscus L. Thwart Pseudomonas aeruginosa Virulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onyedikachi Cecil Azuama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabiha Benalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.01068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequences of Four Pseudomonas aeruginosa Clinical Strains with Various Biofilm Phenotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boukerb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (1), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MRA.01286-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Temperature-Regulation of Pseudomonas aeruginosa cmaX-cfrX-cmpX Operon Reveals an Intriguing Molecular Network Involving the Sigma Factors AlgU and SigX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ishac Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Omnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.579495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling Pseudomonas aeruginosa Virulence by Mulinane-Like Diterpenoids from Azorella atacamensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onyedikachi Cecil Azuama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Quirós-Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (12), pp.1626. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom10121626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane-Interactive Compounds from Pistacia lentiscus L. Thwart Pseudomonas aeruginosa Virulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onyedikachi Cecil Azuama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabiha Benalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2020.03.17.995043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of the Cell Wall Stress Response in Pseudomonas aeruginosa Infected by a Pf4 Phage Variant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélyssa Cambronel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boukerb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Bacterial Stress Response Mechanisms: Signal Perception, Transduction and Adaptation, 8 (11), pp.1700. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms8111700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Ciprofloxacin Failure in Pseudomonas aeruginosa Biofilm: Persister Cells Survive Matrix Disruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pestel-Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.02603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracellular DNA release, quorum sensing, and PrrF1/F2 small RNAs are key players in Pseudomonas aeruginosa tobramycin-enhanced biofilm formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41522-019-0088-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02275471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different Dose-Dependent Modes of Action of C-Type Natriuretic Peptide on Pseudomonas aeruginosa Biofilm Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (2), pp.47. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pathogens7020047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro Assessment of the Probiotic Properties and Bacteriocinogenic Potential of Pediococcus pentosaceus MZF16 Isolated From Artisanal Tunisian Meat “Dried Ossban”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zommiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Szunerits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.2607. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.02607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracytoplasmic function sigma factors in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta - Gene Regulatory Mechanisms </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbagrm.2018.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The absence of SigX results in impaired carbon metabolism and membrane fluidity in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segolene Depayras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.17212. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-35503-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host Peptidic Hormones Affecting Bacterial Biofilm Formation and Virulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissande Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innate Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1 - 15. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000493926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic response of Pseudomonas aeruginosa PAO1 adhering to solid surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.01465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The aliphatic amidase AmiE is involved in regulation of Pseudomonas aeruginosa virulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takfarinas Kentache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.41178. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep41178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure, function and regulation of Pseudomonas aeruginosa porins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Bodilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (5), pp.698 - 722. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsre/fux020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The outer membrane porin OmpW of Acinetobacter baumannii is involved in iron uptake and colistin binding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Catel-Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Coadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 590 (2), pp.224-231. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/1873-3468.12050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudomonas aeruginosa expresses a functional human natriuretic peptide receptor ortholog: involvement in biofilm formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suraya Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Blier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (4), pp.e01033-15. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mBio.01033-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of the translocator protein (TSPO) from Pseudomonas fluorescens Pf0-1 requires the stress regulatory sigma factors AlgU and RpoH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2015.01023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The absence of the Pseudomonas aeruginosa OprF protein leads to increased biofilm formation through variation in c-di-GMP level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana A. Moscoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Fito-Boncompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2015.00630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-to-function relationships of bacterial translocator protein (TSPO): a focus on Pseudomonas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Connil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.631. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2014.00631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sucrose favors Pseudomonas aeruginosa pellicle production through the extracytoplasmic function sigma factor SigX.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1574-6968.12482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proteomic approach of SigX function in Pseudomonas aeruginosa outer membrane composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Oxaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 94, pp.451-459. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2013.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a pulsed light-induced stress on Enterococcus faecalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Massier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rincé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G.J. Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 114 (1), pp.186-195. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jam.12029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytotoxicity and inflammatory potential of two Pseudomonas mosselii strains isolated from clinical samples of hospitalized patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Madi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Biaggini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13, pp.123. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2180-13-123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the Function of the Outer Membrane Protein OprD Homologue of Acinetobacter baumannii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Catel-Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rony Nehmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 56 (7), pp.3826-3832. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AAC.06022-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcription of the oprF gene of Pseudomonas aeruginosa is dependent mainly on the SigX sigma factor and is sucrose induced</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manjeet Bains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 194 (16), pp.4301-4311. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.00509-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The extra-cytoplasmic function sigma factor sigX modulates biofilm and virulence-related properties in Pseudomonas aeruginosa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manjeet Bains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Oxaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (11), pp.e80407. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0080407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01131037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Major Outer Membrane Protein Oprf is Required for Rhamnolipid Production in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Fito-Boncompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology &amp; Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, pp.118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full virulence of Pseudomonas aeruginosa requires OprF.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Fito-Boncompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Chapalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 79 (3), pp.1176-86. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/IAI.00850-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00722216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sigma factor AlgU plays a key role in formation of robust biofilms by nonmucoid Pseudomonas aeruginosa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouki Shioya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Soum-Soutéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Ryder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 192 (12), pp.3001-10. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.01633-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid coupling of Surface Plasmon Resonance (SPR and SPRi) and ProteinChip based mass spectrometry for the identification of proteins in nucleoprotein interactions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Leh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Anger-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rimsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Buckle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (6), pp.e39. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkm030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-affinity DNA binding sites for H-NS provide a molecular basis for selective silencing within proteobacterial genomes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Buckle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Geertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (18), pp.6330-7. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkm712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00215991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-NS cooperative binding to high-affinity sites in a regulatory element results in transcriptional silencing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Buckle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Badaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rimsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (5), pp.441-8. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nsmb1233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00216006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The degree of oligomerization of the H-NS nucleoid structuring protein is related to specific binding to DNA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Badaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Arluison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 277 (44), pp.41657-66. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M206037200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of the antitermination factor AmiR and the ami operon in Pseudomonas aeruginosa biofilm regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissande Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mohamed Boukerb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Verdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurobiofilms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Palma de Mallorca - Iles Baléares, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’étude de CmpX à l’étude d’autres canaux ioniques mécanosensibles régulés par le facteur Sigma à fonction extracytoplasmique SigX.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Audrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Omnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée scientifique de la Fédération de Recherche Régionale "Sécurité Sanitaire, Bien-être et Aliments Durables" (SéSAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Saint Etienne du Rouvray, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de CmpX dans la fluidité membranaire, la production de pyocyanine et la formation de biofilm chez Pseudomonas aeruginosa H103</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Pseudomonas 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Malbuisson, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05609005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pf4 phages production and/or infection induced different cell envelope stress responses in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Azuama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Congress of European Microbiologists (FEMS2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la ciprofloxacine sur un biofilm de Pseudomonas aeruginosa : altération de la matrice, mais échec par activation de la réponse stringente et sélection de cellules persistantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pestel-Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pf4 phage induce cell wall stress response in Pseudomonas aeruginosa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cambronel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Congress of European Microbiologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la ciprofloxacine sur un biofilm de Pseudomonas aeruginosa : altération de la matrice, mais échec par activation de la réponse stringente et sélection de cellules persistantes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pestel-Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39ème Réunion Interdisciplinaire de Chimiothérapie Anti-Infectieuse (RICAI).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New key players in Pseudomonas aeruginosa tobramycin-enhanced biofilm formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurobiofilms2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into Pseudomonas aeruginosa adaptive response to sublethal concentrations of tobramycin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Congress of European Microbiologists-FEMS2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-virulence properties of Mulinum crassifolium Phil. against Pseudomonas aeruginosa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.C. Azuama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G.J. Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mini colloque Pseudomonas francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, VOIRON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural compounds targeting pyocyanin and quorum sensing in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onyedikachi Cecil Azuama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimundo Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Société Française de Microbiologie-SFM2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuropeptides and bacterial interactions: The example of the impact of the C-type natriuretic peptide (CNP) on Pseudomonas aeruginosa biofilm formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on AntiMicrobial Peptides (AMP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between Pf4 phage, biofilm and virulence in Pseudomonas aeruginosa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co. Azuama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of epinephrine on Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélyssa Cambronel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'école doctorale NBISE - 497</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation et Rôle de CmpX chez Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Omnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mini-colloque Pseudomonas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural plant extracts altering Pseudomomas aeruginosa biofilm and pyocyanin production.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Azuama O.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.S. Enrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.O.J.R. Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès national de la Société Française de Microbiologie (SFM),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuropeptides and bacterial interactions: The example of the impact of the C-type natriuretic peptide (CNP) on Pseudomonas aeruginosa biofilm formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mélissande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on AntiMicrobial Peptides (AMP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the link between the expression of Pf4 phage and the ECF Sigma Factor SigX ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e journées de l’Ecole Doctorale Normande de Biologie Intégrative, Santé et Environnement (EDnBISE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro assessment of the probiotic properties and bacteriocinogenic potential of Pediococcus pentosaceus MZF16, isolated from artisanal Tunisian meat « Dried Ossban »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zommiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Sebei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir M. Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between Pf4 phage, biofilm and virulence in Pseudomonas aeruginosa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co. Azuama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national 2018 de la Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of epinephrine on Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélyssa Cambronel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced membrane fluidity of a sigX deficient strain results in altered carbon catabolic repression response in Pseudomonas aeruginosa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Pseudomonas.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, LIVERPOOL, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell wall stress response in Pseudomonas aeruginosa: Involvement of the ECF sigma factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIth annual conference on Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, BALTIMORE, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le phage Pf4 est-il impliqué dans l’augmentation de l’expression de sigX chez Pseudomonas aeruginosa ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national 2017 de la Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « C-type natriuretic peptide&amp;quot; (CNP) comme arme dans la lutte contre les biofilms de Pseudomonas aeruginosa: Présentation du mécanisme d'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journées du GDR MultiFonction des peptides antimicrobiens (MuFoPAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bordeaux-Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced membrane fluidity of a SigX deficient strain results in altered carbon catabolic repression response in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Fléchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th FEMS Congress of European Microbiologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Pf4 phage involved in increase expression of sigX ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobramycine et biofilm : une histoire revisitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Société Française de Microbiologie-SFM2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced membrane fluidity of a SigX deficient strain results in altered carbon catabolic repression response in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Fléchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liverpool</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle du facteur sigma ECF SigX dans la formation de biofilm et la réponse au stress de l’enveloppe chez Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G.J. Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque Français des Jeunes Chercheurs travaillant sur la Mucoviscidose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lung hormone C-type natriuretic peptide (CNP) modifies Pseudomonas aeruginosa virulence and biofilm formation after binding to the AmiC bacterial protein: Mechanism of action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Crepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Young Microbiologists Symposium on Microbe Signalling, Organisation and Pathogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, DUNDEE, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of the translocator protein (TSPO) from Pseudomonas fluorescens Pf0-1 requires the stress regulatory sigma factors AlgU and RpoH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pseudomonas Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The absence of the Pseudomonas aeruginosa OprF protein leads to increased biofilm formation through variation in c-di-GMP level.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ja Moscoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Molecular Microbiology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, VIENNE, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial surface sensing: Phenotype of adherent bacteria depends on abiotic surface properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOFILMS 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is SigX a new cell wall stress responsive ECF sigma factor in Pseudomonas aeruginosa?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mgj Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Orange N & Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young Microbiologists Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, DUNDEE, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the mechanosensitive ion channel CmpX in biofilm formation under dynamic conditions in Pseudomonas aeruginosa H103.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissande Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroBiofilms 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Mallorca (Spain), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05608716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role Of CmpX in membrane fluidity, pyocyanin production and biofilm formation in Pseudomonas aeruginosa H103</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Audrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASM FEMS World Microbe Forum, On line Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of the putative mechanosensitive ion channel CmpX in envelope homeostasis in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Omnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe étude membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, mandelieu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudomonas aeruginosa virulence attenuation by Mulinium crassifolium plant from Taira Atacama's community (Calama, Chile)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onyedikachi Cecil Azuama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Congrès National de la Société Française de Microbiologie-SFM2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of probiotic and bacteriocinogenic potential of Pediococcus pentosaceus MZF16 isolated from artisanal Tunisian meat &amp;quot;Dried Ossban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zommiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Szunerits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANTIMIC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hormone C-type natriuretic peptide (CNP) effects on P. aeruginosa: a new natural weapon against biofilm formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissande Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimic 2019, Deuxième symposium Franco-Canadien sur les antimicrobiens naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotic properties and bacteriocinogenic potential of Pediococcus pentosaceus MZF16 isolated from artisanal Tunisian meat &amp;quot;Dried Ossban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zommiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Szunerits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles MuFoPAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hormone humaine « C-type natriuretic peptide » (CNP) et ses effets sur Pseudomonas aeruginosa : description d’une nouvelle arme potentielle pour lutter contre la formation de biofilms et étude du mécanisme d’action.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Enault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19eme Colloque Français des Jeunes Chercheurs Vaincre La Mucoviscidose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The natriuretic peptide hormones family prevents biofilm formation, modifies bacterial adhesion and membrane fluidity in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissande Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on AntiMicrobial Peptides (AMP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the molecular mechanisms regulating SigX activity in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dubot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pseudomonas Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-function and regulation of Pseudomonas aeruginosa porins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Bodilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th international conference on Pseudomonas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lung hormone C-type natriuretic peptide (CNP) modifies Pseudomonas aeruginosa virulence and biofilm formation: Mechanism of action and involvement of the ami operon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cosette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Journée de l’école doctorale EdNBISE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The natriuretic peptide hormones prevent Pseudomonas aeruginosa biofilm formation through a specific bacterial target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Enault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Roquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th international conference on Pseudomonas,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles fonctions pour les produits de l’opéron ami de Pseudomonas aeruginosa: Régulation de la virulence et du biofilm bactérien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cosette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18eme Colloque Français des Jeunes Chercheurs Vaincre La Mucoviscidose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a strategy to identify new transcriptional regulators of the extracytoplasmic function sigma factor SigX in Pseudomonas aeruginosa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e journées de l'Ecole Doctorale de Biologie Intégrative, Santé et Environnement (EDnBISE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced membrane fluidity of a SigX deficient strain results in altered carbon catabolic repression response in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fléchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMMAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMBERS OF THE CmaX-CfrX-CmpX OPERON ARE DIFFERENTLY REGULATED BY ALGU AND SIGX IN RESPONSE TO HEAT AND COLD SHOCKS IN PSEUDOMONAS AERUGINOSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc G.J Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pseudomonas conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The absence of OprF increased biofilm formation through variation of the c- di-GMP level in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana A Moscoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Fito-Boncompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pseudomonas Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell wall stress response in Pseudomonas aeruginosa: involvement of the ECF sigma factor SigX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pseudomonas conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Members of the cmaX-cfrX-cmpX operon are differently regulated by AlgU and SigX in response to heat and cold shocks in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The involvement of the ami operon in Pseudomonas aeruginosa virulence regulation and biofilm formation reveals new functions for the amidase AmiE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th international conference on Pseudomonas,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « C-type Natriuretic Peptide » (CNP) comme arme dans la lutte contre les biofilms de Pseudomonas aeruginosa : Présentation du mécanisme d’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takfarinas Kentache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cosette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque Français des Jeunes Chercheurs Vaincre La Mucoviscidose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution du facteur sigma de réponse aux stress de l’enveloppe SigX à la formation du biofilm suite à un traitement par la tobramycine en concentration sub-létale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Feuilloley M. G.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloques français et européen des jeunes chercheurs en mucoviscidose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lung hormone C-type natriuretic peptide (CNP) could be a new weapon against Pseudomonas aeruginosa biofilm through the AmiC bacterial protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suraya Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th international conference on Pseudomonas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Washington, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The absence of OprF increased biofilm formation through variation of the cdi- GMP level in Pseudomonas aeruginosa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana A. Moscoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Fito-Boncompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSEUDOMONAS CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, WASHINGTON, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of the translocator protein (TSPO) from Pseudomonas fluorescens Pf0-1 requires the stress regulatory sigma factors AlgU and RpoH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc G. J. Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pseudomonas conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudomonas aeruginosa AmiC protein acts as a multi-functional sensor protein, involved in both virulence and biofilm regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cosette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Pseudomonas (15, 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Washington (DC), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle in vitro d'infection urinaire sur cathéter à Pseudomonas aeruginosa traitée par ciprofloxacine : rôle prépondérant de la persistance sur la résistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Fiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I El Meouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Réunion Interdisciplinaire de Chimiothérapie Anti-Infectieuse (RICAI 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into the mechanism controlling the activity of the extracytoplasmic function sigma factor SigX in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIeme Congrès de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Signals and mechanisms activate the extracytoplasmic function sigma factor SigX in Pseudomonas aeruginosa?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ishac Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'IRIB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, EVREUX, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The absence of SigX may result in a nutritional stress response in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pseudomonas conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Washington (DC), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell Envelope Stress Response in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pseudomonas aeruginosa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1386, Springer International Publishing, pp.147-184, 2022, Advances in Experimental Medicine and Biology, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-08491-1_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId332"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -104,51 +104,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="336C412B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -185,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04586437v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey David" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tahrioui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Duchesne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tareau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.02303-23" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04885182v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Forge" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gonzalez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics13080688" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03592235v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornelis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesouhaitier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bouffartigues" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Feuilloley" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-022-00369-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03890330v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tortuel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lyssa Cambronel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nilly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01548-22" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097446v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissande Louis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clamens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Desriac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202103262" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656293v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Sauvage" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaviard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Le" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.1c00936" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03777008v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10091788" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428484v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukerb" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Simon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pernet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Jouault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Portier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01286-19" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05469715v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ortiz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onyedikachi Cecil Azuama" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabiha Benalia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01068" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05469711v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.03.17.995043" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05469728v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Quir&#243;s-Guerrero" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10121626" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111066v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8111700" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366375v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Soares" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Roussel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pestel-Caron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barreau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Caron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02603" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-02275471v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-019-0088-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962693v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rosay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens7020047" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938794v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zommiti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Szunerits" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02607" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01937965v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Flechard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Depayras" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35503-3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788719v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2018.04.008" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930188v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000493926" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575338v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Guilbaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bruzaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Orange" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01465" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623395v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Grandjean" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takfarinas Kentache" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41178" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886554v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bodilis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fux020" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046192v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Catel-Ferreira" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jara" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Coadou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.12050" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938111v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Leneveu-Jenvrin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01023" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131475v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraya Diaz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Blier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01033-15" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166905v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana A. Moscoso" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Fito-Boncompte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00630" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535956v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Connil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilios Papadopoulos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00631" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998403v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12482" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366319v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Oxaran" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie B&#233;nard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2013.10.022" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRH9G75F-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306690v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Madi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Biaggini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-13-123" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366325v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Massier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouffartigues" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rinc&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maillot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G.J. Feuilloley" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12029" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282677v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Catel-Ferreira" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Nehm&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Aranda" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.06022-11" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01131037v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gicquel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjeet Bains" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080407" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846231v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00509-12" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00722216v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Chapalain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Chaker" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00850-10" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846272v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Taupin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846218v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouki Shioya" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Soum-Sout&#233;ra" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Ryder" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01633-09" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277436v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leh" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Anger-Leroy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rimsky" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Buckle" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm030" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215991v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Geertz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm712" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216006v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Badaut" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Travers" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb1233" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-NCRVHTR7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281852v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Williams" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arluison" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M206037200" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518998v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Boukerb" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03464221v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Labb&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Audrey" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Omnes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537365v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soares" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roussel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pestel-Caron" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barreau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caron" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382895v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tortuel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tahrioui" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodrigues" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cambronel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386125v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377831v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537361v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.C. Azuama" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377836v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537298v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Azuama" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362120v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537367v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Azuama O." TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.S. Enrique" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.O.J.R. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537374v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Co. Azuama" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Clamens" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395718v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardouin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01917978v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis M&#233;lissande" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382827v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feuilloley" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Orange" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362507v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Sebei" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir M. Ferchichi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382872v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377857v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundo Gon&#231;alves" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537304v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Lesouhaitier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Clamens" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Desriac" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Rosay" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Louis" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969570v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desriac" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rosay" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969422v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fl&#233;chard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382813v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386362v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377862v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386203v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395748v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537314v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Flechard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Duchesne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hardouin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537318v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537328v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Crepin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bazire" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386355v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537331v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Duchesne" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bouffartigues" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja Moscoso" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Maillot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366398v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537335v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mgj Feuilloley" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Orange N &amp; Chevalier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570138v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03464268v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377842v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362460v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327405v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386111v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Omnes" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Taupin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366933v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01921240v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Enault" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327451v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386222v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fl&#233;chard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gicquel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382904v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366394v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana A Moscoso" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386157v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G.J Feuilloley" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01937911v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cosette" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969233v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969436v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Roquigny" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386194v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386171v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Si Hadj Mohand" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Xu" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969426v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dufour" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969453v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386163v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lesouhaitier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969228v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386419v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01937971v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386331v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Feuilloley M. G." TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386393v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G. J. Feuilloley" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367359v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cosette" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieillard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02268793v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fiaux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I El Meouche" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386341v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366396v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386428v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishac Si Hadj Mohand" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03890317v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08491-1_6" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emeline-bouffartigues" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2569-4961" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110918142" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/198842879" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357390700" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04885182v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey David" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tahrioui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tareau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Forge" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gonzalez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics13080688" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04586437v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Duchesne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.02303-23" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03592235v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornelis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesouhaitier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bouffartigues" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Feuilloley" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-022-00369-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03777008v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissande Louis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10091788" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03890330v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tortuel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lyssa Cambronel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nilly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01548-22" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097446v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clamens" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Desriac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202103262" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656293v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Sauvage" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaviard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Le" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.1c00936" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05469715v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ortiz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onyedikachi Cecil Azuama" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabiha Benalia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01068" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428484v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukerb" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Simon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pernet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Jouault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Portier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01286-19" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05058204v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishac Si Hadj Mohand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Omnes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.579495" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05469728v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Quir&#243;s-Guerrero" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10121626" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05469711v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.03.17.995043" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111066v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8111700" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366375v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Soares" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Roussel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pestel-Caron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barreau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Caron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02603" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-02275471v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-019-0088-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962693v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rosay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens7020047" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938794v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zommiti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Szunerits" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02607" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788719v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2018.04.008" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01937965v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Flechard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Depayras" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35503-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930188v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000493926" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575338v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Guilbaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bruzaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Orange" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01465" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623395v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Grandjean" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takfarinas Kentache" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41178" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886554v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bodilis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fux020" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046192v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Catel-Ferreira" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jara" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Coadou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.12050" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131475v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraya Diaz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Blier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01033-15" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938111v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Leneveu-Jenvrin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01023" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166905v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana A. Moscoso" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Fito-Boncompte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00630" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535956v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Connil" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilios Papadopoulos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00631" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998403v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12482" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366319v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Oxaran" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie B&#233;nard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2013.10.022" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRH9G75F-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366325v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Massier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouffartigues" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rinc&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maillot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G.J. Feuilloley" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12029" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306690v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Madi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Biaggini" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-13-123" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282677v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Catel-Ferreira" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Nehm&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Aranda" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.06022-11" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846231v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gicquel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjeet Bains" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00509-12" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01131037v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080407" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846272v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Taupin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00722216v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Chapalain" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Chaker" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00850-10" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846218v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouki Shioya" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Soum-Sout&#233;ra" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Ryder" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01633-09" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277436v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leh" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Anger-Leroy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rimsky" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Buckle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm030" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215991v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Geertz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm712" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216006v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Badaut" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Travers" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb1233" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-NCRVHTR7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281852v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Williams" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arluison" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M206037200" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518998v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Boukerb" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03464221v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Labb&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Audrey" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609005v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537298v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tortuel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tahrioui" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodrigues" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Azuama" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386125v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382895v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cambronel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537365v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soares" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roussel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pestel-Caron" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barreau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caron" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377831v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377836v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537361v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.C. Azuama" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377857v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundo Gon&#231;alves" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537304v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Lesouhaitier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Clamens" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Desriac" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Rosay" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Louis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537374v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Co. Azuama" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Clamens" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395718v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardouin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362120v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537367v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Azuama O." TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.S. Enrique" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.O.J.R. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01917978v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis M&#233;lissande" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382827v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feuilloley" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Orange" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362507v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Sebei" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir M. Ferchichi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382872v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395748v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537318v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Flechard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Duchesne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537314v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hardouin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382813v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969570v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desriac" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rosay" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969422v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fl&#233;chard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386362v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377862v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386203v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386355v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537328v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Crepin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bazire" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366398v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537331v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Duchesne" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bouffartigues" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja Moscoso" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Maillot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570138v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537335v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mgj Feuilloley" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Orange N &amp; Chevalier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608716v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03464268v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386111v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Omnes" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Taupin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377842v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362460v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327405v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366933v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01921240v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Enault" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327451v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386163v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lesouhaitier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969453v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969233v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cosette" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969436v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Roquigny" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01937911v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382904v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386222v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fl&#233;chard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gicquel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386157v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G.J Feuilloley" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366394v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana A Moscoso" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386194v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386171v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Si Hadj Mohand" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Xu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969426v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dufour" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969228v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386331v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Feuilloley M. G." TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01937971v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386419v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386393v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G. J. Feuilloley" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367359v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cosette" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieillard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02268793v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fiaux" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I El Meouche" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386341v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386428v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366396v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03890317v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08491-1_6" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>