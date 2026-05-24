--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emeline Bouffartigues </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emeline-bouffartigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2569-4961</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">110918142</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">198842879</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000357390700</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudomonas aeruginosa Biofilm Lifecycle: Involvement of Mechanical Constraints and Timeline of Matrix Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Forge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antibiotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (8), pp.688. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antibiotics13080688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane fluidity homeostasis is required for tobramycin-enhanced biofilm in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (4), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/spectrum.02303-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High affinity iron uptake by pyoverdine in Pseudomonas aeruginosa involves multiple regulators besides Fur, PvdS, and FpvI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioMetals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (2), pp.255-261. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10534-022-00369-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Phthalates and Their Substitutes on the Physiology of Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissande Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Verdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (9), pp.1788. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10091788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pf4 Phage Variant Infection Reduces Virulence-Associated Traits in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélyssa Cambronel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Nilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (5), pp.1788. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/spectrum.01548-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudomonas aeruginosa Biofilm Dispersion by the Human Atrial Natriuretic Peptide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissande Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (7), pp.2103262. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/advs.202103262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Carbon Source Supplementations on Pseudomonas aeruginosa Physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaviard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jproteome.1c00936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane-Interactive Compounds From Pistacia lentiscus L. Thwart Pseudomonas aeruginosa Virulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onyedikachi Cecil Azuama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabiha Benalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.01068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequences of Four Pseudomonas aeruginosa Clinical Strains with Various Biofilm Phenotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boukerb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (1), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MRA.01286-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Temperature-Regulation of Pseudomonas aeruginosa cmaX-cfrX-cmpX Operon Reveals an Intriguing Molecular Network Involving the Sigma Factors AlgU and SigX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ishac Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Omnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.579495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling Pseudomonas aeruginosa Virulence by Mulinane-Like Diterpenoids from Azorella atacamensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onyedikachi Cecil Azuama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Quirós-Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (12), pp.1626. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom10121626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane-Interactive Compounds from Pistacia lentiscus L. Thwart Pseudomonas aeruginosa Virulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onyedikachi Cecil Azuama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabiha Benalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2020.03.17.995043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of the Cell Wall Stress Response in Pseudomonas aeruginosa Infected by a Pf4 Phage Variant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélyssa Cambronel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boukerb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Bacterial Stress Response Mechanisms: Signal Perception, Transduction and Adaptation, 8 (11), pp.1700. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms8111700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Ciprofloxacin Failure in Pseudomonas aeruginosa Biofilm: Persister Cells Survive Matrix Disruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pestel-Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.02603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracellular DNA release, quorum sensing, and PrrF1/F2 small RNAs are key players in Pseudomonas aeruginosa tobramycin-enhanced biofilm formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41522-019-0088-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02275471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different Dose-Dependent Modes of Action of C-Type Natriuretic Peptide on Pseudomonas aeruginosa Biofilm Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (2), pp.47. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pathogens7020047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro Assessment of the Probiotic Properties and Bacteriocinogenic Potential of Pediococcus pentosaceus MZF16 Isolated From Artisanal Tunisian Meat “Dried Ossban”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zommiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Szunerits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.2607. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.02607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracytoplasmic function sigma factors in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta - Gene Regulatory Mechanisms </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbagrm.2018.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The absence of SigX results in impaired carbon metabolism and membrane fluidity in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segolene Depayras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.17212. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-35503-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host Peptidic Hormones Affecting Bacterial Biofilm Formation and Virulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissande Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innate Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1 - 15. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000493926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic response of Pseudomonas aeruginosa PAO1 adhering to solid surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.01465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The aliphatic amidase AmiE is involved in regulation of Pseudomonas aeruginosa virulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takfarinas Kentache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.41178. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep41178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure, function and regulation of Pseudomonas aeruginosa porins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Bodilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (5), pp.698 - 722. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsre/fux020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The outer membrane porin OmpW of Acinetobacter baumannii is involved in iron uptake and colistin binding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Catel-Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Coadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 590 (2), pp.224-231. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/1873-3468.12050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudomonas aeruginosa expresses a functional human natriuretic peptide receptor ortholog: involvement in biofilm formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suraya Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Blier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (4), pp.e01033-15. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mBio.01033-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of the translocator protein (TSPO) from Pseudomonas fluorescens Pf0-1 requires the stress regulatory sigma factors AlgU and RpoH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2015.01023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The absence of the Pseudomonas aeruginosa OprF protein leads to increased biofilm formation through variation in c-di-GMP level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana A. Moscoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Fito-Boncompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2015.00630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-to-function relationships of bacterial translocator protein (TSPO): a focus on Pseudomonas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Connil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.631. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2014.00631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sucrose favors Pseudomonas aeruginosa pellicle production through the extracytoplasmic function sigma factor SigX.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1574-6968.12482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proteomic approach of SigX function in Pseudomonas aeruginosa outer membrane composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Oxaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 94, pp.451-459. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2013.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a pulsed light-induced stress on Enterococcus faecalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Massier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rincé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G.J. Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 114 (1), pp.186-195. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jam.12029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytotoxicity and inflammatory potential of two Pseudomonas mosselii strains isolated from clinical samples of hospitalized patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Madi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Biaggini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13, pp.123. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2180-13-123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the Function of the Outer Membrane Protein OprD Homologue of Acinetobacter baumannii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Catel-Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rony Nehmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 56 (7), pp.3826-3832. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AAC.06022-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcription of the oprF gene of Pseudomonas aeruginosa is dependent mainly on the SigX sigma factor and is sucrose induced</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manjeet Bains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 194 (16), pp.4301-4311. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.00509-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The extra-cytoplasmic function sigma factor sigX modulates biofilm and virulence-related properties in Pseudomonas aeruginosa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manjeet Bains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Oxaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (11), pp.e80407. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0080407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01131037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Major Outer Membrane Protein Oprf is Required for Rhamnolipid Production in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Fito-Boncompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology &amp; Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, pp.118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full virulence of Pseudomonas aeruginosa requires OprF.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Fito-Boncompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Chapalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 79 (3), pp.1176-86. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/IAI.00850-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00722216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sigma factor AlgU plays a key role in formation of robust biofilms by nonmucoid Pseudomonas aeruginosa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouki Shioya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Soum-Soutéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Ryder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 192 (12), pp.3001-10. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.01633-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid coupling of Surface Plasmon Resonance (SPR and SPRi) and ProteinChip based mass spectrometry for the identification of proteins in nucleoprotein interactions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Leh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Anger-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rimsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Buckle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (6), pp.e39. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkm030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-affinity DNA binding sites for H-NS provide a molecular basis for selective silencing within proteobacterial genomes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Buckle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Geertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (18), pp.6330-7. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkm712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00215991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-NS cooperative binding to high-affinity sites in a regulatory element results in transcriptional silencing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Buckle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Badaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rimsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (5), pp.441-8. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nsmb1233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00216006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The degree of oligomerization of the H-NS nucleoid structuring protein is related to specific binding to DNA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Badaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Arluison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 277 (44), pp.41657-66. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M206037200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of the antitermination factor AmiR and the ami operon in Pseudomonas aeruginosa biofilm regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissande Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mohamed Boukerb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Verdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurobiofilms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Palma de Mallorca - Iles Baléares, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’étude de CmpX à l’étude d’autres canaux ioniques mécanosensibles régulés par le facteur Sigma à fonction extracytoplasmique SigX.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Audrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Omnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée scientifique de la Fédération de Recherche Régionale "Sécurité Sanitaire, Bien-être et Aliments Durables" (SéSAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Saint Etienne du Rouvray, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de CmpX dans la fluidité membranaire, la production de pyocyanine et la formation de biofilm chez Pseudomonas aeruginosa H103</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Pseudomonas 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Malbuisson, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05609005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pf4 phages production and/or infection induced different cell envelope stress responses in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Azuama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Congress of European Microbiologists (FEMS2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la ciprofloxacine sur un biofilm de Pseudomonas aeruginosa : altération de la matrice, mais échec par activation de la réponse stringente et sélection de cellules persistantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pestel-Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pf4 phage induce cell wall stress response in Pseudomonas aeruginosa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cambronel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Congress of European Microbiologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la ciprofloxacine sur un biofilm de Pseudomonas aeruginosa : altération de la matrice, mais échec par activation de la réponse stringente et sélection de cellules persistantes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pestel-Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39ème Réunion Interdisciplinaire de Chimiothérapie Anti-Infectieuse (RICAI).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New key players in Pseudomonas aeruginosa tobramycin-enhanced biofilm formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurobiofilms2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into Pseudomonas aeruginosa adaptive response to sublethal concentrations of tobramycin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Congress of European Microbiologists-FEMS2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-virulence properties of Mulinum crassifolium Phil. against Pseudomonas aeruginosa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.C. Azuama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G.J. Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mini colloque Pseudomonas francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, VOIRON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural compounds targeting pyocyanin and quorum sensing in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onyedikachi Cecil Azuama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimundo Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Société Française de Microbiologie-SFM2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuropeptides and bacterial interactions: The example of the impact of the C-type natriuretic peptide (CNP) on Pseudomonas aeruginosa biofilm formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on AntiMicrobial Peptides (AMP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between Pf4 phage, biofilm and virulence in Pseudomonas aeruginosa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co. Azuama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of epinephrine on Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélyssa Cambronel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'école doctorale NBISE - 497</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation et Rôle de CmpX chez Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Omnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mini-colloque Pseudomonas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural plant extracts altering Pseudomomas aeruginosa biofilm and pyocyanin production.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Azuama O.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.S. Enrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.O.J.R. Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès national de la Société Française de Microbiologie (SFM),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuropeptides and bacterial interactions: The example of the impact of the C-type natriuretic peptide (CNP) on Pseudomonas aeruginosa biofilm formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mélissande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on AntiMicrobial Peptides (AMP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the link between the expression of Pf4 phage and the ECF Sigma Factor SigX ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e journées de l’Ecole Doctorale Normande de Biologie Intégrative, Santé et Environnement (EDnBISE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro assessment of the probiotic properties and bacteriocinogenic potential of Pediococcus pentosaceus MZF16, isolated from artisanal Tunisian meat « Dried Ossban »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zommiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Sebei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir M. Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between Pf4 phage, biofilm and virulence in Pseudomonas aeruginosa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co. Azuama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national 2018 de la Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of epinephrine on Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélyssa Cambronel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced membrane fluidity of a sigX deficient strain results in altered carbon catabolic repression response in Pseudomonas aeruginosa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Pseudomonas.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, LIVERPOOL, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell wall stress response in Pseudomonas aeruginosa: Involvement of the ECF sigma factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIth annual conference on Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, BALTIMORE, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le phage Pf4 est-il impliqué dans l’augmentation de l’expression de sigX chez Pseudomonas aeruginosa ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national 2017 de la Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « C-type natriuretic peptide&amp;quot; (CNP) comme arme dans la lutte contre les biofilms de Pseudomonas aeruginosa: Présentation du mécanisme d'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journées du GDR MultiFonction des peptides antimicrobiens (MuFoPAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bordeaux-Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced membrane fluidity of a SigX deficient strain results in altered carbon catabolic repression response in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Fléchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th FEMS Congress of European Microbiologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Pf4 phage involved in increase expression of sigX ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobramycine et biofilm : une histoire revisitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Société Française de Microbiologie-SFM2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced membrane fluidity of a SigX deficient strain results in altered carbon catabolic repression response in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Fléchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liverpool</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle du facteur sigma ECF SigX dans la formation de biofilm et la réponse au stress de l’enveloppe chez Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G.J. Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque Français des Jeunes Chercheurs travaillant sur la Mucoviscidose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lung hormone C-type natriuretic peptide (CNP) modifies Pseudomonas aeruginosa virulence and biofilm formation after binding to the AmiC bacterial protein: Mechanism of action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Crepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Young Microbiologists Symposium on Microbe Signalling, Organisation and Pathogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, DUNDEE, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of the translocator protein (TSPO) from Pseudomonas fluorescens Pf0-1 requires the stress regulatory sigma factors AlgU and RpoH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pseudomonas Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The absence of the Pseudomonas aeruginosa OprF protein leads to increased biofilm formation through variation in c-di-GMP level.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ja Moscoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Molecular Microbiology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, VIENNE, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial surface sensing: Phenotype of adherent bacteria depends on abiotic surface properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOFILMS 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is SigX a new cell wall stress responsive ECF sigma factor in Pseudomonas aeruginosa?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mgj Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Orange N & Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young Microbiologists Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, DUNDEE, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the mechanosensitive ion channel CmpX in biofilm formation under dynamic conditions in Pseudomonas aeruginosa H103.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissande Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroBiofilms 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Mallorca (Spain), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05608716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role Of CmpX in membrane fluidity, pyocyanin production and biofilm formation in Pseudomonas aeruginosa H103</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Audrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASM FEMS World Microbe Forum, On line Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of the putative mechanosensitive ion channel CmpX in envelope homeostasis in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Omnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe étude membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, mandelieu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudomonas aeruginosa virulence attenuation by Mulinium crassifolium plant from Taira Atacama's community (Calama, Chile)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onyedikachi Cecil Azuama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Congrès National de la Société Française de Microbiologie-SFM2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of probiotic and bacteriocinogenic potential of Pediococcus pentosaceus MZF16 isolated from artisanal Tunisian meat &amp;quot;Dried Ossban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zommiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Szunerits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANTIMIC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hormone C-type natriuretic peptide (CNP) effects on P. aeruginosa: a new natural weapon against biofilm formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissande Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimic 2019, Deuxième symposium Franco-Canadien sur les antimicrobiens naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotic properties and bacteriocinogenic potential of Pediococcus pentosaceus MZF16 isolated from artisanal Tunisian meat &amp;quot;Dried Ossban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zommiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Szunerits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles MuFoPAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hormone humaine « C-type natriuretic peptide » (CNP) et ses effets sur Pseudomonas aeruginosa : description d’une nouvelle arme potentielle pour lutter contre la formation de biofilms et étude du mécanisme d’action.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Enault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19eme Colloque Français des Jeunes Chercheurs Vaincre La Mucoviscidose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The natriuretic peptide hormones family prevents biofilm formation, modifies bacterial adhesion and membrane fluidity in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissande Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on AntiMicrobial Peptides (AMP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the molecular mechanisms regulating SigX activity in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dubot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pseudomonas Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-function and regulation of Pseudomonas aeruginosa porins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Bodilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th international conference on Pseudomonas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lung hormone C-type natriuretic peptide (CNP) modifies Pseudomonas aeruginosa virulence and biofilm formation: Mechanism of action and involvement of the ami operon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cosette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Journée de l’école doctorale EdNBISE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The natriuretic peptide hormones prevent Pseudomonas aeruginosa biofilm formation through a specific bacterial target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Enault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Roquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th international conference on Pseudomonas,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles fonctions pour les produits de l’opéron ami de Pseudomonas aeruginosa: Régulation de la virulence et du biofilm bactérien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cosette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18eme Colloque Français des Jeunes Chercheurs Vaincre La Mucoviscidose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a strategy to identify new transcriptional regulators of the extracytoplasmic function sigma factor SigX in Pseudomonas aeruginosa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e journées de l'Ecole Doctorale de Biologie Intégrative, Santé et Environnement (EDnBISE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced membrane fluidity of a SigX deficient strain results in altered carbon catabolic repression response in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fléchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMMAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMBERS OF THE CmaX-CfrX-CmpX OPERON ARE DIFFERENTLY REGULATED BY ALGU AND SIGX IN RESPONSE TO HEAT AND COLD SHOCKS IN PSEUDOMONAS AERUGINOSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc G.J Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pseudomonas conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The absence of OprF increased biofilm formation through variation of the c- di-GMP level in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana A Moscoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Fito-Boncompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pseudomonas Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell wall stress response in Pseudomonas aeruginosa: involvement of the ECF sigma factor SigX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pseudomonas conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Members of the cmaX-cfrX-cmpX operon are differently regulated by AlgU and SigX in response to heat and cold shocks in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The involvement of the ami operon in Pseudomonas aeruginosa virulence regulation and biofilm formation reveals new functions for the amidase AmiE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th international conference on Pseudomonas,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « C-type Natriuretic Peptide » (CNP) comme arme dans la lutte contre les biofilms de Pseudomonas aeruginosa : Présentation du mécanisme d’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takfarinas Kentache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cosette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque Français des Jeunes Chercheurs Vaincre La Mucoviscidose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution du facteur sigma de réponse aux stress de l’enveloppe SigX à la formation du biofilm suite à un traitement par la tobramycine en concentration sub-létale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Feuilloley M. G.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloques français et européen des jeunes chercheurs en mucoviscidose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lung hormone C-type natriuretic peptide (CNP) could be a new weapon against Pseudomonas aeruginosa biofilm through the AmiC bacterial protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suraya Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th international conference on Pseudomonas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Washington, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The absence of OprF increased biofilm formation through variation of the cdi- GMP level in Pseudomonas aeruginosa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana A. Moscoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Fito-Boncompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSEUDOMONAS CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, WASHINGTON, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of the translocator protein (TSPO) from Pseudomonas fluorescens Pf0-1 requires the stress regulatory sigma factors AlgU and RpoH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc G. J. Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pseudomonas conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudomonas aeruginosa AmiC protein acts as a multi-functional sensor protein, involved in both virulence and biofilm regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cosette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Pseudomonas (15, 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Washington (DC), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle in vitro d'infection urinaire sur cathéter à Pseudomonas aeruginosa traitée par ciprofloxacine : rôle prépondérant de la persistance sur la résistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Fiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I El Meouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Réunion Interdisciplinaire de Chimiothérapie Anti-Infectieuse (RICAI 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into the mechanism controlling the activity of the extracytoplasmic function sigma factor SigX in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIeme Congrès de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Signals and mechanisms activate the extracytoplasmic function sigma factor SigX in Pseudomonas aeruginosa?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ishac Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'IRIB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, EVREUX, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The absence of SigX may result in a nutritional stress response in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pseudomonas conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Washington (DC), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell Envelope Stress Response in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pseudomonas aeruginosa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1386, Springer International Publishing, pp.147-184, 2022, Advances in Experimental Medicine and Biology, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-08491-1_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId332"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emeline Bouffartigues </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emeline-bouffartigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2569-4961</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">110918142</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">198842879</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000357390700</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane fluidity homeostasis is required for tobramycin-enhanced biofilm in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (4), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/spectrum.02303-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudomonas aeruginosa Biofilm Lifecycle: Involvement of Mechanical Constraints and Timeline of Matrix Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Forge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antibiotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (8), pp.688. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antibiotics13080688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High affinity iron uptake by pyoverdine in Pseudomonas aeruginosa involves multiple regulators besides Fur, PvdS, and FpvI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioMetals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (2), pp.255-261. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10534-022-00369-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The natriuretic peptide receptor agonist osteocrin disperses Pseudomonas aeruginosa biofilm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissande Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courtney Tremlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofilm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, pp.100131. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bioflm.2023.100131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05613984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pf4 Phage Variant Infection Reduces Virulence-Associated Traits in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélyssa Cambronel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Nilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (5), pp.1788. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/spectrum.01548-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudomonas aeruginosa Biofilm Dispersion by the Human Atrial Natriuretic Peptide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissande Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (7), pp.2103262. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/advs.202103262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Carbon Source Supplementations on Pseudomonas aeruginosa Physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaviard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jproteome.1c00936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Phthalates and Their Substitutes on the Physiology of Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissande Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Verdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (9), pp.1788. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10091788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequences of Four Pseudomonas aeruginosa Clinical Strains with Various Biofilm Phenotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boukerb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (1), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MRA.01286-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Temperature-Regulation of Pseudomonas aeruginosa cmaX-cfrX-cmpX Operon Reveals an Intriguing Molecular Network Involving the Sigma Factors AlgU and SigX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ishac Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Omnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.579495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane-Interactive Compounds From Pistacia lentiscus L. Thwart Pseudomonas aeruginosa Virulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onyedikachi Cecil Azuama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabiha Benalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.01068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane-Interactive Compounds from Pistacia lentiscus L. Thwart Pseudomonas aeruginosa Virulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onyedikachi Cecil Azuama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabiha Benalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2020.03.17.995043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling Pseudomonas aeruginosa Virulence by Mulinane-Like Diterpenoids from Azorella atacamensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onyedikachi Cecil Azuama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Quirós-Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (12), pp.1626. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom10121626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of the Cell Wall Stress Response in Pseudomonas aeruginosa Infected by a Pf4 Phage Variant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélyssa Cambronel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boukerb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Bacterial Stress Response Mechanisms: Signal Perception, Transduction and Adaptation, 8 (11), pp.1700. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms8111700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Ciprofloxacin Failure in Pseudomonas aeruginosa Biofilm: Persister Cells Survive Matrix Disruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pestel-Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.02603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracellular DNA release, quorum sensing, and PrrF1/F2 small RNAs are key players in Pseudomonas aeruginosa tobramycin-enhanced biofilm formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41522-019-0088-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02275471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracytoplasmic function sigma factors in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta - Gene Regulatory Mechanisms </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbagrm.2018.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The absence of SigX results in impaired carbon metabolism and membrane fluidity in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segolene Depayras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.17212. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-35503-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different Dose-Dependent Modes of Action of C-Type Natriuretic Peptide on Pseudomonas aeruginosa Biofilm Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (2), pp.47. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pathogens7020047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro Assessment of the Probiotic Properties and Bacteriocinogenic Potential of Pediococcus pentosaceus MZF16 Isolated From Artisanal Tunisian Meat “Dried Ossban”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zommiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Szunerits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.2607. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.02607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host Peptidic Hormones Affecting Bacterial Biofilm Formation and Virulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissande Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innate Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1 - 15. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000493926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic response of Pseudomonas aeruginosa PAO1 adhering to solid surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.01465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The aliphatic amidase AmiE is involved in regulation of Pseudomonas aeruginosa virulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takfarinas Kentache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.41178. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep41178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure, function and regulation of Pseudomonas aeruginosa porins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Bodilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (5), pp.698 - 722. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsre/fux020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The outer membrane porin OmpW of Acinetobacter baumannii is involved in iron uptake and colistin binding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Catel-Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Coadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 590 (2), pp.224-231. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/1873-3468.12050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of the translocator protein (TSPO) from Pseudomonas fluorescens Pf0-1 requires the stress regulatory sigma factors AlgU and RpoH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2015.01023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudomonas aeruginosa expresses a functional human natriuretic peptide receptor ortholog: involvement in biofilm formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suraya Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Blier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (4), pp.e01033-15. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mBio.01033-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The absence of the Pseudomonas aeruginosa OprF protein leads to increased biofilm formation through variation in c-di-GMP level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana A. Moscoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Fito-Boncompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2015.00630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-to-function relationships of bacterial translocator protein (TSPO): a focus on Pseudomonas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Connil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.631. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2014.00631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sucrose favors Pseudomonas aeruginosa pellicle production through the extracytoplasmic function sigma factor SigX.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1574-6968.12482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proteomic approach of SigX function in Pseudomonas aeruginosa outer membrane composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Oxaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 94, pp.451-459. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2013.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a pulsed light-induced stress on Enterococcus faecalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Massier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rincé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G.J. Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 114 (1), pp.186-195. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jam.12029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytotoxicity and inflammatory potential of two Pseudomonas mosselii strains isolated from clinical samples of hospitalized patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Madi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Biaggini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13, pp.123. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2180-13-123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the Function of the Outer Membrane Protein OprD Homologue of Acinetobacter baumannii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Catel-Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rony Nehmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 56 (7), pp.3826-3832. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AAC.06022-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcription of the oprF gene of Pseudomonas aeruginosa is dependent mainly on the SigX sigma factor and is sucrose induced</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manjeet Bains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 194 (16), pp.4301-4311. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.00509-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The extra-cytoplasmic function sigma factor sigX modulates biofilm and virulence-related properties in Pseudomonas aeruginosa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manjeet Bains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Oxaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (11), pp.e80407. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0080407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01131037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full virulence of Pseudomonas aeruginosa requires OprF.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Fito-Boncompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Chapalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 79 (3), pp.1176-86. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/IAI.00850-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00722216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Major Outer Membrane Protein Oprf is Required for Rhamnolipid Production in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Fito-Boncompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology &amp; Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, pp.118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sigma factor AlgU plays a key role in formation of robust biofilms by nonmucoid Pseudomonas aeruginosa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouki Shioya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Soum-Soutéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Ryder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 192 (12), pp.3001-10. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.01633-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid coupling of Surface Plasmon Resonance (SPR and SPRi) and ProteinChip based mass spectrometry for the identification of proteins in nucleoprotein interactions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Leh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Anger-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rimsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Buckle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (6), pp.e39. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkm030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-affinity DNA binding sites for H-NS provide a molecular basis for selective silencing within proteobacterial genomes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Buckle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Geertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (18), pp.6330-7. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkm712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00215991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-NS cooperative binding to high-affinity sites in a regulatory element results in transcriptional silencing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Buckle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Badaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rimsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (5), pp.441-8. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nsmb1233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00216006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The degree of oligomerization of the H-NS nucleoid structuring protein is related to specific binding to DNA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Badaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Arluison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 277 (44), pp.41657-66. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M206037200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the Antiterminator AmiR on Pseudomonas aeruginosa Biofilm Dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Forge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mélissande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mohamed Boukerb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biennial Pseudomonas Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05620173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les peptides natriurétiques humain dispersent fortement les biofilms de Pseudomonas aeruginosa : comparaison des impacts et mécanisme d’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mélissande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Kipnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de la Fédération de recherche régionale « sécurité sanitaire, bien être et aliments durables (SESAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05619962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update sur les effets anti-biofilm du peptide natriurétique humainANP: impact de l’ANP sur des souches cliniques et résultats in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mélissande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Pseudomonas 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Cabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05619898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la supplémentation en source de carbone sur la physiologie de Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salome Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaviard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Pseudomonas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Cabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05619912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peptide natriurétique humain ANP comme arme anti-biofilm de Pseudomonas aeruginosa : effet et mécanisme d’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mélissande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Kipnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Vaincre la Mucoviscidose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05619719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of the antitermination factor AmiR and the ami operon in Pseudomonas aeruginosa biofilm regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissande Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mohamed Boukerb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Verdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurobiofilms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Palma de Mallorca - Iles Baléares, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of carbon sources on Pseudomonas aeruginosa virulence : contribution of mass spectrometry coupled to liquid chromatography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salome Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaviard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th International Symposium on Biochromatography and Nanoseparations, Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05619712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hormone peptidique « Atrial Natriuretic Petide (ANP) » est capable de fortement disperser les biofilms matures de Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mélissande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées GDR MuFoPAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05619810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’impact du peptide natriurétique humain ANP sur les biofilms de Pseudomonas aeruginosa et recherche du mécanisme d’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mélissande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Kipnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Pseudomonas 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lac de Saint-Point, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05619817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de CmpX dans la fluidité membranaire, la production de pyocyanine et la formation de biofilm chez Pseudomonas aeruginosa H103</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Pseudomonas 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Malbuisson, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05609005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’étude de CmpX à l’étude d’autres canaux ioniques mécanosensibles régulés par le facteur Sigma à fonction extracytoplasmique SigX.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Audrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Omnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée scientifique de la Fédération de Recherche Régionale "Sécurité Sanitaire, Bien-être et Aliments Durables" (SéSAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Saint Etienne du Rouvray, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pf4 phage induce cell wall stress response in Pseudomonas aeruginosa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cambronel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Congress of European Microbiologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la ciprofloxacine sur un biofilm de Pseudomonas aeruginosa : altération de la matrice, mais échec par activation de la réponse stringente et sélection de cellules persistantes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pestel-Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39ème Réunion Interdisciplinaire de Chimiothérapie Anti-Infectieuse (RICAI).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la ciprofloxacine sur un biofilm de Pseudomonas aeruginosa : altération de la matrice, mais échec par activation de la réponse stringente et sélection de cellules persistantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pestel-Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New key players in Pseudomonas aeruginosa tobramycin-enhanced biofilm formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurobiofilms2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-virulence properties of Mulinum crassifolium Phil. against Pseudomonas aeruginosa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.C. Azuama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G.J. Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mini colloque Pseudomonas francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, VOIRON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into Pseudomonas aeruginosa adaptive response to sublethal concentrations of tobramycin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Congress of European Microbiologists-FEMS2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pf4 phages production and/or infection induced different cell envelope stress responses in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Azuama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Congress of European Microbiologists (FEMS2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural plant extracts altering Pseudomomas aeruginosa biofilm and pyocyanin production.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Azuama O.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.S. Enrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.O.J.R. Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès national de la Société Française de Microbiologie (SFM),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation et Rôle de CmpX chez Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Omnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mini-colloque Pseudomonas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuropeptides and bacterial interactions: The example of the impact of the C-type natriuretic peptide (CNP) on Pseudomonas aeruginosa biofilm formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mélissande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on AntiMicrobial Peptides (AMP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of epinephrine on Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélyssa Cambronel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'école doctorale NBISE - 497</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between Pf4 phage, biofilm and virulence in Pseudomonas aeruginosa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co. Azuama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the link between the expression of Pf4 phage and the ECF Sigma Factor SigX ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e journées de l’Ecole Doctorale Normande de Biologie Intégrative, Santé et Environnement (EDnBISE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro assessment of the probiotic properties and bacteriocinogenic potential of Pediococcus pentosaceus MZF16, isolated from artisanal Tunisian meat « Dried Ossban »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zommiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Sebei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir M. Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between Pf4 phage, biofilm and virulence in Pseudomonas aeruginosa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co. Azuama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national 2018 de la Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuropeptides and bacterial interactions: The example of the impact of the C-type natriuretic peptide (CNP) on Pseudomonas aeruginosa biofilm formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on AntiMicrobial Peptides (AMP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural compounds targeting pyocyanin and quorum sensing in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onyedikachi Cecil Azuama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimundo Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Société Française de Microbiologie-SFM2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le phage Pf4 est-il impliqué dans l’augmentation de l’expression de sigX chez Pseudomonas aeruginosa ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national 2017 de la Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « C-type natriuretic peptide&amp;quot; (CNP) comme arme dans la lutte contre les biofilms de Pseudomonas aeruginosa: Présentation du mécanisme d'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journées du GDR MultiFonction des peptides antimicrobiens (MuFoPAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bordeaux-Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced membrane fluidity of a SigX deficient strain results in altered carbon catabolic repression response in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Fléchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th FEMS Congress of European Microbiologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Pf4 phage involved in increase expression of sigX ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobramycine et biofilm : une histoire revisitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Société Française de Microbiologie-SFM2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced membrane fluidity of a SigX deficient strain results in altered carbon catabolic repression response in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Fléchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liverpool</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced membrane fluidity of a sigX deficient strain results in altered carbon catabolic repression response in Pseudomonas aeruginosa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Pseudomonas.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, LIVERPOOL, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell wall stress response in Pseudomonas aeruginosa: Involvement of the ECF sigma factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIth annual conference on Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, BALTIMORE, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of epinephrine on Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélyssa Cambronel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lung hormone C-type natriuretic peptide (CNP) modifies Pseudomonas aeruginosa virulence and biofilm formation after binding to the AmiC bacterial protein: Mechanism of action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Crepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Young Microbiologists Symposium on Microbe Signalling, Organisation and Pathogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, DUNDEE, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle du facteur sigma ECF SigX dans la formation de biofilm et la réponse au stress de l’enveloppe chez Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G.J. Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque Français des Jeunes Chercheurs travaillant sur la Mucoviscidose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The absence of the Pseudomonas aeruginosa OprF protein leads to increased biofilm formation through variation in c-di-GMP level.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ja Moscoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Molecular Microbiology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, VIENNE, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of the translocator protein (TSPO) from Pseudomonas fluorescens Pf0-1 requires the stress regulatory sigma factors AlgU and RpoH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pseudomonas Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is SigX a new cell wall stress responsive ECF sigma factor in Pseudomonas aeruginosa?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mgj Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Orange N & Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young Microbiologists Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, DUNDEE, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial surface sensing: Phenotype of adherent bacteria depends on abiotic surface properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOFILMS 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudomonas aeruginosa diofilm dispersion by the antiterminator regulator AmiR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Forge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mélissande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mohamed Boukerb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Society Int. Conference Pseudomonas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, COPENHAGUE, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05620940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the mechanosensitive ion channel CmpX in biofilm formation under dynamic conditions in Pseudomonas aeruginosa H103.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissande Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroBiofilms 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Mallorca (Spain), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05608716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role Of CmpX in membrane fluidity, pyocyanin production and biofilm formation in Pseudomonas aeruginosa H103</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Audrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASM FEMS World Microbe Forum, On line Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudomonas aeruginosa virulence attenuation by Mulinium crassifolium plant from Taira Atacama's community (Calama, Chile)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onyedikachi Cecil Azuama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Congrès National de la Société Française de Microbiologie-SFM2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of probiotic and bacteriocinogenic potential of Pediococcus pentosaceus MZF16 isolated from artisanal Tunisian meat &amp;quot;Dried Ossban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zommiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Szunerits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANTIMIC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hormone C-type natriuretic peptide (CNP) effects on P. aeruginosa: a new natural weapon against biofilm formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissande Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimic 2019, Deuxième symposium Franco-Canadien sur les antimicrobiens naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of the putative mechanosensitive ion channel CmpX in envelope homeostasis in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Omnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe étude membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, mandelieu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotic properties and bacteriocinogenic potential of Pediococcus pentosaceus MZF16 isolated from artisanal Tunisian meat &amp;quot;Dried Ossban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zommiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Szunerits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles MuFoPAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hormone humaine « C-type natriuretic peptide » (CNP) et ses effets sur Pseudomonas aeruginosa : description d’une nouvelle arme potentielle pour lutter contre la formation de biofilms et étude du mécanisme d’action.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Enault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19eme Colloque Français des Jeunes Chercheurs Vaincre La Mucoviscidose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The natriuretic peptide hormones family prevents biofilm formation, modifies bacterial adhesion and membrane fluidity in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissande Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on AntiMicrobial Peptides (AMP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced membrane fluidity of a SigX deficient strain results in altered carbon catabolic repression response in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fléchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMMAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a strategy to identify new transcriptional regulators of the extracytoplasmic function sigma factor SigX in Pseudomonas aeruginosa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e journées de l'Ecole Doctorale de Biologie Intégrative, Santé et Environnement (EDnBISE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMBERS OF THE CmaX-CfrX-CmpX OPERON ARE DIFFERENTLY REGULATED BY ALGU AND SIGX IN RESPONSE TO HEAT AND COLD SHOCKS IN PSEUDOMONAS AERUGINOSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc G.J Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pseudomonas conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The absence of OprF increased biofilm formation through variation of the c- di-GMP level in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana A Moscoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Fito-Boncompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pseudomonas Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lung hormone C-type natriuretic peptide (CNP) modifies Pseudomonas aeruginosa virulence and biofilm formation: Mechanism of action and involvement of the ami operon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cosette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Journée de l’école doctorale EdNBISE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles fonctions pour les produits de l’opéron ami de Pseudomonas aeruginosa: Régulation de la virulence et du biofilm bactérien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cosette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18eme Colloque Français des Jeunes Chercheurs Vaincre La Mucoviscidose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The natriuretic peptide hormones prevent Pseudomonas aeruginosa biofilm formation through a specific bacterial target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Enault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Roquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th international conference on Pseudomonas,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell wall stress response in Pseudomonas aeruginosa: involvement of the ECF sigma factor SigX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pseudomonas conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Members of the cmaX-cfrX-cmpX operon are differently regulated by AlgU and SigX in response to heat and cold shocks in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The involvement of the ami operon in Pseudomonas aeruginosa virulence regulation and biofilm formation reveals new functions for the amidase AmiE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th international conference on Pseudomonas,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the molecular mechanisms regulating SigX activity in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dubot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pseudomonas Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-function and regulation of Pseudomonas aeruginosa porins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Bodilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th international conference on Pseudomonas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « C-type Natriuretic Peptide » (CNP) comme arme dans la lutte contre les biofilms de Pseudomonas aeruginosa : Présentation du mécanisme d’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takfarinas Kentache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cosette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque Français des Jeunes Chercheurs Vaincre La Mucoviscidose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The absence of OprF increased biofilm formation through variation of the cdi- GMP level in Pseudomonas aeruginosa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana A. Moscoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Fito-Boncompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSEUDOMONAS CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, WASHINGTON, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of the translocator protein (TSPO) from Pseudomonas fluorescens Pf0-1 requires the stress regulatory sigma factors AlgU and RpoH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc G. J. Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pseudomonas conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution du facteur sigma de réponse aux stress de l’enveloppe SigX à la formation du biofilm suite à un traitement par la tobramycine en concentration sub-létale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Feuilloley M. G.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloques français et européen des jeunes chercheurs en mucoviscidose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lung hormone C-type natriuretic peptide (CNP) could be a new weapon against Pseudomonas aeruginosa biofilm through the AmiC bacterial protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suraya Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th international conference on Pseudomonas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Washington, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudomonas aeruginosa AmiC protein acts as a multi-functional sensor protein, involved in both virulence and biofilm regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cosette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Pseudomonas (15, 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Washington (DC), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle in vitro d'infection urinaire sur cathéter à Pseudomonas aeruginosa traitée par ciprofloxacine : rôle prépondérant de la persistance sur la résistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Fiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I El Meouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Réunion Interdisciplinaire de Chimiothérapie Anti-Infectieuse (RICAI 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into the mechanism controlling the activity of the extracytoplasmic function sigma factor SigX in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIeme Congrès de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The absence of SigX may result in a nutritional stress response in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pseudomonas conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Washington (DC), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Signals and mechanisms activate the extracytoplasmic function sigma factor SigX in Pseudomonas aeruginosa?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ishac Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'IRIB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, EVREUX, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell Envelope Stress Response in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pseudomonas aeruginosa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1386, Springer International Publishing, pp.147-184, 2022, Advances in Experimental Medicine and Biology, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-08491-1_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId350"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="336C412B"/>
+    <w:nsid w:val="7C46E7BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emeline-bouffartigues" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2569-4961" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110918142" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/198842879" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357390700" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04885182v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey David" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tahrioui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tareau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Forge" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gonzalez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics13080688" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04586437v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Duchesne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.02303-23" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03592235v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornelis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesouhaitier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bouffartigues" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Feuilloley" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-022-00369-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03777008v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissande Louis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10091788" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03890330v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tortuel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lyssa Cambronel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nilly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01548-22" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097446v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clamens" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Desriac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202103262" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656293v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Sauvage" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaviard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Le" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.1c00936" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05469715v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ortiz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onyedikachi Cecil Azuama" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabiha Benalia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01068" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428484v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukerb" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Simon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pernet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Jouault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Portier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01286-19" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05058204v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishac Si Hadj Mohand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Omnes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.579495" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05469728v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Quir&#243;s-Guerrero" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10121626" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05469711v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.03.17.995043" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111066v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8111700" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366375v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Soares" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Roussel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pestel-Caron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barreau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Caron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02603" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-02275471v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-019-0088-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962693v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rosay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens7020047" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938794v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zommiti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Szunerits" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02607" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788719v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2018.04.008" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01937965v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Flechard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Depayras" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35503-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930188v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000493926" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575338v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Guilbaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bruzaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Orange" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01465" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623395v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Grandjean" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takfarinas Kentache" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41178" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886554v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bodilis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fux020" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046192v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Catel-Ferreira" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jara" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Coadou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.12050" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131475v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraya Diaz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Blier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01033-15" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938111v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Leneveu-Jenvrin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01023" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166905v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana A. Moscoso" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Fito-Boncompte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00630" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535956v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Connil" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilios Papadopoulos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00631" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998403v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12482" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366319v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Oxaran" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie B&#233;nard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2013.10.022" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRH9G75F-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366325v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Massier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouffartigues" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rinc&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maillot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G.J. Feuilloley" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12029" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306690v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Madi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Biaggini" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-13-123" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282677v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Catel-Ferreira" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Nehm&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Aranda" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.06022-11" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846231v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gicquel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjeet Bains" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00509-12" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01131037v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080407" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846272v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Taupin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00722216v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Chapalain" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Chaker" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00850-10" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846218v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouki Shioya" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Soum-Sout&#233;ra" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Ryder" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01633-09" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277436v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leh" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Anger-Leroy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rimsky" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Buckle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm030" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215991v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Geertz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm712" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216006v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Badaut" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Travers" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb1233" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-NCRVHTR7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281852v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Williams" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arluison" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M206037200" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518998v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Boukerb" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03464221v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Labb&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Audrey" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609005v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537298v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tortuel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tahrioui" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodrigues" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Azuama" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386125v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382895v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cambronel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537365v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soares" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roussel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pestel-Caron" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barreau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caron" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377831v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377836v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537361v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.C. Azuama" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377857v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundo Gon&#231;alves" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537304v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Lesouhaitier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Clamens" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Desriac" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Rosay" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Louis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537374v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Co. Azuama" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Clamens" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395718v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardouin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362120v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537367v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Azuama O." TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.S. Enrique" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.O.J.R. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01917978v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis M&#233;lissande" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382827v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feuilloley" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Orange" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362507v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Sebei" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir M. Ferchichi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382872v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395748v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537318v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Flechard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Duchesne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537314v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hardouin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382813v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969570v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desriac" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rosay" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969422v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fl&#233;chard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386362v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377862v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386203v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386355v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537328v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Crepin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bazire" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366398v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537331v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Duchesne" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bouffartigues" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja Moscoso" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Maillot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570138v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537335v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mgj Feuilloley" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Orange N &amp; Chevalier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608716v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03464268v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386111v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Omnes" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Taupin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377842v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362460v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327405v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366933v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01921240v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Enault" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327451v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386163v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lesouhaitier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969453v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969233v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cosette" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969436v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Roquigny" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01937911v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382904v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386222v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fl&#233;chard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gicquel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386157v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G.J Feuilloley" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366394v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana A Moscoso" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386194v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386171v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Si Hadj Mohand" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Xu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969426v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dufour" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969228v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386331v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Feuilloley M. G." TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01937971v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386419v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386393v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G. J. Feuilloley" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367359v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cosette" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieillard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02268793v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fiaux" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I El Meouche" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386341v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386428v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366396v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03890317v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08491-1_6" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emeline-bouffartigues" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2569-4961" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110918142" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/198842879" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357390700" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04586437v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey David" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tahrioui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Duchesne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tareau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.02303-23" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04885182v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Forge" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gonzalez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics13080688" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03592235v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornelis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesouhaitier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bouffartigues" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Feuilloley" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-022-00369-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613984v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissande Louis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtney Tremlett" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clamens" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2023.100131" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03890330v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tortuel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lyssa Cambronel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nilly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01548-22" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097446v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissande Louis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Desriac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202103262" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656293v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Sauvage" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaviard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Le" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.1c00936" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03777008v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10091788" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428484v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukerb" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Simon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pernet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Jouault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Portier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01286-19" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05058204v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishac Si Hadj Mohand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Omnes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.579495" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05469715v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ortiz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onyedikachi Cecil Azuama" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabiha Benalia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01068" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05469711v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.03.17.995043" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05469728v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Quir&#243;s-Guerrero" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10121626" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111066v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8111700" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366375v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Soares" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Roussel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pestel-Caron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barreau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Caron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02603" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-02275471v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-019-0088-3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788719v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2018.04.008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01937965v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Flechard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Depayras" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35503-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962693v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rosay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens7020047" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938794v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zommiti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Szunerits" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02607" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930188v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000493926" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575338v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Guilbaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bruzaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Orange" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01465" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623395v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Grandjean" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takfarinas Kentache" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41178" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886554v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bodilis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fux020" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046192v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Catel-Ferreira" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jara" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Coadou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.12050" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938111v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Leneveu-Jenvrin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01023" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131475v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraya Diaz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Blier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01033-15" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166905v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana A. Moscoso" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Fito-Boncompte" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00630" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535956v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Connil" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilios Papadopoulos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00631" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998403v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12482" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366319v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Oxaran" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie B&#233;nard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2013.10.022" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRH9G75F-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366325v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Massier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouffartigues" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rinc&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maillot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G.J. Feuilloley" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12029" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306690v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Madi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Biaggini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-13-123" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282677v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Catel-Ferreira" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Nehm&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Aranda" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.06022-11" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846231v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gicquel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjeet Bains" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00509-12" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01131037v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080407" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00722216v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Chapalain" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Chaker" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00850-10" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846272v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Taupin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846218v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouki Shioya" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Soum-Sout&#233;ra" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Ryder" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01633-09" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277436v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leh" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Anger-Leroy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rimsky" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Buckle" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm030" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215991v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Geertz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm712" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216006v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Badaut" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Travers" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb1233" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-NCRVHTR7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281852v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Williams" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arluison" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M206037200" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620173v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis M&#233;lissande" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Boukerb" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardouin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05619962v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Kipnis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05619898v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Clamens" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05619912v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salome Sauvage" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05619719v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518998v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05619712v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre S" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05619810v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05619817v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609005v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Labb&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03464221v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Audrey" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382895v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tortuel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tahrioui" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodrigues" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cambronel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537365v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soares" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roussel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pestel-Caron" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barreau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caron" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386125v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377831v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537361v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.C. Azuama" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377836v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537298v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Azuama" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537367v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Azuama O." TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.S. Enrique" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.O.J.R. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362120v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01917978v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395718v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537374v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Co. Azuama" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Clamens" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382827v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feuilloley" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Orange" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362507v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Sebei" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir M. Ferchichi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382872v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537304v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Lesouhaitier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Clamens" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Desriac" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Rosay" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Louis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377857v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundo Gon&#231;alves" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382813v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969570v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desriac" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rosay" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969422v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fl&#233;chard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386362v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377862v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386203v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537318v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Flechard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Duchesne" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537314v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hardouin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395748v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537328v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Crepin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bazire" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386355v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537331v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Duchesne" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bouffartigues" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja Moscoso" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Maillot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366398v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537335v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mgj Feuilloley" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Orange N &amp; Chevalier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570138v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620940v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608716v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03464268v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377842v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362460v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327405v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386111v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Omnes" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Taupin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366933v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01921240v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Enault" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327451v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386222v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fl&#233;chard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gicquel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382904v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386157v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G.J Feuilloley" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366394v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana A Moscoso" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969233v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cosette" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01937911v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969436v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Roquigny" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386194v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386171v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Si Hadj Mohand" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Xu" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969426v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dufour" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386163v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lesouhaitier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969453v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969228v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386419v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386393v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G. J. Feuilloley" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386331v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Feuilloley M. G." TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01937971v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367359v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cosette" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieillard" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02268793v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fiaux" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I El Meouche" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386341v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366396v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386428v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03890317v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08491-1_6" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>