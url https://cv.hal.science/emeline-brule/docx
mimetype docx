--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -360,286 +360,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02493128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nouvelles technologies pour les apprentissages spatiaux chez les personnes déficientes visuelles</w:t>
+                <w:t xml:space="preserve">Toward classroom experiences inclusive of students with disabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
+                <w:t xml:space="preserve">Oussama Metatla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Bardot</w:t>
+                <w:t xml:space="preserve">Anja Thieme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anke Brock</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emeline Brulé</w:t>
+                <w:t xml:space="preserve">Cynthia Benett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Ducasse</w:t>
+                <w:t xml:space="preserve">Marcos Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (1), pp.40-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3289485⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02162181v1</w:t>
+                <w:t xml:space="preserve">hal-02382717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward classroom experiences inclusive of students with disabilities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les nouvelles technologies pour les apprentissages spatiaux chez les personnes déficientes visuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anja Thieme</w:t>
+                <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Brock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marcos Serrano</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interactions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (159), pp. 167-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02382717v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Exploratory Study of the Uses of a Multisensory Map—With Visually Impaired Children</w:t>
               </w:r>
@@ -651,51 +651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke Brock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1384,77 +1384,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brianna J Tomlinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Metatla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 CHI Conference on Human Factors in Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Honolulu, United States. pp.1-14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1482,248 +1482,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-Ethics for Participatory Design with Marginalised Children</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Taking into Account Sensory Knowledge: The Case of Geo-technologies for Children with Visual Impairments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bailly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geraldine Fitzpatrick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Participatory Design Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Hasselt &amp; Genk, Belgium. </w:t>
+              <w:t xml:space="preserve">ACM CHI'18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Montreal, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3210586.3210603⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3173574.3173810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01839208v1</w:t>
+                <w:t xml:space="preserve">hal-01699039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking into Account Sensory Knowledge: The Case of Geo-technologies for Children with Visual Impairments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micro-Ethics for Participatory Design with Marginalised Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katta Spiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Frauenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Fitzpatrick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM CHI'18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Montreal, Canada. </w:t>
+              <w:t xml:space="preserve">Participatory Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Hasselt &amp; Genk, Belgium. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3173574.3173810⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3210586.3210603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01699039v1</w:t>
+                <w:t xml:space="preserve">hal-01839208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Class, School and Visual Impairments: Reflections from the field</w:t>
               </w:r>
@@ -1830,51 +1830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2010,148 +2010,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01592253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representing Children Living with Visual Impairments in the Design Process: A case Study with Personae</w:t>
+                <w:t xml:space="preserve">Of Open bodies: Challenges and Perspectives of an Open Design Paradigm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jouffrais</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CWUAAT 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">50th Anniversary Design Research Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Brighton, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01246063v2</w:t>
+                <w:t xml:space="preserve">hal-01304721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Method Story about Brainstorming with Visually Impaired People for Designing an Accessible Route Calculation System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke Brock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2226,109 +2217,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01279207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Of Open bodies: Challenges and Perspectives of an Open Design Paradigm</w:t>
+                <w:t xml:space="preserve">Representing Children Living with Visual Impairments in the Design Process: A case Study with Personae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Valentin</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th Anniversary Design Research Society Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CWUAAT 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Cambridge, United Kingdom. pp.23-32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-29498-8_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01304721v1</w:t>
+                <w:t xml:space="preserve">hal-01246063v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MapSense: Multi-Sensory Interactive Maps for Children Living with Visual Impairments</w:t>
               </w:r>
@@ -2340,64 +2340,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke Brock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2707,51 +2707,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mood boards as a tool for the “in-discipline” of design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Brulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2985,51 +2985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Kazi-Tani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Mivielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3524,51 +3524,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838119v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Poiroux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Maudet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Pineau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Brul&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tabard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10606-022-09459-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493128v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katta Spiel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Frauenberger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Fitzpatrick" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15710882.2020.1722174" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02162181v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J.-M. Mac&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bardot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Brock" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ducasse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382717v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Metatla" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Thieme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Benett" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Serrano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3289485" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823248v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gentes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti2030036" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592247v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Borsari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246057v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Masure" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106817v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294608v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Avellino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Malacria" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3765712.3765714" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107912v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411764.3445403" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869220v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Beignon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Joatton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3357236.3395572" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437881v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brianna J Tomlinson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313831.3376749" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839208v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3210586.3210603" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699039v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3173810" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592248v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578590v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teyssier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Huron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132139" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592253v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246063v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29498-8_3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01279207v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Oriola" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Truillet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304721v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Valentin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01263056v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Denis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261201v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246059v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Kazi-Tani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218634v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2820630" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246049v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246060v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216859v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246058v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mivielle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Just&#233; Peciulyt&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494902v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02176245v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-03211540v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018ENST0048" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838119v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Poiroux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Maudet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Pineau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Brul&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tabard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10606-022-09459-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493128v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katta Spiel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Frauenberger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Fitzpatrick" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15710882.2020.1722174" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382717v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Metatla" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Thieme" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Benett" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Serrano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3289485" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02162181v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J.-M. Mac&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bardot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Brock" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ducasse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823248v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gentes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti2030036" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592247v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Borsari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246057v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Masure" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106817v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294608v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Avellino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Malacria" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3765712.3765714" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107912v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411764.3445403" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869220v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Beignon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Joatton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3357236.3395572" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437881v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brianna J Tomlinson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313831.3376749" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699039v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3173810" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839208v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3210586.3210603" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592248v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578590v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teyssier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Huron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132139" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592253v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304721v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Valentin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01279207v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Oriola" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Truillet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246063v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29498-8_3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01263056v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Denis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261201v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246059v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Kazi-Tani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218634v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2820630" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246049v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246060v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216859v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246058v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mivielle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Just&#233; Peciulyt&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494902v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02176245v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-03211540v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018ENST0048" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>