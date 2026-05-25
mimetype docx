--- v1 (2026-04-30)
+++ v2 (2026-05-25)
@@ -360,286 +360,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02493128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward classroom experiences inclusive of students with disabilities</w:t>
+                <w:t xml:space="preserve">Les nouvelles technologies pour les apprentissages spatiaux chez les personnes déficientes visuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oussama Metatla</w:t>
+                <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anja Thieme</w:t>
+                <w:t xml:space="preserve">Sandra Bardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Brock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Serrano</w:t>
+                <w:t xml:space="preserve">Julie Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interactions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (159), pp. 167-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02382717v1</w:t>
+                <w:t xml:space="preserve">hal-02162181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nouvelles technologies pour les apprentissages spatiaux chez les personnes déficientes visuelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward classroom experiences inclusive of students with disabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Metatla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc J.-M. Macé</w:t>
+                <w:t xml:space="preserve">Anja Thieme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Bardot</w:t>
+                <w:t xml:space="preserve">Cynthia Benett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anke Brock</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julie Ducasse</w:t>
+                <w:t xml:space="preserve">Marcos Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (1), pp.40-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3289485⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162181v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Exploratory Study of the Uses of a Multisensory Map—With Visually Impaired Children</w:t>
               </w:r>
@@ -651,51 +651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke Brock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1384,77 +1384,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brianna J Tomlinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Metatla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 CHI Conference on Human Factors in Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Honolulu, United States. pp.1-14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1482,248 +1482,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking into Account Sensory Knowledge: The Case of Geo-technologies for Children with Visual Impairments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micro-Ethics for Participatory Design with Marginalised Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katta Spiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Frauenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Fitzpatrick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM CHI'18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Montreal, Canada. </w:t>
+              <w:t xml:space="preserve">Participatory Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Hasselt &amp; Genk, Belgium. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3173574.3173810⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3210586.3210603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01699039v1</w:t>
+                <w:t xml:space="preserve">hal-01839208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-Ethics for Participatory Design with Marginalised Children</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Taking into Account Sensory Knowledge: The Case of Geo-technologies for Children with Visual Impairments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bailly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geraldine Fitzpatrick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Participatory Design Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Hasselt &amp; Genk, Belgium. </w:t>
+              <w:t xml:space="preserve">ACM CHI'18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Montreal, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3210586.3210603⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3173574.3173810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01839208v1</w:t>
+                <w:t xml:space="preserve">hal-01699039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Class, School and Visual Impairments: Reflections from the field</w:t>
               </w:r>
@@ -1830,51 +1830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2010,139 +2010,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01592253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Of Open bodies: Challenges and Perspectives of an Open Design Paradigm</w:t>
+                <w:t xml:space="preserve">Representing Children Living with Visual Impairments in the Design Process: A case Study with Personae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Valentin</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th Anniversary Design Research Society Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CWUAAT 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Cambridge, United Kingdom. pp.23-32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-29498-8_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01304721v1</w:t>
+                <w:t xml:space="preserve">hal-01246063v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Method Story about Brainstorming with Visually Impaired People for Designing an Accessible Route Calculation System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke Brock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2217,118 +2226,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01279207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representing Children Living with Visual Impairments in the Design Process: A case Study with Personae</w:t>
+                <w:t xml:space="preserve">Of Open bodies: Challenges and Perspectives of an Open Design Paradigm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jouffrais</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CWUAAT 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">50th Anniversary Design Research Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Brighton, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01246063v2</w:t>
+                <w:t xml:space="preserve">hal-01304721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MapSense: Multi-Sensory Interactive Maps for Children Living with Visual Impairments</w:t>
               </w:r>
@@ -2340,64 +2340,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke Brock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2433,325 +2433,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01263056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Im)Paired Bodies: design as co-domestication. The case of wearables</w:t>
+                <w:t xml:space="preserve">Identifier les besoins des enfants en situation de déficience visuelle : état de l'art et étude de terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Brulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASDR</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.a11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2820619.2820630⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01261201v1</w:t>
+                <w:t xml:space="preserve">hal-01218634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disputing Ergonomics, Deconstructing Users. A Queer Perspective on Design.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Kazi-Tani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design History Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01246059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifier les besoins des enfants en situation de déficience visuelle : état de l'art et étude de terrain</w:t>
+                <w:t xml:space="preserve">(Im)Paired Bodies: design as co-domestication. The case of wearables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Brulé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IASDR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Brisbane, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2820619.2820630⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01218634v1</w:t>
+                <w:t xml:space="preserve">hal-01261201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mood boards as a tool for the “in-discipline” of design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Brulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2959,77 +2959,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Good People Behave, Bad People Design. Misbehaving as a Methodological Framework for Design and Design Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Kazi-Tani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Mivielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3524,51 +3524,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838119v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Poiroux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Maudet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Pineau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Brul&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tabard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10606-022-09459-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493128v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katta Spiel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Frauenberger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Fitzpatrick" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15710882.2020.1722174" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382717v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Metatla" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Thieme" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Benett" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Serrano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3289485" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02162181v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J.-M. Mac&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bardot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Brock" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ducasse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823248v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gentes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti2030036" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592247v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Borsari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246057v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Masure" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106817v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294608v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Avellino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Malacria" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3765712.3765714" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107912v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411764.3445403" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869220v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Beignon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Joatton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3357236.3395572" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437881v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brianna J Tomlinson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313831.3376749" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699039v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3173810" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839208v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3210586.3210603" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592248v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578590v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teyssier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Huron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132139" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592253v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304721v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Valentin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01279207v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Oriola" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Truillet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246063v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29498-8_3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01263056v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Denis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261201v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246059v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Kazi-Tani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218634v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2820630" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246049v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246060v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216859v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246058v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mivielle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Just&#233; Peciulyt&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494902v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02176245v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-03211540v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018ENST0048" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838119v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Poiroux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Maudet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Pineau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Brul&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tabard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10606-022-09459-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493128v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katta Spiel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Frauenberger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Fitzpatrick" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15710882.2020.1722174" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02162181v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J.-M. Mac&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bardot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Brock" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ducasse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382717v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Metatla" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Thieme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Benett" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Serrano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3289485" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823248v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gentes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti2030036" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592247v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Borsari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246057v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Masure" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106817v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294608v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Avellino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Malacria" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3765712.3765714" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107912v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411764.3445403" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869220v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Beignon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Joatton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3357236.3395572" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437881v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brianna J Tomlinson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313831.3376749" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839208v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3210586.3210603" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699039v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3173810" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592248v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578590v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teyssier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Huron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132139" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592253v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246063v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29498-8_3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01279207v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Oriola" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Truillet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304721v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Valentin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01263056v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Denis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218634v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2820630" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246059v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Kazi-Tani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261201v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246049v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246060v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216859v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246058v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mivielle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Just&#233; Peciulyt&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494902v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02176245v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-03211540v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018ENST0048" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>