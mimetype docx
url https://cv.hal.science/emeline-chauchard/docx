--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -229,572 +229,572 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving beyond animal models: enriched environments and human substance use disorders</w:t>
+                <w:t xml:space="preserve">Tilt in Video Gaming: Development and Validation of the Video Gaming Tilt Scale (VGTS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lila Barillot</w:t>
+                <w:t xml:space="preserve">Emeline Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Chauvet</w:t>
+                <w:t xml:space="preserve">Marie Dupau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émeline Chauchard</w:t>
+                <w:t xml:space="preserve">Yasser Khazaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Besnier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Axelle Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnbeh.2025.1629918⟩</w:t>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 75 (6), pp.101100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2025.101100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05289954v1</w:t>
+                <w:t xml:space="preserve">hal-05501003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tilt in Video Gaming: Development and Validation of the Video Gaming Tilt Scale (VGTS)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Too Aroused to Sleep: The Role of Tilt in Playing Online Poker and First-Person Shooter Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Sasseville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Isabelle Giroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emeline Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.erap.2025.101100⟩</w:t>
+              <w:t xml:space="preserve">Journal of Gambling Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (3), pp.1189-1210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10899-025-10406-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05501003v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05125575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Too Aroused to Sleep: The Role of Tilt in Playing Online Poker and First-Person Shooter Games</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of Basic Psychological Needs to Students' Well‐Being Through Positive and Negative Affect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Kindelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Chauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Sasseville</w:t>
+                <w:t xml:space="preserve">Amélie Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Giroux</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacques‐henri Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Gambling Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10899-025-10406-x⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sjop.70067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05125575v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05512216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Basic Psychological Needs to Students' Well‐Being Through Positive and Negative Affect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Moving beyond animal models: enriched environments and human substance use disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Kindelberger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emeline Chauchard</w:t>
+                <w:t xml:space="preserve">Claudia Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Robin</w:t>
+                <w:t xml:space="preserve">Émeline Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Bret</w:t>
+                <w:t xml:space="preserve">Marc Besnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques‐henri Guignard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ghina Harika-Germaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-14. </w:t>
+              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19, pp.1629918. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sjop.70067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnbeh.2025.1629918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05512216v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rage in video gaming, characteristics of loss of control among gamers: A qualitative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Bethencourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -910,51 +910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Gevaudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Porro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1014,51 +1014,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rage in Video Gaming, Characteristics of Loss of Control Among Gamers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Bethencourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1161,51 +1161,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des qualités psychométriques de la version française de l’Online Cognition Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Laconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Florence Rodgers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1259,594 +1259,594 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tilt in Online Poker: Development of a short version of the Online Poker Tilt Scale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Buying-Shopping Disorder among Women: The Role of Vulnerability to Marketing, Buying Motives, Impulsivity, and Self-Esteem.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Hamel</w:t>
+                <w:t xml:space="preserve">Julie Mariez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lou Penthier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Grall-Bronnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Challet-Bouju</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Gambling Issues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4309/jgi.2020.44.3⟩</w:t>
+              <w:t xml:space="preserve">European Addiction Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000511769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04534277v1</w:t>
+                <w:t xml:space="preserve">hal-03211123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buying-Shopping Disorder among Women: The Role of Vulnerability to Marketing, Buying Motives, Impulsivity, and Self-Esteem.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tilt in Online Poker: Loss of Control and Gambling Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émeline Chauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Sévigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Chauchard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Challet-Bouju</w:t>
+                <w:t xml:space="preserve">Isabelle Giroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Addiction Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000511769⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (14), pp.5013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph17145013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03211123v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04534275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tilt in Online Poker: Loss of Control and Gambling Disorder</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Giroux</w:t>
+                <w:t xml:space="preserve">A Typology of Buyers Grounded in Psychological Risk Factors for Compulsive Buying (Impulsivity, Self-Esteem, and Buying Motives): Latent Class Analysis Approach Ina Community Sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Challet-Bouju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mariez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Grall-Bronnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Chauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph17145013⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2020.00277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04534275v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Typology of Buyers Grounded in Psychological Risk Factors for Compulsive Buying (Impulsivity, Self-Esteem, and Buying Motives): Latent Class Analysis Approach Ina Community Sample</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Mariez</w:t>
+                <w:t xml:space="preserve">Tilt in Online Poker: Development of a short version of the Online Poker Tilt Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Chauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Perrot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Grall-Bronnec</w:t>
+                <w:t xml:space="preserve">Lou Penthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Chauchard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Giroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, pp.277. </w:t>
+              <w:t xml:space="preserve">Journal of Gambling Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2020.00277⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4309/jgi.2020.44.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03159460v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04534277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ability to Discriminate Online Poker Tilt Episodes: A New Way to Prevent Excessive Gambling?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Sévigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Giroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Chauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Gambling Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 36 (2), pp.699-711. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1880,90 +1880,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online poker tilt scale (OPTS) : creation and validation of a tilt assessment in a French population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Delieuvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Chauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Gambling Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17 (2), pp.205-218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1991,261 +1991,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03292016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychopathology of online poker players : review of literature</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Utilisation problématique d’Internet, temps passé en ligne et traits de personnalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Chauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Laconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Andréoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.F. Rodgers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J Behav Addict</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1556/2006.5.2016.035⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (3), pp.214-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2015.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03292017v1</w:t>
+                <w:t xml:space="preserve">hal-03320894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation problématique d’Internet, temps passé en ligne et traits de personnalité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Psychopathology of online poker players : review of literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Chauchard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">H. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 42 (3), pp.214-218. </w:t>
+              <w:t xml:space="preserve">J Behav Addict</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (2), pp.155-168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2015.12.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1556/2006.5.2016.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03320894v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientations d’acculturation et adaptation psychosociale des adolescents issus de l’immigration</w:t>
               </w:r>
@@ -2391,51 +2391,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Desrosiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Ramaekers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gorelick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2495,51 +2495,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of the French Version of the Marijuana Craving Questionnaire (MCQ) Generates a Two-Factor Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2759,51 +2759,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motivations to quit cannabis use in an adult non-treatment sample: Are they related to relapse?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Levin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2902,51 +2902,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploratory study of the psychopathological profiles of adolescent cannabis users</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3044,51 +3044,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Schmit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sejourne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3165,51 +3165,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Regner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikki van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3272,51 +3272,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution des influences parentales et sociales à la consommation de cannabis chez des adolescents scolarisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Mabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3415,51 +3415,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions of social influences and expectations of use to cannabis use in high-school students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Dicial Mabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3580,51 +3580,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Materialism and Compulsive Buying: A Systematic Review and Meta-Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Barbieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3688,51 +3688,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The co-occurrence of gambling and internet Gaming disorder among young adults: exploring the role of emotion regulation and rejection sensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Chauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gambling Problem Symposia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Caux, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3757,51 +3757,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passionate Engagement and Emotional Dynamics in Video Gaming Among Individuals With and Without ADHD : Adaptive and Maladaptive Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Chauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Behavioral Addiction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICBA, Jul 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3826,90 +3826,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différences inter-individuelles dans les besoins fondamentaux et le bien-être des étudiants selon certaines caractéristiques sociodémographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Henri Guignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3992,51 +3992,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeu vidéo, troubles comorbides et processus associés, une exploration par analyse en cluster – Résultats préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Dickert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émeline Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Gohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4265,90 +4265,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tilt in video gaming: Development and Validation of the Video Gaming Tilt Scale (VGTS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dupau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser Khazaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4480,51 +4480,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tilt/Rage in video gaming, characteristics of loss of control among gamers: A qualitative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Bethencourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4598,51 +4598,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attention Deficit Hyperactivity Disorder : what are the relationships with Gaming Disorder Symptoms and the motivations to play?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4748,51 +4748,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PilEvalT&amp;T : étude pilote de l’évaluation du programme de développement des compétences psychosociales « Tina et Toni » pour les élèves de 4 à 6 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Tricard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4913,51 +4913,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="825EA821"/>
+    <w:nsid w:val="39D085F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5144,51 +5144,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emeline-chauchard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2907-6047" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153075872" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/212194429" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140632211" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289954v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Barillot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Chauvet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Chauchard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Besnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Harika-Germaneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2025.1629918" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501003v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chauchard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dupau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Khazaal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Moreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2025.101100" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125575v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Sasseville" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Giroux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Olivier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10899-025-10406-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05512216v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Kindelberger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Robin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques&#8208;henri Guignard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjop.70067" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125551v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Bethencourt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Payet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Moulinard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Chabrol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/ppm0000481" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324609v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gevaudan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Broc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Porro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Le Borgne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sjpain-2022-0021" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324691v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Turina" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/ppm0000481.supp" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324625v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Laconi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Florence Rodgers" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2020.12.018" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534277v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hamel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Penthier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4309/jgi.2020.44.3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211123v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mariez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grall-Bronnec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Challet-Bouju" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000511769" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534275v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S&#233;vigny" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17145013" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159460v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Perrot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2020.00277" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534278v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10899-019-09903-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03292016v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Delieuvin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14459795.2017.1321680" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03292017v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.5.2016.035" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320894v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laconi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andr&#233;oletti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Rodgers" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chabrol" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2015.12.017" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348093v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goutaudier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chauchard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Melioli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valls" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. van Leeuwen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2014.10.020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03293441v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desrosiers" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ramaekers" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gorelick" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Huestis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jat/bkv012" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347348v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Goutaudier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Heishman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/00952990.2014.984069" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351080v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2013.11.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420841v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Levin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Copersino" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2013.04.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351142v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikki van Leeuwen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2012.05.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZMS2CB3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976292v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmit" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sejourne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01472481v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ch&#233;debois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Regner" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natal&#232;ne S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2009.06.011" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TH7306T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362504v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Mabila" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mantoulan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rousseau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2007.01.002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291304v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dicial Mabila" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Mantoulan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ad&#232;le" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2006.01.005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZ50FDKH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289935v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Barbieri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Mosto" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyonne Rogier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289939v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289929v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557117v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Henri Guignard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419564v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Dickert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gohier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Potard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267492v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chiron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Guibault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gaillard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405866v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713878v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Girard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rachel F Rodgers" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324678v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Turine" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324668v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Simon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Halim Boudoukha" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Galan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevens Rouzo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717994v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Tricard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emeline-chauchard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2907-6047" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153075872" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/212194429" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140632211" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501003v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chauchard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dupau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Khazaal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Moreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2025.101100" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125575v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Sasseville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Giroux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Olivier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10899-025-10406-x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05512216v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Kindelberger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Robin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques&#8208;henri Guignard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjop.70067" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289954v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Barillot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Chauvet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Chauchard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Besnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Harika-Germaneau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2025.1629918" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125551v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Bethencourt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Payet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Moulinard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Chabrol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/ppm0000481" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324609v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gevaudan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Broc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Porro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Le Borgne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sjpain-2022-0021" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324691v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Turina" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/ppm0000481.supp" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324625v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Laconi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Florence Rodgers" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2020.12.018" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211123v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mariez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grall-Bronnec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Challet-Bouju" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000511769" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534275v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S&#233;vigny" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17145013" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159460v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Perrot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2020.00277" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534277v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hamel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Penthier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4309/jgi.2020.44.3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534278v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10899-019-09903-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03292016v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Delieuvin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14459795.2017.1321680" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320894v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laconi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andr&#233;oletti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Rodgers" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chabrol" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2015.12.017" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03292017v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.5.2016.035" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348093v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goutaudier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chauchard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Melioli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valls" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. van Leeuwen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2014.10.020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03293441v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desrosiers" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ramaekers" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gorelick" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Huestis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jat/bkv012" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347348v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Goutaudier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Heishman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/00952990.2014.984069" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351080v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2013.11.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420841v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Levin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Copersino" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2013.04.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351142v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikki van Leeuwen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2012.05.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZMS2CB3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976292v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmit" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sejourne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01472481v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ch&#233;debois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Regner" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natal&#232;ne S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2009.06.011" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TH7306T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362504v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Mabila" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mantoulan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rousseau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2007.01.002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291304v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dicial Mabila" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Mantoulan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ad&#232;le" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2006.01.005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZ50FDKH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289935v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Barbieri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Mosto" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyonne Rogier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289939v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289929v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557117v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Henri Guignard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419564v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Dickert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gohier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Potard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267492v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chiron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Guibault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gaillard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405866v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713878v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Girard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rachel F Rodgers" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324678v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Turine" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324668v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Simon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Halim Boudoukha" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Galan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevens Rouzo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717994v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Tricard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>