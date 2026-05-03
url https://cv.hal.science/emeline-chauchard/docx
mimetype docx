--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -4913,51 +4913,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="39D085F8"/>
+    <w:nsid w:val="892AF064"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>