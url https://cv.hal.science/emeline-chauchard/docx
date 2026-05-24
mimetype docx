--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -195,3368 +195,3489 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tilt in Video Gaming: Development and Validation of the Video Gaming Tilt Scale (VGTS)</w:t>
+                <w:t xml:space="preserve">Exploring the pain and substance use in endometriosis: A transactional model investigation with a focus on cannabinoids and opioids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guillaume Broc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gauduchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emeline Chauchard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Axelle Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 75 (6), pp.101100. </w:t>
+              <w:t xml:space="preserve">Journal of Endometriosis and Pelvic Pain Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.erap.2025.101100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/22840265261438172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05501003v1</w:t>
+                <w:t xml:space="preserve">hal-05616142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Too Aroused to Sleep: The Role of Tilt in Playing Online Poker and First-Person Shooter Games</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tilt in Video Gaming: Development and Validation of the Video Gaming Tilt Scale (VGTS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Chauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Sasseville</w:t>
+                <w:t xml:space="preserve">Marie Dupau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Giroux</w:t>
+                <w:t xml:space="preserve">Yasser Khazaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Olivier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Axelle Moreau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Gambling Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 41 (3), pp.1189-1210. </w:t>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 75 (6), pp.101100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10899-025-10406-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2025.101100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05125575v1</w:t>
+                <w:t xml:space="preserve">hal-05501003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Basic Psychological Needs to Students' Well‐Being Through Positive and Negative Affect</w:t>
+                <w:t xml:space="preserve">Too Aroused to Sleep: The Role of Tilt in Playing Online Poker and First-Person Shooter Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Kindelberger</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Béatrice Sasseville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Giroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sjop.70067⟩</w:t>
+              <w:t xml:space="preserve">Journal of Gambling Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (3), pp.1189-1210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10899-025-10406-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05512216v1</w:t>
+                <w:t xml:space="preserve">hal-05125575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving beyond animal models: enriched environments and human substance use disorders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of Basic Psychological Needs to Students' Well‐Being Through Positive and Negative Affect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Kindelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Chauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lila Barillot</w:t>
+                <w:t xml:space="preserve">Frédérique Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Chauvet</w:t>
+                <w:t xml:space="preserve">Amélie Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émeline Chauchard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ghina Harika-Germaneau</w:t>
+                <w:t xml:space="preserve">Jacques‐henri Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnbeh.2025.1629918⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sjop.70067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289954v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05512216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rage in video gaming, characteristics of loss of control among gamers: A qualitative study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Axelle Moreau</w:t>
+                <w:t xml:space="preserve">Moving beyond animal models: enriched environments and human substance use disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amelie Bethencourt</w:t>
+                <w:t xml:space="preserve">Émeline Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Payet</w:t>
+                <w:t xml:space="preserve">Marc Besnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Moulinard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Henri Chabrol</w:t>
+                <w:t xml:space="preserve">Ghina Harika-Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology of Popular Media Culture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/ppm0000481⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19, pp.1629918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnbeh.2025.1629918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04125551v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endometriosis diagnosis buffers reciprocal effects of emotional distress on pain experience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rage in video gaming, characteristics of loss of control among gamers: A qualitative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Bethencourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Gevaudan</w:t>
+                <w:t xml:space="preserve">Valentin Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Broc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emeline Chauchard</w:t>
+                <w:t xml:space="preserve">Julia Moulinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Porro</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Henri Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Pain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/sjpain-2022-0021⟩</w:t>
+              <w:t xml:space="preserve">Psychology of Popular Media Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (3), pp.331-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/ppm0000481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324609v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rage in Video Gaming, Characteristics of Loss of Control Among Gamers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Endometriosis diagnosis buffers reciprocal effects of emotional distress on pain experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gevaudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Broc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axelle Moreau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valentin Payet</w:t>
+                <w:t xml:space="preserve">Emeline Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mégane Turina</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bertrand Porro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology of Popular Media Culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.1. </w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Pain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.200-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/ppm0000481.supp⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/sjpain-2022-0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324691v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des qualités psychométriques de la version française de l’Online Cognition Scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rage in Video Gaming, Characteristics of Loss of Control Among Gamers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Bethencourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Laconi</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mégane Turina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Moulinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2020.12.018⟩</w:t>
+              <w:t xml:space="preserve">Psychology of Popular Media Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/ppm0000481.supp⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04324625v1</w:t>
+                <w:t xml:space="preserve">hal-04324691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buying-Shopping Disorder among Women: The Role of Vulnerability to Marketing, Buying Motives, Impulsivity, and Self-Esteem.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Étude des qualités psychométriques de la version française de l’Online Cognition Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Laconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Mariez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Challet-Bouju</w:t>
+                <w:t xml:space="preserve">Rachel Florence Rodgers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Addiction Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000511769⟩</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 180 (6), pp.S17 - S22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2020.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03211123v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tilt in Online Poker: Loss of Control and Gambling Disorder</w:t>
+                <w:t xml:space="preserve">Buying-Shopping Disorder among Women: The Role of Vulnerability to Marketing, Buying Motives, Impulsivity, and Self-Esteem.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axelle Moreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Émeline Chauchard</w:t>
+                <w:t xml:space="preserve">Emeline Chauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mariez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Grall-Bronnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Sévigny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Giroux</w:t>
+                <w:t xml:space="preserve">Gaëlle Challet-Bouju</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17 (14), pp.5013. </w:t>
+              <w:t xml:space="preserve">European Addiction Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph17145013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000511769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04534275v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Typology of Buyers Grounded in Psychological Risk Factors for Compulsive Buying (Impulsivity, Self-Esteem, and Buying Motives): Latent Class Analysis Approach Ina Community Sample</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Mariez</w:t>
+                <w:t xml:space="preserve">Tilt in Online Poker: Loss of Control and Gambling Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émeline Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Perrot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emeline Chauchard</w:t>
+                <w:t xml:space="preserve">Serge Sévigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Giroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, pp.277. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (14), pp.5013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2020.00277⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph17145013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03159460v1</w:t>
+                <w:t xml:space="preserve">hal-04534275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tilt in Online Poker: Development of a short version of the Online Poker Tilt Scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Typology of Buyers Grounded in Psychological Risk Factors for Compulsive Buying (Impulsivity, Self-Esteem, and Buying Motives): Latent Class Analysis Approach Ina Community Sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Challet-Bouju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mariez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Grall-Bronnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axelle Moreau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emeline Chauchard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Gambling Issues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4309/jgi.2020.44.3⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2020.00277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04534277v1</w:t>
+                <w:t xml:space="preserve">hal-03159460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ability to Discriminate Online Poker Tilt Episodes: A New Way to Prevent Excessive Gambling?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tilt in Online Poker: Development of a short version of the Online Poker Tilt Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axelle Moreau</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Emeline Chauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Penthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Giroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Gambling Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10899-019-09903-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Gambling Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4309/jgi.2020.44.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04534278v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04534277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online poker tilt scale (OPTS) : creation and validation of a tilt assessment in a French population</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ability to Discriminate Online Poker Tilt Episodes: A New Way to Prevent Excessive Gambling?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Sévigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Giroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Chauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Gambling Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17 (2), pp.205-218. </w:t>
+              <w:t xml:space="preserve">Journal of Gambling Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (2), pp.699-711. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14459795.2017.1321680⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10899-019-09903-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03292016v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04534278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation problématique d’Internet, temps passé en ligne et traits de personnalité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Online poker tilt scale (OPTS) : creation and validation of a tilt assessment in a French population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Delieuvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Chauchard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">H. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2015.12.017⟩</w:t>
+              <w:t xml:space="preserve">International Gambling Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (2), pp.205-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14459795.2017.1321680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03320894v1</w:t>
+                <w:t xml:space="preserve">hal-03292016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychopathology of online poker players : review of literature</w:t>
+                <w:t xml:space="preserve">Utilisation problématique d’Internet, temps passé en ligne et traits de personnalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axelle Moreau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emeline Chauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Laconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Andréoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.F. Rodgers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J Behav Addict</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1556/2006.5.2016.035⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (3), pp.214-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2015.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03292017v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03320894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientations d’acculturation et adaptation psychosociale des adolescents issus de l’immigration</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Psychopathology of online poker players : review of literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Chauchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2014.10.020⟩</w:t>
+              <w:t xml:space="preserve">J Behav Addict</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (2), pp.155-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1556/2006.5.2016.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348093v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smoked Cannabis' Psychomotor and Neurocognitive Effects in Occasional and Frequent Smokers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Orientations d’acculturation et adaptation psychosociale des adolescents issus de l’immigration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Goutaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Melioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Valls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Desrosiers</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jat/bkv012⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (4), pp.309-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2014.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03293441v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the French Version of the Marijuana Craving Questionnaire (MCQ) Generates a Two-Factor Model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Smoked Cannabis' Psychomotor and Neurocognitive Effects in Occasional and Frequent Smokers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Desrosiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Ramaekers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gorelick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Goutaudier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Henri Chabrol</w:t>
+                <w:t xml:space="preserve">Marilyn Huestis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Drug and Alcohol Abuse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/00952990.2014.984069⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39 (4), pp.251-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jat/bkv012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347348v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consommation de cannabis et comportements antisociaux dans un échantillon d’adolescents scolarisés</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Validation of the French Version of the Marijuana Craving Questionnaire (MCQ) Generates a Two-Factor Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Chauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Heishman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gorelick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2013.11.003⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Drug and Alcohol Abuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41 (1), pp.82-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/00952990.2014.984069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02351080v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motivations to quit cannabis use in an adult non-treatment sample: Are they related to relapse?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Consommation de cannabis et comportements antisociaux dans un échantillon d’adolescents scolarisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Goutaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Valls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Melioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Addictive Behaviors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.addbeh.2013.04.002⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40 (5), pp.387-391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2013.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03420841v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploratory study of the psychopathological profiles of adolescent cannabis users</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Motivations to quit cannabis use in an adult non-treatment sample: Are they related to relapse?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nelly Goutaudier</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Levin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikki van Leeuwen</w:t>
+                <w:t xml:space="preserve">Marc Copersino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Heishman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gorelick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Addictive Behaviors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 37 (10), pp.1109-1113. </w:t>
+              <w:t xml:space="preserve">, 2013, 38 (9), pp.2422-2427. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.addbeh.2012.05.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.addbeh.2013.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02351142v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des caractéristiques sociales, des stratégies de coping, de l’estime de soi et de la symptomatologie dépressive en relation avec la dépendance aux jeux vidéo en ligne chez les adolescents et les jeunes adultes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N. Sejourne</w:t>
+                <w:t xml:space="preserve">Exploratory study of the psychopathological profiles of adolescent cannabis users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Chauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Goutaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikki van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Addictive Behaviors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (10), pp.1109-1113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addbeh.2012.05.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976292v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative contributions of acculturation and psychopathological factors to cannabis use among adolescents from migrant parents</w:t>
+                <w:t xml:space="preserve">Évaluation des caractéristiques sociales, des stratégies de coping, de l’estime de soi et de la symptomatologie dépressive en relation avec la dépendance aux jeux vidéo en ligne chez les adolescents et les jeunes adultes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Chédebois</w:t>
+                <w:t xml:space="preserve">S. Schmit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Regner</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Sejourne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Addictive Behaviors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 37 (3), pp.217-223</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01472481v1</w:t>
+                <w:t xml:space="preserve">hal-01976292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution des influences parentales et sociales à la consommation de cannabis chez des adolescents scolarisés</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Relative contributions of acculturation and psychopathological factors to cannabis use among adolescents from migrant parents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chédebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Regner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikki van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Chauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalène Séjourné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2007.01.002⟩</w:t>
+              <w:t xml:space="preserve">Addictive Behaviors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addbeh.2009.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04362504v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Contribution des influences parentales et sociales à la consommation de cannabis chez des adolescents scolarisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Mabila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mantoulan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 34 (1), pp.8-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2007.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Contributions of social influences and expectations of use to cannabis use in high-school students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Dicial Mabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Mantoulan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Adèle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Addictive Behaviors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 31 (11), pp.2116-2119. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.addbeh.2006.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3566,396 +3687,396 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Materialism and Compulsive Buying: A Systematic Review and Meta-Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Barbieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Mosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guyonne Rogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Behavioral Addiction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The co-occurrence of gambling and internet Gaming disorder among young adults: exploring the role of emotion regulation and rejection sensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Chauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gambling Problem Symposia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Caux, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passionate Engagement and Emotional Dynamics in Video Gaming Among Individuals With and Without ADHD : Adaptive and Maladaptive Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Chauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Behavioral Addiction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICBA, Jul 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différences inter-individuelles dans les besoins fondamentaux et le bien-être des étudiants selon certaines caractéristiques sociodémographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Henri Guignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nantes Université [Nantes Univ], Apr 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04557117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3965,137 +4086,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeu vidéo, troubles comorbides et processus associés, une exploration par analyse en cluster – Résultats préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Dickert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émeline Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Gohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Potard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62e congrès de la Société Française de Psychologie : « Engagements et processus de changement »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Nîmes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4105,143 +4226,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'addiction: comment s'en sortir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Guibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Boeck. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04267492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4251,480 +4372,480 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tilt in video gaming: Development and Validation of the Video Gaming Tilt Scale (VGTS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dupau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser Khazaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405866v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation problématique d’Internet au sein d’un échantillon de femmes en 2012 : Étude du lien avec les troubles du comportement alimentaire et les symptômes addictifs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Laconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilou Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Rachel F Rodgers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03713878v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tilt/Rage in video gaming, characteristics of loss of control among gamers: A qualitative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Bethencourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Turine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Moulinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attention Deficit Hyperactivity Disorder : what are the relationships with Gaming Disorder Symptoms and the motivations to play?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Halim Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stevens Rouzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4734,118 +4855,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PilEvalT&amp;T : étude pilote de l’évaluation du programme de développement des compétences psychosociales « Tina et Toni » pour les élèves de 4 à 6 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Tricard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Nantes (France); Université d'Orléans (France); Université de Poitiers (France). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId160"/>
+      <w:footerReference w:type="default" r:id="rId163"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4913,51 +5034,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="892AF064"/>
+    <w:nsid w:val="5B726CAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5144,51 +5265,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emeline-chauchard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2907-6047" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153075872" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/212194429" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140632211" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501003v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chauchard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dupau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Khazaal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Moreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2025.101100" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125575v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Sasseville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Giroux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Olivier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10899-025-10406-x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05512216v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Kindelberger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Robin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques&#8208;henri Guignard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjop.70067" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289954v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Barillot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Chauvet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Chauchard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Besnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Harika-Germaneau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2025.1629918" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125551v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Bethencourt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Payet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Moulinard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Chabrol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/ppm0000481" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324609v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gevaudan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Broc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Porro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Le Borgne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sjpain-2022-0021" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324691v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Turina" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/ppm0000481.supp" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324625v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Laconi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Florence Rodgers" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2020.12.018" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211123v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mariez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grall-Bronnec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Challet-Bouju" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000511769" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534275v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S&#233;vigny" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17145013" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159460v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Perrot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2020.00277" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534277v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hamel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Penthier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4309/jgi.2020.44.3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534278v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10899-019-09903-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03292016v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Delieuvin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14459795.2017.1321680" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320894v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laconi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andr&#233;oletti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Rodgers" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chabrol" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2015.12.017" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03292017v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.5.2016.035" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348093v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goutaudier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chauchard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Melioli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valls" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. van Leeuwen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2014.10.020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03293441v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desrosiers" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ramaekers" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gorelick" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Huestis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jat/bkv012" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347348v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Goutaudier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Heishman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/00952990.2014.984069" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351080v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2013.11.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420841v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Levin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Copersino" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2013.04.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351142v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikki van Leeuwen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2012.05.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZMS2CB3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976292v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmit" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sejourne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01472481v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ch&#233;debois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Regner" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natal&#232;ne S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2009.06.011" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TH7306T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362504v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Mabila" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mantoulan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rousseau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2007.01.002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291304v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dicial Mabila" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Mantoulan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ad&#232;le" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2006.01.005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZ50FDKH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289935v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Barbieri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Mosto" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyonne Rogier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289939v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289929v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557117v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Henri Guignard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419564v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Dickert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gohier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Potard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267492v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chiron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Guibault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gaillard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405866v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713878v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Girard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rachel F Rodgers" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324678v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Turine" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324668v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Simon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Halim Boudoukha" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Galan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevens Rouzo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717994v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Tricard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emeline-chauchard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2907-6047" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153075872" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/212194429" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140632211" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616142v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Broc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Le Borgne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gauduchon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chauchard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/22840265261438172" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501003v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dupau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Khazaal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Moreau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2025.101100" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125575v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Sasseville" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Giroux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Olivier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10899-025-10406-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05512216v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Kindelberger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Robin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques&#8208;henri Guignard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjop.70067" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289954v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Barillot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Chauvet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Chauchard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Besnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Harika-Germaneau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2025.1629918" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125551v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Bethencourt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Payet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Moulinard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Chabrol" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/ppm0000481" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324609v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gevaudan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Porro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sjpain-2022-0021" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324691v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Turina" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/ppm0000481.supp" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324625v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Laconi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Florence Rodgers" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2020.12.018" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211123v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mariez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grall-Bronnec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Challet-Bouju" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000511769" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534275v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S&#233;vigny" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17145013" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159460v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Perrot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2020.00277" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534277v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hamel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Penthier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4309/jgi.2020.44.3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534278v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10899-019-09903-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03292016v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Delieuvin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14459795.2017.1321680" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320894v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laconi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andr&#233;oletti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Rodgers" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chabrol" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2015.12.017" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03292017v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.5.2016.035" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348093v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goutaudier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chauchard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Melioli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valls" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. van Leeuwen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2014.10.020" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03293441v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desrosiers" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ramaekers" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gorelick" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Huestis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jat/bkv012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347348v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Goutaudier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Heishman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/00952990.2014.984069" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351080v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2013.11.003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420841v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Levin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Copersino" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2013.04.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351142v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikki van Leeuwen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2012.05.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZMS2CB3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976292v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmit" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sejourne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01472481v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ch&#233;debois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Regner" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natal&#232;ne S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2009.06.011" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TH7306T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362504v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Mabila" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mantoulan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rousseau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2007.01.002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291304v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dicial Mabila" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Mantoulan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ad&#232;le" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2006.01.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZ50FDKH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289935v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Barbieri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Mosto" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyonne Rogier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289939v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289929v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557117v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Henri Guignard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419564v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Dickert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gohier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Potard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267492v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chiron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Guibault" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gaillard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405866v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713878v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Girard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rachel F Rodgers" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324678v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Turine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324668v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Simon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Halim Boudoukha" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Galan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevens Rouzo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717994v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Tricard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>