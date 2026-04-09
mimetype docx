--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -158,75 +158,75 @@
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Mes principaux thèmes de recherche sont</w:t>
+        <w:t xml:space="preserve">Mes principaux thèmes de recherche portent sur</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">les environnements urbains : rivières et fleuves, gestion des eaux pluviales, espaces verts, capitalisme urbain</w:t>
+        <w:t xml:space="preserve">les environnements urbains et leurs aménagements : rivières et fleuves, eaux pluviales, espaces verts, désimperméabilisations des sols, droits aux environnements</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">les politiques publiques : échelons de décision,  modalités d'évolution des politiques, tensions conflits et controverses, concertation</w:t>
+        <w:t xml:space="preserve">les politiques publiques : acteurs et actrices, dispositifs, instruments d'action publique, capitalisme urbain, échelons de décision, concertation, évaluations ex post de l'action publique, modalités d'évolution des politiques, tensions conflits et controverses</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">les risques : pollutions urbaines, inondations, pénuries d'eau, îlot de chaleur urbain et changement climatique</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">la communication environnementale : patrimoine, représentations et valorisations de l'environnement, discours, médias</w:t>
       </w:r>
@@ -281,3382 +281,3391 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using landscape graphs to assess the ecological relevance of biodiversity conservation plans for forest habitat networks</w:t>
+                <w:t xml:space="preserve">Représentations des risques d’inondation, adaptation et évacuation en Île-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anissa Bellil</w:t>
+                <w:t xml:space="preserve">Samuel Rufat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
+                <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Vuidel</w:t>
+                <w:t xml:space="preserve">Victor Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Comby</w:t>
+                <w:t xml:space="preserve">Odile Plattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Savary</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Serge Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 158, pp.107740. </w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2025.107740⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/140jy⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05227320v1</w:t>
+                <w:t xml:space="preserve">hal-05103884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations et rapports de force lors d’un débat public. L’exemple de la prolongation de la concession du Rhône</w:t>
+                <w:t xml:space="preserve">Les échelles médiatiques de la transition énergétique. Mise à l’agenda et cadrage médiatique de deux projets d’infrastructures énergétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Paranthoën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Émeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Picon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.25449. </w:t>
+              <w:t xml:space="preserve">, 2025, 16 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/144mu⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/15uom⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05213242v1</w:t>
+                <w:t xml:space="preserve">hal-05546180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations des risques d’inondation, adaptation et évacuation en Île-de-France</w:t>
+                <w:t xml:space="preserve">Using landscape graphs to assess the ecological relevance of biodiversity conservation plans for forest habitat networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Rufat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Anissa Bellil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vuidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Lhomme</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paul Savary</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 158, pp.107740. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/140jy⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2025.107740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05103884v1</w:t>
+                <w:t xml:space="preserve">hal-05227320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les échelles médiatiques de la transition énergétique. Mise à l’agenda et cadrage médiatique de deux projets d’infrastructures énergétiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relations et rapports de force lors d’un débat public. L’exemple de la prolongation de la concession du Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émeline Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Paranthoën</w:t>
+                <w:t xml:space="preserve">Alice Bricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Aubert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Émeline Comby</w:t>
+                <w:t xml:space="preserve">Louise Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Daviet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gaëlle Picon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 16 (3)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.25449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/144mu⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05546180v1</w:t>
+                <w:t xml:space="preserve">hal-05213242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circuits of capital, the socio-ecological fix and power relations in a rural area. The genealogy of socio-ecological transformations of the upper Saône valley (France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves-François Le Lay</w:t>
+                <w:t xml:space="preserve">Context matters when evacuating large cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Rufat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émeline Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Santoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoforum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoforum.2024.104105⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 162, pp.103925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsci.2024.103925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04679105v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context matters when evacuating large cities</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Is compensation a myth? Modelling the use of public and private urban green spaces in relation to the geographical context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vuidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsci.2024.103925⟩</w:t>
+              <w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.128552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ufug.2024.128552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04721942v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publications reveal how socio-ecological research is implemented: lessons from the Rhône Long Term Socio-Ecological Research platform</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Urban flooding and the resultant pollution: What French-speaking scientists make of it?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlys Genouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Biron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 45, pp.100412. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ancene.2023.100412⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 46, pp.100436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ancene.2024.100436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281877v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban flooding and the resultant pollution: What French-speaking scientists make of it?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Publications reveal how socio-ecological research is implemented: lessons from the Rhône Long Term Socio-Ecological Research platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dad Roux-Michollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fanny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 46, pp.100436. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ancene.2024.100436⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 45, pp.100412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ancene.2023.100412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04582111v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is compensation a myth? Modelling the use of public and private urban green spaces in relation to the geographical context</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Circuits of capital, the socio-ecological fix and power relations in a rural area. The genealogy of socio-ecological transformations of the upper Saône valley (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-François Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ufug.2024.128552⟩</w:t>
+              <w:t xml:space="preserve">Geoforum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 155, pp.104105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoforum.2024.104105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757189v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04679105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les projets de restauration écologique en question : expérimenter un trajet d’instauration sur le fleuve Rhône avec Souriau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/vertigo.41439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04361726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveying the Surveyors to Address Risk Perception and Adaptive Behaviour Cross-study Comparability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rufat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Madruga de Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Fekete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22 (365), pp.2655-2672. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/nhess-22-2655-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03668468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond ‘good’ and ‘bad’ cyclists. On compensation effects between risk taking, safety equipment and secondary tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thilo von Pape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Transport and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22, pp.101131. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jth.2021.101131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03283869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une géographie des situations problématiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">From asset to threat: trajectory of sediment on the Rhône River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Guerrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Morera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de géographie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, The Social Life of Sediment, 13 (1), pp.75-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12685-021-00276-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ag.741.0005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03370495v1</w:t>
+                <w:t xml:space="preserve">halshs-03194110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From asset to threat: trajectory of sediment on the Rhône River</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Pour une géographie des situations problématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-François Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Morera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water History</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 741 (5), pp.5-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ag.741.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12685-021-00276-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03194110v1</w:t>
+                <w:t xml:space="preserve">halshs-03370495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les « techniques alternatives » sont-elles envisagées comme un outil de gestion qualitative des eaux pluviales ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The social dimensions of a river’s environmental quality assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Flaminio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-François Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nina Cossais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Objets techniques et cycle hydrosocial/Foncier rural en Méditerranée, 10 (3), </w:t>
+              <w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (4), pp.409-422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/developpementdurable.16082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13280-018-1089-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02439637v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01893489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power and Changing Riverscapes: The Socioecological Fix and Newspaper Discourse Concerning the Rhône River (France) Since 1945</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Les trajectoires discursives et politiques des inondations du fleuve Sacramento : entre risque et catastrophe, entre ici et ailleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the American Association of Geographers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/24694452.2019.1580134⟩</w:t>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 726, pp.31-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ag.726.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02125902v1</w:t>
+                <w:t xml:space="preserve">halshs-02083318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The social dimensions of a river’s environmental quality assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les « techniques alternatives » sont-elles envisagées comme un outil de gestion qualitative des eaux pluviales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Riviere-Honegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emeline Comby</w:t>
+                <w:t xml:space="preserve">Sébastien Ah Leung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Flaminio</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marylise Cottet</w:t>
+                <w:t xml:space="preserve">Nina Cossais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 48 (4), pp.409-422. </w:t>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Objets techniques et cycle hydrosocial/Foncier rural en Méditerranée, 10 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13280-018-1089-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.16082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01893489v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02439637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les trajectoires discursives et politiques des inondations du fleuve Sacramento : entre risque et catastrophe, entre ici et ailleurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Power and Changing Riverscapes: The Socioecological Fix and Newspaper Discourse Concerning the Rhône River (France) Since 1945</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de géographie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ag.726.0031⟩</w:t>
+              <w:t xml:space="preserve">Annals of the American Association of Geographers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 109 (6), pp.1671-1690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/24694452.2019.1580134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02083318v1</w:t>
+                <w:t xml:space="preserve">halshs-02125902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le castor, un agent en eau trouble. L’exemple du fleuve Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 91 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/geocarrefour.10141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01618525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ways forward for aquatic conservation: Applications of environmental psychology to support management objectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kate Walker-Springett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Jefferson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerstin Böck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Breckwoldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 166, pp.525-536. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jenvman.2015.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01248770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communiquer sur le patrimoine naturel. Discours de presse locale dans les Ramières de la Drôme, Rhône-Alpes (1981-2008)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">How Chemical Pollution Becomes a Social Problem. Risk Communication and Assessment through Regional Newspapers During the Management of PCB Pollutions of the Rhône River (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 482-483, pp.100-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.02.137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/developpementdurable.10254⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01011845v1</w:t>
+                <w:t xml:space="preserve">halshs-00961239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Chemical Pollution Becomes a Social Problem. Risk Communication and Assessment through Regional Newspapers During the Management of PCB Pollutions of the Rhône River (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Communiquer sur le patrimoine naturel. Discours de presse locale dans les Ramières de la Drôme, Rhône-Alpes (1981-2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (2), pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.10254⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.02.137⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00961239v1</w:t>
+                <w:t xml:space="preserve">halshs-01011845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Achievement of a Decentralized Water Management Through Stakeholder Participation: An Example from the Drôme River Catchment Area in France (1981–2008)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 54, pp.1074 - 1089. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00267-014-0378-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01085841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l'eau fait la loi : de l'eau-ressource à l'eau-territoire (1898-2006)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie de Carrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Heiden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 5 (1), pp.125-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00940834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scénographie perceptive entre la vie et la mort : aller et retour autour du bois en rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Nord. Collection Archéologie (Hors série)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 19, pp.101-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00867511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les discours de presse sur les reconquêtes du Rhône lyonnais (2003-2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 88 (1), pp.31-43. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.8917⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00862534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter les îles fluviales : géographie d'un eau-delà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 84, pp.121-140. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gc.2523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00818762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raconter la crise : les extrêmes hydrologiques au prisme de la presse locale (Drôme)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Hors série 10, 16 p. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.11359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00763283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les inondations sous presse dans le bassin versant de la Drôme (Rhône-Alpes, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Nord. Collection Archéologie (Hors série)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 16, pp.183-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00763314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visages médiatiques du barrage des Trois-Gorges : l'analyse statistique des données textuelles en géographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Merchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tabarly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géoconfluences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01251059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3666,210 +3675,210 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Capital dans la cité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Amsterdam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.460, 2020, 9782354802172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...46 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02990036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus de textes : composer, mesurer, interpréter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie de Carrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ENS éditions, 2016, 12581135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.enseditions.7328⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...46 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01419187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3879,1630 +3888,1630 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Documents on River Restoration. Temporal and Spatial Analyses of Written Discourses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Morandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Flaminio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Zemp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">River Restoration: Political, Social, and Economic Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119410010.ch13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03370508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconquête des fronts d'eau</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Introduction. Un capitalisme à visages urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Matthieu Adam; Émeline Comby. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Capital dans la cité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Amsterdam, pp.285-299, 2020</w:t>
+              <w:t xml:space="preserve">, Editions Amsterdam, pp.9-27, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02990049v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03010375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Un capitalisme à visages urbains</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Média</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Matthieu Adam; Émeline Comby. </w:t>
+              <w:t xml:space="preserve">Cynorhodon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Capital dans la cité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Amsterdam, pp.9-27, 2020</w:t>
+              <w:t xml:space="preserve">Dictionnaire critique de l’anthropocène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS éditions, pp.534-536, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03010375v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02926251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Média</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Reconquête des fronts d'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire critique de l’anthropocène</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS éditions, pp.534-536, 2020</w:t>
+              <w:t xml:space="preserve">Le Capital dans la cité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Amsterdam, pp.285-299, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02926251v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02990049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Plan Rhône français, la gestion durable négociée d'un grand bassin versant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser le gouvernement des ressources naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université Laval, 2019, 9782763735078</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02125872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hergé et Tintin, pirates des eaux douces ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paul Arnould. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les géographies de Tintin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.117-126, 2018, 978-2-271-11898-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01787080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corpus à l’interface des humanités et des sciences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Mosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus de textes : composer, mesurer, interpréter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS éditions, 2016, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.enseditions.7341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01419191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composer, mesurer, interpréter, quelles pratiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Mosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus de textes : composer, mesurer, interpréter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS éditions, 2016, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.enseditions.7368⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01419199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les temps du corpus. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Mosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus de textes : composer, mesurer, interpréter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS éditions, 2016, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.enseditions.7351⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01419194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regarder différemment : les découpages du temps, de l'espace et des objets pour un débat pluraliste (projet Créateurs de Drôme)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corpus, productions de discours et représentations sociales. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Comby</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concilier la gestion de l'eau et des territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Corpus de textes : composer, mesurer, interpréter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS éditions, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.enseditions.7359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601721v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01419197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corpus, productions de discours et représentations sociales. Introduction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Regarder différemment : les découpages du temps, de l'espace et des objets pour un débat pluraliste (projet Créateurs de Drôme)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Bouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rivière Honegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corpus de textes : composer, mesurer, interpréter</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Concilier la gestion de l'eau et des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Johanet, pp.81-95, 2016, 979-10-91089-25-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01419197v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des archives au traitement de textes sous format numérique. L’exemple du traitement médiatique de la pollution du Rhône aux PCB (2005-2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus de textes : composer, mesurer, interpréter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS éditions, 2016, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.enseditions.7355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01419195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’analyse de données textuelles et l’acceptation sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Samuel Depraz, Ute Cornec et Ulrike Grabski-Kieron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acceptation sociale et développement territorial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS éditions, pp.131-136, 2016, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.enseditions.5714⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01263368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour reconstituer l'histoire des relations entre sociétés et milieux aquatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Gaydou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Labeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rivière-Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Rivière-Honegger, Marylise Cottet, Bertrand Morandi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Connaître les perceptions et les représentations : quels apports pour la gestion des milieux aquatiques ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ONEMA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 56-83, 2014, Comprendre pour agir, 979-10-91047-35-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter le Mississipi avec Reclus : la nature, les travaux et les rêves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elisée Reclus et nos géographies, textes et prétextes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Noir et rouge, pp.37-50, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00940838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux comprendre les discours de crise sur le fleuve Rhône : extrêmes hydrologiques et plantes invasives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cordani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">NULL. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NULL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 142 p., 2013, NULL</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le discours patrimonial dans la presse locale : les Ramières de la Drôme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N. Dris. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoines et développement durable. Ressources - Enjeux - Lien social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 261-278, 2012, Coll. Espaces et Territoires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00763304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5512,5030 +5521,5081 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concertation et engagement autour de la prolongation de la concession de la Compagnie Nationale du Rhône CONCERTEG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aix-Marseille Université; ENS de Lyon. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04555281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des représentations et des perceptions des micropolluants et des dispositifs techniques par les différents niveaux décisionnels d’acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Honegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Cossais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colchique Coffrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Labex IMU; INSA Lyon. 2018, pp.51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02059226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paysages et aménagements de gestion des eaux pluviales du campus de La Doua : quelles représentations en ont les usagers ?</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Trajectoires spatio-temporelles et représentations des barrages du Rhône (1945-2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-François Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Flaminio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ENS de Lyon; CNRS. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colchique Cofrade</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-02059252v1</w:t>
+                <w:t xml:space="preserve">hal-04550341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires spatio-temporelles et représentations des barrages du Rhône (1945-2015)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Paysages et aménagements de gestion des eaux pluviales du campus de La Doua : quelles représentations en ont les usagers ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colchique Cofrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rivière-Honegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Flaminio</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">ENS de Lyon; CNRS. 2017</w:t>
+                <w:t xml:space="preserve">Nina Cossais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Labex IMU; INSA Lyon. 2017, pp.53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04550341v1</w:t>
+                <w:t xml:space="preserve">hal-02059252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DISRUPT-RHONE : Les discours de la rupture sur le Rhône français (1945-2013)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Regards sur le plan Rhône : de l’intérieur vers l’extérieur d’une politique de développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">ENS de Lyon; CNRS. 2015</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aix-Marseille Université; ENS de Lyon. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04549530v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards sur le plan Rhône : de l’intérieur vers l’extérieur d’une politique de développement durable</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">DISRUPT-RHONE : Les discours de la rupture sur le Rhône français (1945-2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-François Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Aix-Marseille Université; ENS de Lyon. 2015</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Flaminio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ENS de Lyon; CNRS. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04549478v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour qui l'eau ? Les contrastes spatio-temporels des discours sur le Rhône (France) et le Sacramento (Etats-Unis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Jean Moulin Lyon 3, 2015. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">tel-01238033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HDR (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Environnements, capitalisme et urbanisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émeline Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Géographie. Université Grenoble Alpes, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05570327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (58)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porter attention aux pollutions qui hantent les sinistrés pour intégrer les enjeux de justice environnementale dans la compréhension des inondations en France et au Québec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Genouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Conférence internationale I.S.Rivers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Zabr Graie, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05190089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting to climate change on a major river undergoing change: from scientific theories to a territorial approach in the Val de Saône (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquêter sur les représentations et les perceptions du changement climatique dans le Val de Saône</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">De l'étude écologique des processus écosystémiques à l'analyse de leur émergence dans les arènes des scientifiques et des gestionnaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Scientifique Saône 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Graie, Apr 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">15e Colloque « Mémoires du Rhône » – Le Rhône frontière et trait d’union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mémoires du Rhône, Sep 2024, Monthey, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04841165v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'étude écologique des processus écosystémiques à l'analyse de leur émergence dans les arènes des scientifiques et des gestionnaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Quelles évolutions des pratiques scientifiques dans le suivi de la restauration écologique du Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e Colloque « Mémoires du Rhône » – Le Rhône frontière et trait d’union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mémoires du Rhône, Sep 2024, Monthey, Switzerland</w:t>
+              <w:t xml:space="preserve">Doctoriales en Sciences Sociales de l'Eau (DSSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Bordaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04828892v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles évolutions des pratiques scientifiques dans le suivi de la restauration écologique du Rhône</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
+                <w:t xml:space="preserve">Ecological connectivity mapping: insights from actors’ practices on French planning instruments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Bellil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émeline Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctoriales en Sciences Sociales de l'Eau (DSSE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Bordaux, France</w:t>
+              <w:t xml:space="preserve">RGS-IBG Annual International Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Royal Geographical Society (with the Institute of British Geographers), Aug 2024, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04829274v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological connectivity mapping: insights from actors’ practices on French planning instruments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Émeline Comby</w:t>
+                <w:t xml:space="preserve">Quand un risque en cache un autre : les pollutions causées par les inondations urbaines représentent-elles un problème pour les gestionnaires québécois et français ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlys Genouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
+                <w:t xml:space="preserve">Emeline Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RGS-IBG Annual International Conference 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Royal Geographical Society (with the Institute of British Geographers), Aug 2024, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">91ème congrès de l'ACFAS et 18ème colloque sur les risques naturels au Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Ottawa (Ontario), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693311v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que révèlent les cartographies de la Trame Verte et bleue à propos de la connectivité écologique ? Analyse de quatre SCoT en région Bourgogne Franche-Comté ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Bellil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐Christophe Foltête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vuidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seizièmes Rencontres de Théo Quant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ThéMA - Théoriser et Modéliser pour Aménager (UMR 6049), Feb 2024, Besancon, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04461158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand un risque en cache un autre : les pollutions causées par les inondations urbaines représentent-elles un problème pour les gestionnaires québécois et français ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Enquêter sur les représentations et les perceptions du changement climatique dans le Val de Saône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émeline Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">91ème congrès de l'ACFAS et 18ème colloque sur les risques naturels au Québec</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Ottawa (Ontario), Canada</w:t>
+              <w:t xml:space="preserve">Séminaire Scientifique Saône 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graie, Apr 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04577770v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articuler trame verte et bleue et planification : quelle intégration de la connectivite écologique dans les Schémas de Cohérence Territoriale en région Bourgogne Franche-Comté ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Bellil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24èmes rencontres internationales en urbanisme de l'APERAU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lausanne, Jun 2023, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Généraliser les connaissances locales pour informer les approches globales : leçons de recherches de la Zone Atelier du Bassin du Rhône.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Alp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Conference I.S. Rivers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRAIE; ZABR, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concertation et engagement autour du renouvellement de la concession du Rhône</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Integrating stated preferences, landscape metrics and attitudes to assess visual impact of wind turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Nativel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vuidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Buhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire OHM Vallée du Rhône</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">European Colloquium of Theoretical and Quantitative Geography - ECTQG 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Manchester, Nov 2021, Online, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146162v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03438961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating stated preferences, landscape metrics and attitudes to assess visual impact of wind turbines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emeline Comby</w:t>
+                <w:t xml:space="preserve">Concertation et engagement autour du renouvellement de la concession de la Compagnie Nationale du Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émeline Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yelli El Arch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Biré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Colloquium of Theoretical and Quantitative Geography - ECTQG 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Manchester, Nov 2021, Online, United Kingdom</w:t>
+              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Feb 2021, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03438961v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04880377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concertation et engagement autour du renouvellement de la concession de la Compagnie Nationale du Rhône</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Concertation et engagement autour du renouvellement de la concession du Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Comby</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Feb 2021, Webinaire, France</w:t>
+              <w:t xml:space="preserve">Webinaire OHM Vallée du Rhône</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04880377v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche socio-écologique de long terme. Analyse conceptuelle des publications de l’OHM Vallée du Rhône (2006-2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dad Roux-Michollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2019, Villeurbanne, France. pp.112-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05339095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interdisciplinarité et développement durable Retour réflexif sur 10 années de recherche au sein de l’OHM Vallée du Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Honneger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel DRIIHM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions et représentations des micropolluants et des techniques alternatives : l’exemple des usagers de l’Ecocampus LyonTech La Doua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ah Leung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Riviere-Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Cossais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novatech 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02429357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a construit un Rhône. Socio-ecological fix et paysages mouvants de 1945 à 2013</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Social and Political Trajectories of Flood Management. Comparing the Rhône River with the Sacramento River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I.S. Rivers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Workshop "Discourse analysis and environment: methodology issues"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 7218 LAVUE; RésEAUx, Mar 2018, Université Paris Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01812454v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02042432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croiser les disciplines et partager la connaissance produite dans un observatoire : élaboration d'une frise chrono-systémique pour l'OHM Vallée du Rhône</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Roux Michollet</w:t>
+                <w:t xml:space="preserve">Retracer et comprendre les trajectoires paysagères du Rhône : croiser des sources, combiner des méthodes et questionner un ancrage disciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Antonio</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérémie Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-François Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO'2018 - Conférence internationale francophone Spatial Analysis and GEOmatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Montpellier, France. pp.25</w:t>
+              <w:t xml:space="preserve">Colloque international du RUCHE "Ecrire l’histoire environnementale au XXIe siècle. Sources, méthodes, pratiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608449v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01815436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retracer et comprendre les trajectoires paysagères du Rhône : croiser des sources, combiner des méthodes et questionner un ancrage disciplinaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Connectivity of urban rivers and environmental justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mathias Kondolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international du RUCHE "Ecrire l’histoire environnementale au XXIe siècle. Sources, méthodes, pratiques"</w:t>
+              <w:t xml:space="preserve">I.S. Rivers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01815436v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01812466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connectivity of urban rivers and environmental justice</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Scales and Constructions of Rivers. Temporal Approach of the Rhône Riverscapes since WW2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I.S. Rivers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">The Right Use of the Earth. Knowledge, Power and Duties in a Finite Planet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01812466v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01806506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social and Political Trajectories of Flood Management. Comparing the Rhône River with the Sacramento River</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Trajectoires spatio-temporelles et représentations des barrages du Rhône (1945-2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Flaminio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Discourse analysis and environment: methodology issues"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR 7218 LAVUE; RésEAUx, Mar 2018, Université Paris Nanterre, France</w:t>
+              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02042432v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02042425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires spatio-temporelles et représentations des barrages du Rhône (1945-2015)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">On a construit un Rhône. Socio-ecological fix et paysages mouvants de 1945 à 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">I.S. Rivers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02042425v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01812454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scales and Constructions of Rivers. Temporal Approach of the Rhône Riverscapes since WW2</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Croiser les disciplines et partager la connaissance produite dans un observatoire : élaboration d'une frise chrono-systémique pour l'OHM Vallée du Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Roux Michollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Antonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Carrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Right Use of the Earth. Knowledge, Power and Duties in a Finite Planet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">SAGEO'2018 - Conférence internationale francophone Spatial Analysis and GEOmatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Montpellier, France. pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01806506v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What kinds of adaptations happen after an internal or external flood event? Two case studies on the Rhône River (France) and the Sacramento River (United States)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDRiM2017 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01582630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hergé et Tintin pirates des eaux douces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les géographies de Tintin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01535920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrina's Lessons in California: Social and Political Trajectories of Flood Management in the Sacramento River Watershed since 2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01678507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux habiter la rivière d’Ain : de la qualité perçue aux actions de restauration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Eau et Connaissance. Les sciences humaines et sociales au cœur de la réservation des milieux aquatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations et gestion des micropolluants dans les eaux pluviales : entre complexité, incertitudes et peurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Les micropolluants dans les eaux pluviales : quelles représentations en ont les acteurs de la gestion ? Micropollutants in stormwater: how do stakeholders address this issue?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rivière-Honegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Cossais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctoriales sciences sociales de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Montpelliers, France</w:t>
+              <w:t xml:space="preserve">Novatech 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01316279v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01316285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apaisements, révélations ou renouvellements des tensions. L'exemple du Plan Rhône</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Les discours de la rupture sur le Rhône français (DISRUPT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émeline Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Flaminio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04618795v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les discours de la rupture sur le Rhône français (DISRUPT)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Approche systémique des flux de contaminants et évaluation des risques associés au sein de l’OHM_VR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Babut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Jun 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">6ème séminaire du DiPEE de Lyon "Eau - santé des milieux"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05338708v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Media Discourse and Public Perception: Envisioning Trajectories</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Les discours de la rupture sur le Rhône français (DISRUPT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Flaminio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NULL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Issy-les-Moulineaux, France</w:t>
+              <w:t xml:space="preserve">Séminaire scientifique de l'OHM Vallée du Rhône - "Le Rhône questionné par les sciences humaines et sociales"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Mar 2016, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01787296v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02042617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les micropolluants dans les eaux pluviales : quelles représentations en ont les acteurs de la gestion ? Micropollutants in stormwater: how do stakeholders address this issue?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regards sur le Plan Rhône : de l’intérieur vers l’extérieur d’une politique de développement durable INTEREX-RHONE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émeline Comby</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01316285v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche systémique des flux de contaminants et évaluation des risques associés au sein de l’OHM_VR</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">L’évaluation sociale de la qualité de la rivière d’Ain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Flaminio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-François Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème séminaire du DiPEE de Lyon "Eau - santé des milieux"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire d'échanges rivière d'Ain : les enseignements de la recherche pour l'action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Villette-sur-Ain, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01619200v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01424604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation sociale de la qualité de la rivière d’Ain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Media Discourse and Public Perception: Envisioning Trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire d'échanges rivière d'Ain : les enseignements de la recherche pour l'action</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Villette-sur-Ain, France</w:t>
+              <w:t xml:space="preserve">NULL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Issy-les-Moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01424604v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les discours de la rupture sur le Rhône français (DISRUPT)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Crises, controverses et aménagements du Rhône. Regards géohistoriques de 1945 à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émeline Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Flaminio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire scientifique de l'OHM Vallée du Rhône - "Le Rhône questionné par les sciences humaines et sociales"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Mar 2016, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02042617v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards sur le Plan Rhône : de l’intérieur vers l’extérieur d’une politique de développement durable INTEREX-RHONE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Apaisements, révélations ou renouvellements des tensions. L'exemple du Plan Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émeline Comby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Jun 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05335213v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crises, controverses et aménagements du Rhône. Regards géohistoriques de 1945 à nos jours</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves-François Le Lay</w:t>
+                <w:t xml:space="preserve">Représentations et gestion des micropolluants dans les eaux pluviales : entre complexité, incertitudes et peurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Riviere-Honegger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Doctoriales sciences sociales de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Montpelliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04618793v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01316279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’une gestion des risques à une gestion intégrée des fleuves ? Une comparaison entre le Rhône (France) et le Sacramento (Etats-Unis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I.S. Rivers : Recherches et Actions au service des fleuves et grandes rivières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01263409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Rhône et le changement climatique : une non-crise ? Les représentations médiatiques du risque (2002-2012)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Tensions in Europe and in the Mediterranean: water crisis by 2050</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01263397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Risk Management to Integrated River Management? Comparing the Rhône River with the Sacramento River</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Internationale IsRivers 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IsRivers, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01361019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les inondations en héritage</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les polychlorobiphényles, des risques sanitaires urbains ? (Se) représenter un problème social né de la pollution du fleuve Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-François Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Bien-Être en ville. Regards croisés nature-santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05332999v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01263414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation rétrospective des problèmes socio-environnementaux : le Rhône dans la presse quotidienne régionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10554,2606 +10614,2649 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les polychlorobiphényles, des risques sanitaires urbains ? (Se) représenter un problème social né de la pollution du fleuve Rhône</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les inondations en héritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Honegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Labeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émeline Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dervieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bien-Être en ville. Regards croisés nature-santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01263414v1</w:t>
+                <w:t xml:space="preserve">hal-05332999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natures urbaines et discontinuités : les discours médiatiques sur les rives lyonnaises (2003-2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NULL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des inondations à une gestion plus intégrée du fleuve Rhône ? Approches croisées de trois discours médiatiques rhodaniens (2002-2011)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques environnementales, politiques publiques et pratiques locales : quelles interactions ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01263428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Media and Public Perceptions of PCB Pollutions in the Rhône River</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Biennial Conference on Environmental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Magdeburg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01263417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revues de presse écrite : les PCB en corpus. Des archives au traitement de textes sous format numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus de textes : composer, mesurer, interpréter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01263422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation des paysages fluviaux par le texte et la photographie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Des PCB et des hommes : médias et représentations de la pollution du Rhône (2005-2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne Honegger</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les paysages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Tunis, France</w:t>
+              <w:t xml:space="preserve">I.S. Rivers : Recherches et Actions au service des fleuves et grandes rivières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01263481v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01263444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des PCB et des hommes : médias et représentations de la pollution du Rhône (2005-2010)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">L’évaluation des paysages fluviaux par le texte et la photographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-François Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Piégay</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Honegger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I.S. Rivers : Recherches et Actions au service des fleuves et grandes rivières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">Les paysages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Tunis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01263444v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01263481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La presse, une source pour l'étude spatiale et temporelle des attitudes. Potentialités et outils d'analyses des discours sur les crues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dixièmes Rencontres de Théo Quant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Besançon, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00763363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La reconquête des berges du Rhône et de la Saône : un front écologique au cœur de Lyon ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Scénographie perceptive entre la vie et la mort : aller et retour autour du bois en rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I.S. Rivers : Recherches et Actions au service des fleuves et grandes rivières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">Eaux de la vie : Une histoire de la diversité biologique des cours d’eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Liessies, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01263467v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01263430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scénographie perceptive entre la vie et la mort : aller et retour autour du bois en rivière</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">La reconquête des berges du Rhône et de la Saône : un front écologique au cœur de Lyon ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eaux de la vie : Une histoire de la diversité biologique des cours d’eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Liessies, France</w:t>
+              <w:t xml:space="preserve">I.S. Rivers : Recherches et Actions au service des fleuves et grandes rivières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01263430v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01263467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’espèce menacée au castor surexposé dans la presse : les évolutions du visage du patrimoine naturel des Ramières de la Drôme (1981-2008)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimonialiser la nature : valeurs et processus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01263485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La presse française, une source pour l'étude spatiale et temporelle des attitudes. Potentialités et outils d'analyse appliqués aux évènements de crue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication orale pour les Dixièmes rencontres de Théo Quant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01314021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le discours patrimonial dans la presse locale : les Ramières de la Drôme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le patrimoine bâti et naturel au regard de la question du développement durable et du lien social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01263491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les inondations sous presse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Les inondations sous presse dans le bassin versant de la Drôme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rivière-Honegger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hors du lit, aléas, risques et mémoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Liessies, France</w:t>
+              <w:t xml:space="preserve">Deuxièmes rencontres de Liessies dans le cycle "Mémoire et cours d'eau" et intitulées "Hors du lit, aléas, risques et mémoire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Liessies, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01263500v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01344157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les inondations sous presse dans le bassin versant de la Drôme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Raconter la crise : les extrêmes hydrologiques au prisme de la presse locale (Drôme)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rivière-Honegger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxièmes rencontres de Liessies dans le cycle "Mémoire et cours d'eau" et intitulées "Hors du lit, aléas, risques et mémoire"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Liessies, France</w:t>
+              <w:t xml:space="preserve">Estuaires, fleuves et cours d’eau. Représentations et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01344157v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01263503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raconter la crise : les extrêmes hydrologiques au prisme de la presse locale (Drôme)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Les inondations sous presse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rivière-Honegger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuaires, fleuves et cours d’eau. Représentations et pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Rouen, France</w:t>
+              <w:t xml:space="preserve">Hors du lit, aléas, risques et mémoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Liessies, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01263503v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01263500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thinking generalization about ecological restoration: evolution of scientific practices in Rhône river studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émeline Comby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05169889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégrer modélisation du paysage visible et médiation paysagère pour définir l’impact des éoliennes sur les paysages vécus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Nativel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vuidel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seizièmes Rencontres de Théo Quant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Besancon, France, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04461171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy and ecological transitions in the Rhône River in the context of climate change: converging or diverging transitions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pertuzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Strasbourg, France. , 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34972/driihm-b73e83⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pollutions liées aux inondations urbaines, un enjeu pour la communauté scientifique francophone ? Une comparaison France-Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Genouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Biron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Conférence internationale I.S.Rivers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03726678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TVB &amp;quot;tout va bien&amp;quot; au niveau des SCoT ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Bellil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vuidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quinzièmes Rencontres de Théo Quant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Besançon, France. pp.1, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03932296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D’une méthodologie scientifique à un outil pour la gestion d’une rivière : mieux comprendre les attentes sociales dans un bassin versant français</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Taking socio-ecology at its word: two ethical foundations for the &amp;quot;socio-ecological&amp;quot; approach confronted to the specific case of a large LTSER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Hurisse</w:t>
+                <w:t xml:space="preserve">C. Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. L. Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. F. Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Roux-Michollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I.S. Rivers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">2nd Garden Route Interface Meeting (GRIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Sedgefield, South Africa. pp.1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01812485v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking socio-ecology at its word: two ethical foundations for the &amp;quot;socio-ecological&amp;quot; approach confronted to the specific case of a large LTSER</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D’une méthodologie scientifique à un outil pour la gestion d’une rivière : mieux comprendre les attentes sociales dans un bassin versant français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Roux-Michollet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Arnaud</w:t>
+                <w:t xml:space="preserve">Marianne Humblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-François Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Pustelnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Garden Route Interface Meeting (GRIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Sedgefield, South Africa. pp.1, 2018</w:t>
+              <w:t xml:space="preserve">I.S. Rivers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607990v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01812485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les micropolluants invitent-ils à une gestion différente des eaux pluviales ? L'exemple du territoire du Grand Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Cossais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rivière-Honegger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaterritorial 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01424633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tales, accounts and pictures of sediment transport and floods. Geo-history of attitudes narrated in newspaper articles from 1957 to 2010 (watershed of the Isère River, Rhône-Alpes, France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Le paysage insensé ? Les rives lyonnaises en mots (2003-2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I.S. Rivers : Recherches et Actions au service des fleuves et grandes rivières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Lyon, France. 2012</w:t>
+              <w:t xml:space="preserve">Festival International de Géographie "Les facettes du paysage. Nature, culture, économie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Saint-Dié, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01263389v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01263373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le paysage insensé ? Les rives lyonnaises en mots (2003-2010)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Tales, accounts and pictures of sediment transport and floods. Geo-history of attitudes narrated in newspaper articles from 1957 to 2010 (watershed of the Isère River, Rhône-Alpes, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Flaminio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-François Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival International de Géographie "Les facettes du paysage. Nature, culture, économie"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Saint-Dié, France. 2012</w:t>
+              <w:t xml:space="preserve">I.S. Rivers : Recherches et Actions au service des fleuves et grandes rivières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Lyon, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01263373v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01263389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId286"/>
+      <w:footerReference w:type="default" r:id="rId288"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13221,51 +13324,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7A570F01"/>
+    <w:nsid w:val="5F41068F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13369,51 +13472,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7864B722"/>
+    <w:nsid w:val="121224C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13603,51 +13706,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emeline-comby" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4057-3623" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191905518" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-2358-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227320v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Bellil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Folt&#234;te" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vuidel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Comby" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Savary" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2025.107740" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213242v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Comby" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bricard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Faure" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Picon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144mu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103884v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rufat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Santoni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Plattard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lhomme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140jy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546180v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Parantho&#235;n" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Aubert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daviet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04679105v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garnier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2024.104105" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721942v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2024.103925" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281877v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Poirier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dad Roux-Michollet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fanny" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2023.100412" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582111v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Genouel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Biron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2024.100436" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757189v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Bopp" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Houot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pujol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bernard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2024.128552" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361726v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Reymond" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Lebreton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.41439" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668468v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Madruga de Brito" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Fekete" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Robinson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-2655-2022" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283869v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buhler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo von Pape" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2021.101131" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370495v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.741.0005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03194110v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Guerrin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morera" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12685-021-00276-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02439637v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riviere-Honegger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ah Leung" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Cossais" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.16082" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125902v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24694452.2019.1580134" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893489v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Flaminio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-018-1089-9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083318v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.726.0031" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618525v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Arnould" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10141" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-4KGP07G2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248770v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Walker-Springett" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Jefferson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin B&#246;ck" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Breckwoldt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2015.11.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9X8KC4WX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01011845v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10254" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961239v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.02.137" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01085841v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-014-0378-8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940834v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie de Carrara" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heiden" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867511v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862534v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.8917" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818762v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.2523" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763283v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.11359" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763314v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251059v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Merchez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tabarly" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02990036v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Adam" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsamsterdam.fr/le-capital-dans-la-cite/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419187v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mosset" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.7328" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370508v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morandi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Zemp" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119410010.ch13" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02990049v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03010375v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926251v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125872v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barthelemy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01787080v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419191v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.7341" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419199v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.7368" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419194v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.7351" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601721v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivi&#232;re Honegger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farinetti" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419197v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.7359" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419195v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.7355" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263368v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.5714" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254830v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dournel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaydou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labeur" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onema.fr/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940838v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787339v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cottet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cordani" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763304v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555281v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059226v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Honegger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colchique Coffrade" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059252v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colchique Cofrade" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550341v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549530v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549478v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01238033v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190089v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167591v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Brosse" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841165v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828892v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Cousin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Olivier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lebrun" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829274v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693311v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461158v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Christophe Folt&#234;te" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577770v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216833v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870543v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Camenen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146162v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438961v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nativel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sahraoui" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880377v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelli El Arch" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bir&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339095v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146154v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Honneger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429357v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01812454v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608449v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roux Michollet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antonio" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carrel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01815436v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riquier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01812466v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mathias Kondolf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042432v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042425v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806506v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582630v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535920v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678507v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024644v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316279v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618795v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338708v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787296v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316285v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619200v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bedell" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424604v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042617v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335213v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618793v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263409v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263397v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361019v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332999v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dervieux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618236v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Comby" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263414v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787345v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263428v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263417v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263422v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263481v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263444v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763363v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263467v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263430v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263485v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314021v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263491v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263500v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344157v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263503v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169889v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461171v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259636v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pertuzon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-b73e83" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726678v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932296v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01812485v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Humblet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pustelnik" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hurisse" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607990v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poirier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Achard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. F. Le Lay" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roux-Michollet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424633v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263389v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263373v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emeline-comby" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4057-3623" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191905518" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-2358-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103884v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rufat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Comby" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Santoni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Plattard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lhomme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140jy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546180v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Parantho&#235;n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Aubert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Comby" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daviet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15uom" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227320v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Bellil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Folt&#234;te" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vuidel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Savary" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2025.107740" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213242v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bricard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Faure" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Picon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144mu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721942v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2024.103925" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757189v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Bopp" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Houot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pujol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bernard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2024.128552" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582111v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Genouel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Biron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2024.100436" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281877v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Poirier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dad Roux-Michollet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fanny" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2023.100412" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04679105v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garnier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2024.104105" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361726v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Reymond" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Lebreton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.41439" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668468v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Madruga de Brito" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Fekete" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Robinson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-2655-2022" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283869v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buhler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo von Pape" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2021.101131" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03194110v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Guerrin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morera" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12685-021-00276-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370495v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.741.0005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893489v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Flaminio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-018-1089-9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083318v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.726.0031" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02439637v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riviere-Honegger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ah Leung" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Cossais" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.16082" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125902v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24694452.2019.1580134" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618525v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Arnould" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10141" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-4KGP07G2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248770v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Walker-Springett" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Jefferson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin B&#246;ck" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Breckwoldt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2015.11.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9X8KC4WX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961239v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.02.137" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01011845v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10254" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01085841v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-014-0378-8" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940834v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie de Carrara" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heiden" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867511v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862534v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.8917" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818762v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.2523" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763283v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.11359" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763314v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251059v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Merchez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tabarly" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02990036v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Adam" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsamsterdam.fr/le-capital-dans-la-cite/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419187v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mosset" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.7328" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370508v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morandi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Zemp" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119410010.ch13" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03010375v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926251v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02990049v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125872v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barthelemy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01787080v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419191v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.7341" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419199v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.7368" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419194v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.7351" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419197v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.7359" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601721v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivi&#232;re Honegger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farinetti" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419195v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.7355" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263368v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.5714" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254830v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dournel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaydou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labeur" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onema.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940838v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787339v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cottet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cordani" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763304v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555281v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059226v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Honegger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colchique Coffrade" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550341v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059252v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colchique Cofrade" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549478v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549530v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01238033v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05570327v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190089v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167591v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Brosse" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828892v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Cousin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Olivier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lebrun" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829274v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693311v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577770v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461158v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Christophe Folt&#234;te" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841165v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216833v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870543v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Camenen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438961v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nativel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sahraoui" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880377v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelli El Arch" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bir&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146162v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339095v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146154v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Honneger" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429357v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042432v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01815436v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riquier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01812466v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mathias Kondolf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806506v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042425v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01812454v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608449v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roux Michollet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antonio" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carrel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582630v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535920v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678507v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024644v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316285v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338708v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619200v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bedell" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042617v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335213v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424604v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787296v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618793v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618795v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316279v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263409v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263397v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361019v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263414v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618236v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Comby" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332999v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dervieux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787345v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263428v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263417v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263422v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263444v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263481v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763363v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263430v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263467v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263485v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314021v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263491v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344157v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263503v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263500v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169889v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461171v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259636v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pertuzon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-b73e83" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726678v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932296v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607990v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poirier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Achard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. F. Le Lay" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roux-Michollet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01812485v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Humblet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pustelnik" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hurisse" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424633v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263373v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263389v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>