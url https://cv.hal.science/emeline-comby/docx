--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -926,546 +926,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04721942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is compensation a myth? Modelling the use of public and private urban green spaces in relation to the geographical context</w:t>
+                <w:t xml:space="preserve">Publications reveal how socio-ecological research is implemented: lessons from the Rhône Long Term Socio-Ecological Research platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esteban Bopp</w:t>
+                <w:t xml:space="preserve">Clara Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Houot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Vuidel</w:t>
+                <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Pujol</w:t>
+                <w:t xml:space="preserve">Anne Laure Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Bernard</w:t>
+                <w:t xml:space="preserve">Dad Roux-Michollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fanny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ufug.2024.128552⟩</w:t>
+              <w:t xml:space="preserve">Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45, pp.100412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ancene.2023.100412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757189v1</w:t>
+                <w:t xml:space="preserve">hal-04281877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban flooding and the resultant pollution: What French-speaking scientists make of it?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is compensation a myth? Modelling the use of public and private urban green spaces in relation to the geographical context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves-François Le Lay</w:t>
+                <w:t xml:space="preserve">Esteban Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Biron</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hélène Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vuidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ancene.2024.100436⟩</w:t>
+              <w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.128552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ufug.2024.128552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04582111v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publications reveal how socio-ecological research is implemented: lessons from the Rhône Long Term Socio-Ecological Research platform</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Circuits of capital, the socio-ecological fix and power relations in a rural area. The genealogy of socio-ecological transformations of the upper Saône valley (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ancene.2023.100412⟩</w:t>
+              <w:t xml:space="preserve">Geoforum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 155, pp.104105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoforum.2024.104105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281877v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04679105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circuits of capital, the socio-ecological fix and power relations in a rural area. The genealogy of socio-ecological transformations of the upper Saône valley (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Urban flooding and the resultant pollution: What French-speaking scientists make of it?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlys Genouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-François Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Garnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves-François Le Lay</w:t>
+                <w:t xml:space="preserve">Pascale Biron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoforum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 155, pp.104105. </w:t>
+              <w:t xml:space="preserve">Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 46, pp.100436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoforum.2024.104105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ancene.2024.100436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04679105v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les projets de restauration écologique en question : expérimenter un trajet d’instauration sur le fleuve Rhône avec Souriau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1910,51 +1910,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une géographie des situations problématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2040,51 +2040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Flaminio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2144,51 +2144,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les trajectoires discursives et politiques des inondations du fleuve Sacramento : entre risque et catastrophe, entre ici et ailleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 726, pp.31-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2365,51 +2365,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power and Changing Riverscapes: The Socioecological Fix and Newspaper Discourse Concerning the Rhône River (France) Since 1945</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2456,51 +2456,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le castor, un agent en eau trouble. L’exemple du fleuve Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2712,265 +2712,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01248770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Chemical Pollution Becomes a Social Problem. Risk Communication and Assessment through Regional Newspapers During the Management of PCB Pollutions of the Rhône River (France)</w:t>
+                <w:t xml:space="preserve">Communiquer sur le patrimoine naturel. Discours de presse locale dans les Ramières de la Drôme, Rhône-Alpes (1981-2008)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 482-483, pp.100-115. </w:t>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (2), pp.17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.02.137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.10254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00961239v1</w:t>
+                <w:t xml:space="preserve">halshs-01011845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communiquer sur le patrimoine naturel. Discours de presse locale dans les Ramières de la Drôme, Rhône-Alpes (1981-2008)</w:t>
+                <w:t xml:space="preserve">How Chemical Pollution Becomes a Social Problem. Risk Communication and Assessment through Regional Newspapers During the Management of PCB Pollutions of the Rhône River (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5 (2), pp.17. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 482-483, pp.100-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/developpementdurable.10254⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.02.137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01011845v1</w:t>
+                <w:t xml:space="preserve">halshs-00961239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Achievement of a Decentralized Water Management Through Stakeholder Participation: An Example from the Drôme River Catchment Area in France (1981–2008)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3017,51 +3017,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l'eau fait la loi : de l'eau-ressource à l'eau-territoire (1898-2006)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3125,51 +3125,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scénographie perceptive entre la vie et la mort : aller et retour autour du bois en rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3285,51 +3285,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter les îles fluviales : géographie d'un eau-delà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3389,51 +3389,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raconter la crise : les extrêmes hydrologiques au prisme de la presse locale (Drôme)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Hors série 10, 16 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3480,51 +3480,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les inondations sous presse dans le bassin versant de la Drôme (Rhône-Alpes, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Nord. Collection Archéologie (Hors série)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 16, pp.183-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3562,51 +3562,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visages médiatiques du barrage des Trois-Gorges : l'analyse statistique des données textuelles en géographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Merchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3928,51 +3928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Morandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Flaminio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4342,51 +4342,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hergé et Tintin, pirates des eaux douces ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4422,118 +4422,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01787080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le corpus à l’interface des humanités et des sciences sociales</w:t>
+                <w:t xml:space="preserve">Les temps du corpus. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Mosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus de textes : composer, mesurer, interpréter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS éditions, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.enseditions.7341⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.enseditions.7351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01419191v1</w:t>
+                <w:t xml:space="preserve">halshs-01419194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composer, mesurer, interpréter, quelles pratiques ?</w:t>
               </w:r>
@@ -4604,321 +4604,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01419199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les temps du corpus. Introduction</w:t>
+                <w:t xml:space="preserve">Le corpus à l’interface des humanités et des sciences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Mosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus de textes : composer, mesurer, interpréter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS éditions, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.enseditions.7351⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.enseditions.7341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01419194v1</w:t>
+                <w:t xml:space="preserve">halshs-01419191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corpus, productions de discours et représentations sociales. Introduction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Regarder différemment : les découpages du temps, de l'espace et des objets pour un débat pluraliste (projet Créateurs de Drôme)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Bouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rivière Honegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corpus de textes : composer, mesurer, interpréter</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Concilier la gestion de l'eau et des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Johanet, pp.81-95, 2016, 979-10-91089-25-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01419197v1</w:t>
+                <w:t xml:space="preserve">hal-02601721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regarder différemment : les découpages du temps, de l'espace et des objets pour un débat pluraliste (projet Créateurs de Drôme)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corpus, productions de discours et représentations sociales. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Comby</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concilier la gestion de l'eau et des territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Corpus de textes : composer, mesurer, interpréter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS éditions, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.enseditions.7359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601721v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01419197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des archives au traitement de textes sous format numérique. L’exemple du traitement médiatique de la pollution du Rhône aux PCB (2005-2010)</w:t>
               </w:r>
@@ -5206,51 +5206,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter le Mississipi avec Reclus : la nature, les travaux et les rêves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5288,51 +5288,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux comprendre les discours de crise sur le fleuve Rhône : extrêmes hydrologiques et plantes invasives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5430,51 +5430,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le discours patrimonial dans la presse locale : les Ramières de la Drôme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N. Dris. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoines et développement durable. Ressources - Enjeux - Lien social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 261-278, 2012, Coll. Espaces et Territoires</w:t>
@@ -5732,51 +5732,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires spatio-temporelles et représentations des barrages du Rhône (1945-2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5936,190 +5936,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02059252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards sur le plan Rhône : de l’intérieur vers l’extérieur d’une politique de développement durable</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Barthélémy</w:t>
+                <w:t xml:space="preserve">DISRUPT-RHONE : Les discours de la rupture sur le Rhône français (1945-2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Aix-Marseille Université; ENS de Lyon. 2015</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Flaminio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ENS de Lyon; CNRS. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04549478v1</w:t>
+                <w:t xml:space="preserve">hal-04549530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DISRUPT-RHONE : Les discours de la rupture sur le Rhône français (1945-2013)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves-François Le Lay</w:t>
+                <w:t xml:space="preserve">Regards sur le plan Rhône : de l’intérieur vers l’extérieur d’une politique de développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">ENS de Lyon; CNRS. 2015</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aix-Marseille Université; ENS de Lyon. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04549530v1</w:t>
+                <w:t xml:space="preserve">hal-04549478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6334,77 +6334,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porter attention aux pollutions qui hantent les sinistrés pour intégrer les enjeux de justice environnementale dans la compréhension des inondations en France et au Québec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Genouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Conférence internationale I.S.Rivers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Zabr Graie, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6455,51 +6455,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6859,230 +6859,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand un risque en cache un autre : les pollutions causées par les inondations urbaines représentent-elles un problème pour les gestionnaires québécois et français ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maïlys Genouel</w:t>
+                <w:t xml:space="preserve">Que révèlent les cartographies de la Trame Verte et bleue à propos de la connectivité écologique ? Analyse de quatre SCoT en région Bourgogne Franche-Comté ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Bellil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐Christophe Foltête</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vuidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">91ème congrès de l'ACFAS et 18ème colloque sur les risques naturels au Québec</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Ottawa (Ontario), Canada</w:t>
+              <w:t xml:space="preserve">Seizièmes Rencontres de Théo Quant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ThéMA - Théoriser et Modéliser pour Aménager (UMR 6049), Feb 2024, Besancon, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04577770v1</w:t>
+                <w:t xml:space="preserve">hal-04461158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que révèlent les cartographies de la Trame Verte et bleue à propos de la connectivité écologique ? Analyse de quatre SCoT en région Bourgogne Franche-Comté ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Vuidel</w:t>
+                <w:t xml:space="preserve">Quand un risque en cache un autre : les pollutions causées par les inondations urbaines représentent-elles un problème pour les gestionnaires québécois et français ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlys Genouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seizièmes Rencontres de Théo Quant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ThéMA - Théoriser et Modéliser pour Aménager (UMR 6049), Feb 2024, Besancon, France, France</w:t>
+              <w:t xml:space="preserve">91ème congrès de l'ACFAS et 18ème colloque sur les risques naturels au Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Ottawa (Ontario), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04461158v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêter sur les représentations et les perceptions du changement climatique dans le Val de Saône</w:t>
               </w:r>
@@ -7094,51 +7094,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Scientifique Saône 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Graie, Apr 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7715,90 +7715,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche socio-écologique de long terme. Analyse conceptuelle des publications de l’OHM Vallée du Rhône (2006-2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dad Roux-Michollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8076,545 +8076,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02429357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social and Political Trajectories of Flood Management. Comparing the Rhône River with the Sacramento River</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Connectivity of urban rivers and environmental justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mathias Kondolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Discourse analysis and environment: methodology issues"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR 7218 LAVUE; RésEAUx, Mar 2018, Université Paris Nanterre, France</w:t>
+              <w:t xml:space="preserve">I.S. Rivers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02042432v1</w:t>
+                <w:t xml:space="preserve">halshs-01812466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retracer et comprendre les trajectoires paysagères du Rhône : croiser des sources, combiner des méthodes et questionner un ancrage disciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international du RUCHE "Ecrire l’histoire environnementale au XXIe siècle. Sources, méthodes, pratiques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01815436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connectivity of urban rivers and environmental justice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Social and Political Trajectories of Flood Management. Comparing the Rhône River with the Sacramento River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I.S. Rivers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Workshop "Discourse analysis and environment: methodology issues"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 7218 LAVUE; RésEAUx, Mar 2018, Université Paris Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01812466v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02042432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scales and Constructions of Rivers. Temporal Approach of the Rhône Riverscapes since WW2</w:t>
+                <w:t xml:space="preserve">Trajectoires spatio-temporelles et représentations des barrages du Rhône (1945-2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Flaminio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Right Use of the Earth. Knowledge, Power and Duties in a Finite Planet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01806506v1</w:t>
+                <w:t xml:space="preserve">hal-02042425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires spatio-temporelles et représentations des barrages du Rhône (1945-2015)</w:t>
+                <w:t xml:space="preserve">Scales and Constructions of Rivers. Temporal Approach of the Rhône Riverscapes since WW2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">The Right Use of the Earth. Knowledge, Power and Duties in a Finite Planet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02042425v1</w:t>
+                <w:t xml:space="preserve">halshs-01806506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a construit un Rhône. Socio-ecological fix et paysages mouvants de 1945 à 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8691,51 +8691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Roux Michollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Carrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8790,51 +8790,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What kinds of adaptations happen after an internal or external flood event? Two case studies on the Rhône River (France) and the Sacramento River (United States)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8872,51 +8872,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hergé et Tintin pirates des eaux douces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8967,51 +8967,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrina's Lessons in California: Social and Political Trajectories of Flood Management in the Sacramento River Watershed since 2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9049,51 +9049,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux habiter la rivière d’Ain : de la qualité perçue aux actions de restauration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9168,739 +9168,739 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les micropolluants dans les eaux pluviales : quelles représentations en ont les acteurs de la gestion ? Micropollutants in stormwater: how do stakeholders address this issue?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les discours de la rupture sur le Rhône français (DISRUPT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émeline Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Flaminio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-François Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01316285v1</w:t>
+                <w:t xml:space="preserve">hal-05338708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les discours de la rupture sur le Rhône français (DISRUPT)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves-François Le Lay</w:t>
+                <w:t xml:space="preserve">Media Discourse and Public Perception: Envisioning Trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Jun 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">NULL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Issy-les-Moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05338708v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche systémique des flux de contaminants et évaluation des risques associés au sein de l’OHM_VR</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les micropolluants dans les eaux pluviales : quelles représentations en ont les acteurs de la gestion ? Micropollutants in stormwater: how do stakeholders address this issue?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rivière-Honegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Cossais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème séminaire du DiPEE de Lyon "Eau - santé des milieux"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Novatech 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01619200v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01316285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les discours de la rupture sur le Rhône français (DISRUPT)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’évaluation sociale de la qualité de la rivière d’Ain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Flaminio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire scientifique de l'OHM Vallée du Rhône - "Le Rhône questionné par les sciences humaines et sociales"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Mar 2016, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Séminaire d'échanges rivière d'Ain : les enseignements de la recherche pour l'action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Villette-sur-Ain, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02042617v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01424604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards sur le Plan Rhône : de l’intérieur vers l’extérieur d’une politique de développement durable INTEREX-RHONE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Émeline Comby</w:t>
+                <w:t xml:space="preserve">Les discours de la rupture sur le Rhône français (DISRUPT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Flaminio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Jun 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire scientifique de l'OHM Vallée du Rhône - "Le Rhône questionné par les sciences humaines et sociales"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Mar 2016, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05335213v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02042617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation sociale de la qualité de la rivière d’Ain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves-François Le Lay</w:t>
+                <w:t xml:space="preserve">Regards sur le Plan Rhône : de l’intérieur vers l’extérieur d’une politique de développement durable INTEREX-RHONE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émeline Comby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire d'échanges rivière d'Ain : les enseignements de la recherche pour l'action</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Villette-sur-Ain, France</w:t>
+              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01424604v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Media Discourse and Public Perception: Envisioning Trajectories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche systémique des flux de contaminants et évaluation des risques associés au sein de l’OHM_VR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Babut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NULL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Issy-les-Moulineaux, France</w:t>
+              <w:t xml:space="preserve">6ème séminaire du DiPEE de Lyon "Eau - santé des milieux"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01787296v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crises, controverses et aménagements du Rhône. Regards géohistoriques de 1945 à nos jours</w:t>
               </w:r>
@@ -9912,51 +9912,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Flaminio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10152,260 +10152,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01316279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D’une gestion des risques à une gestion intégrée des fleuves ? Une comparaison entre le Rhône (France) et le Sacramento (Etats-Unis)</w:t>
+                <w:t xml:space="preserve">Le Rhône et le changement climatique : une non-crise ? Les représentations médiatiques du risque (2002-2012)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I.S. Rivers : Recherches et Actions au service des fleuves et grandes rivières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Water Tensions in Europe and in the Mediterranean: water crisis by 2050</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01263409v1</w:t>
+                <w:t xml:space="preserve">halshs-01263397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Rhône et le changement climatique : une non-crise ? Les représentations médiatiques du risque (2002-2012)</w:t>
+                <w:t xml:space="preserve">D’une gestion des risques à une gestion intégrée des fleuves ? Une comparaison entre le Rhône (France) et le Sacramento (Etats-Unis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Tensions in Europe and in the Mediterranean: water crisis by 2050</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">I.S. Rivers : Recherches et Actions au service des fleuves et grandes rivières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01263397v1</w:t>
+                <w:t xml:space="preserve">halshs-01263409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Risk Management to Integrated River Management? Comparing the Rhône River with the Sacramento River</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10456,51 +10456,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les polychlorobiphényles, des risques sanitaires urbains ? (Se) représenter un problème social né de la pollution du fleuve Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bien-Être en ville. Regards croisés nature-santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10538,51 +10538,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation rétrospective des problèmes socio-environnementaux : le Rhône dans la presse quotidienne régionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10739,234 +10739,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05332999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natures urbaines et discontinuités : les discours médiatiques sur les rives lyonnaises (2003-2010)</w:t>
+                <w:t xml:space="preserve">Des inondations à une gestion plus intégrée du fleuve Rhône ? Approches croisées de trois discours médiatiques rhodaniens (2002-2011)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-François Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NULL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">Dynamiques environnementales, politiques publiques et pratiques locales : quelles interactions ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01787345v1</w:t>
+                <w:t xml:space="preserve">halshs-01263428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des inondations à une gestion plus intégrée du fleuve Rhône ? Approches croisées de trois discours médiatiques rhodaniens (2002-2011)</w:t>
+                <w:t xml:space="preserve">Natures urbaines et discontinuités : les discours médiatiques sur les rives lyonnaises (2003-2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques environnementales, politiques publiques et pratiques locales : quelles interactions ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">NULL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01263428v1</w:t>
+                <w:t xml:space="preserve">hal-01787345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Media and Public Perceptions of PCB Pollutions in the Rhône River</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11017,51 +11017,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revues de presse écrite : les PCB en corpus. Des archives au traitement de textes sous format numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11093,273 +11093,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01263422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des PCB et des hommes : médias et représentations de la pollution du Rhône (2005-2010)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’évaluation des paysages fluviaux par le texte et la photographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-François Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Piégay</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Honegger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I.S. Rivers : Recherches et Actions au service des fleuves et grandes rivières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">Les paysages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Tunis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01263444v1</w:t>
+                <w:t xml:space="preserve">halshs-01263481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation des paysages fluviaux par le texte et la photographie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Des PCB et des hommes : médias et représentations de la pollution du Rhône (2005-2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne Honegger</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les paysages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Tunis, France</w:t>
+              <w:t xml:space="preserve">I.S. Rivers : Recherches et Actions au service des fleuves et grandes rivières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01263481v1</w:t>
+                <w:t xml:space="preserve">halshs-01263444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La presse, une source pour l'étude spatiale et temporelle des attitudes. Potentialités et outils d'analyses des discours sur les crues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11391,234 +11391,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00763363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scénographie perceptive entre la vie et la mort : aller et retour autour du bois en rivière</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">La reconquête des berges du Rhône et de la Saône : un front écologique au cœur de Lyon ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eaux de la vie : Une histoire de la diversité biologique des cours d’eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Liessies, France</w:t>
+              <w:t xml:space="preserve">I.S. Rivers : Recherches et Actions au service des fleuves et grandes rivières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01263430v1</w:t>
+                <w:t xml:space="preserve">halshs-01263467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La reconquête des berges du Rhône et de la Saône : un front écologique au cœur de Lyon ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Scénographie perceptive entre la vie et la mort : aller et retour autour du bois en rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I.S. Rivers : Recherches et Actions au service des fleuves et grandes rivières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">Eaux de la vie : Une histoire de la diversité biologique des cours d’eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Liessies, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01263467v1</w:t>
+                <w:t xml:space="preserve">halshs-01263430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’espèce menacée au castor surexposé dans la presse : les évolutions du visage du patrimoine naturel des Ramières de la Drôme (1981-2008)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimonialiser la nature : valeurs et processus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11656,51 +11656,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La presse française, une source pour l'étude spatiale et temporelle des attitudes. Potentialités et outils d'analyse appliqués aux évènements de crue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11751,51 +11751,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le discours patrimonial dans la presse locale : les Ramières de la Drôme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le patrimoine bâti et naturel au regard de la question du développement durable et du lien social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11833,51 +11833,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les inondations sous presse dans le bassin versant de la Drôme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11941,51 +11941,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raconter la crise : les extrêmes hydrologiques au prisme de la presse locale (Drôme)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12049,51 +12049,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les inondations sous presse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12483,90 +12483,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pollutions liées aux inondations urbaines, un enjeu pour la communauté scientifique francophone ? Une comparaison France-Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Genouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Biron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Conférence internationale I.S.Rivers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12850,51 +12850,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Humblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pustelnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13070,51 +13070,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paysage insensé ? Les rives lyonnaises en mots (2003-2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival International de Géographie "Les facettes du paysage. Nature, culture, économie"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Saint-Dié, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13152,51 +13152,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tales, accounts and pictures of sediment transport and floods. Geo-history of attitudes narrated in newspaper articles from 1957 to 2010 (watershed of the Isère River, Rhône-Alpes, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Flaminio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13324,51 +13324,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5F41068F"/>
+    <w:nsid w:val="F23389AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13472,51 +13472,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="121224C9"/>
+    <w:nsid w:val="DA0815F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13706,51 +13706,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emeline-comby" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4057-3623" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191905518" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-2358-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103884v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rufat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Comby" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Santoni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Plattard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lhomme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140jy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546180v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Parantho&#235;n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Aubert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Comby" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daviet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15uom" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227320v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Bellil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Folt&#234;te" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vuidel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Savary" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2025.107740" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213242v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bricard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Faure" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Picon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144mu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721942v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2024.103925" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757189v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Bopp" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Houot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pujol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bernard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2024.128552" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582111v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Genouel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Biron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2024.100436" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281877v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Poirier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dad Roux-Michollet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fanny" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2023.100412" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04679105v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garnier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2024.104105" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361726v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Reymond" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Lebreton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.41439" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668468v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Madruga de Brito" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Fekete" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Robinson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-2655-2022" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283869v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buhler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo von Pape" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2021.101131" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03194110v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Guerrin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morera" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12685-021-00276-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370495v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.741.0005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893489v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Flaminio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-018-1089-9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083318v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.726.0031" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02439637v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riviere-Honegger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ah Leung" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Cossais" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.16082" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125902v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24694452.2019.1580134" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618525v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Arnould" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10141" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-4KGP07G2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248770v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Walker-Springett" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Jefferson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin B&#246;ck" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Breckwoldt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2015.11.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9X8KC4WX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961239v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.02.137" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01011845v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10254" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01085841v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-014-0378-8" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940834v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie de Carrara" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heiden" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867511v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862534v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.8917" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818762v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.2523" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763283v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.11359" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763314v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251059v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Merchez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tabarly" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02990036v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Adam" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsamsterdam.fr/le-capital-dans-la-cite/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419187v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mosset" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.7328" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370508v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morandi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Zemp" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119410010.ch13" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03010375v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926251v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02990049v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125872v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barthelemy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01787080v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419191v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.7341" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419199v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.7368" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419194v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.7351" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419197v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.7359" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601721v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivi&#232;re Honegger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farinetti" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419195v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.7355" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263368v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.5714" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254830v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dournel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaydou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labeur" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onema.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940838v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787339v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cottet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cordani" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763304v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555281v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059226v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Honegger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colchique Coffrade" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550341v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059252v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colchique Cofrade" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549478v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549530v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01238033v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05570327v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190089v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167591v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Brosse" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828892v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Cousin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Olivier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lebrun" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829274v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693311v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577770v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461158v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Christophe Folt&#234;te" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841165v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216833v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870543v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Camenen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438961v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nativel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sahraoui" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880377v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelli El Arch" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bir&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146162v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339095v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146154v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Honneger" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429357v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042432v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01815436v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riquier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01812466v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mathias Kondolf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806506v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042425v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01812454v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608449v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roux Michollet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antonio" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carrel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582630v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535920v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678507v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024644v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316285v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338708v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619200v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bedell" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042617v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335213v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424604v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787296v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618793v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618795v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316279v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263409v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263397v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361019v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263414v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618236v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Comby" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332999v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dervieux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787345v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263428v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263417v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263422v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263444v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263481v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763363v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263430v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263467v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263485v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314021v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263491v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344157v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263503v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263500v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169889v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461171v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259636v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pertuzon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-b73e83" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726678v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932296v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607990v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poirier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Achard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. F. Le Lay" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roux-Michollet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01812485v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Humblet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pustelnik" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hurisse" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424633v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263373v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263389v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emeline-comby" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4057-3623" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191905518" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-2358-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103884v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rufat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Comby" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Santoni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Plattard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lhomme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140jy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546180v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Parantho&#235;n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Aubert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Comby" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daviet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15uom" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227320v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Bellil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Folt&#234;te" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vuidel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Savary" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2025.107740" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213242v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bricard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Faure" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Picon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144mu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721942v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2024.103925" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281877v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Poirier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dad Roux-Michollet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fanny" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2023.100412" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757189v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Bopp" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Houot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pujol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bernard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2024.128552" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04679105v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2024.104105" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582111v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Genouel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Biron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2024.100436" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361726v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Reymond" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Lebreton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.41439" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668468v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Madruga de Brito" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Fekete" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Robinson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-2655-2022" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283869v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buhler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo von Pape" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2021.101131" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03194110v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Guerrin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morera" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12685-021-00276-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370495v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.741.0005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893489v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Flaminio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-018-1089-9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083318v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.726.0031" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02439637v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riviere-Honegger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ah Leung" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Cossais" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.16082" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125902v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24694452.2019.1580134" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618525v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Arnould" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10141" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-4KGP07G2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248770v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Walker-Springett" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Jefferson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin B&#246;ck" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Breckwoldt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2015.11.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9X8KC4WX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01011845v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10254" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961239v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.02.137" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01085841v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-014-0378-8" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940834v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie de Carrara" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heiden" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867511v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862534v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.8917" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818762v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.2523" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763283v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.11359" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763314v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251059v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Merchez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tabarly" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02990036v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Adam" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsamsterdam.fr/le-capital-dans-la-cite/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419187v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mosset" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.7328" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370508v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morandi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Zemp" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119410010.ch13" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03010375v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926251v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02990049v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125872v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barthelemy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01787080v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419194v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.7351" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419199v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.7368" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419191v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.7341" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601721v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivi&#232;re Honegger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farinetti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419197v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.7359" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419195v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.7355" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263368v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.5714" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254830v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dournel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaydou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labeur" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onema.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940838v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787339v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cottet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cordani" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763304v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555281v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059226v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Honegger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colchique Coffrade" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550341v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059252v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colchique Cofrade" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549530v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549478v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01238033v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05570327v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190089v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167591v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Brosse" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828892v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Cousin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Olivier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lebrun" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829274v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693311v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461158v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Christophe Folt&#234;te" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577770v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841165v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216833v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870543v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Camenen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438961v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nativel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sahraoui" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880377v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelli El Arch" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bir&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146162v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339095v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146154v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Honneger" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429357v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01812466v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mathias Kondolf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01815436v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riquier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042432v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042425v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806506v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01812454v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608449v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roux Michollet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antonio" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carrel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582630v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535920v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678507v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024644v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338708v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787296v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316285v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424604v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042617v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335213v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619200v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bedell" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618793v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618795v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316279v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263397v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263409v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361019v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263414v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618236v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Comby" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332999v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dervieux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263428v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787345v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263417v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263422v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263481v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263444v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763363v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263467v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263430v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263485v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314021v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263491v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344157v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263503v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263500v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169889v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461171v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259636v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pertuzon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-b73e83" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726678v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932296v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607990v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poirier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Achard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. F. Le Lay" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roux-Michollet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01812485v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Humblet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pustelnik" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hurisse" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424633v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263373v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263389v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>