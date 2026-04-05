--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -219,51 +219,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Perraudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, N°46, pp.5-28. </w:t>
+              <w:t xml:space="preserve">, 2025, 46, pp.5-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/tt.046.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -452,183 +452,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04879829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ambivalences du militantisme ouest-allemand pour la santé des femmes : entre appropriations et remises en cause des savoirs médicaux (1971-1975)</w:t>
+                <w:t xml:space="preserve">Non-mixités féministes et inclusion des personnes trans' : un clivage générationnel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émeline Fourment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critique Internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, N° 99 (2), pp.19-40. </w:t>
+              <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, LGBTQ au travail, 49 (1), pp.165-168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/crii.099.0019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/tgs.049.0165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04087454v1</w:t>
+                <w:t xml:space="preserve">halshs-04087973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-mixités féministes et inclusion des personnes trans' : un clivage générationnel ?</w:t>
+                <w:t xml:space="preserve">Les ambivalences du militantisme ouest-allemand pour la santé des femmes : entre appropriations et remises en cause des savoirs médicaux (1971-1975)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émeline Fourment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, LGBTQ au travail, 49 (1), pp.165-168. </w:t>
+              <w:t xml:space="preserve">Critique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 99 (2), pp.19-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/tgs.049.0165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/crii.099.0019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04087973v1</w:t>
+                <w:t xml:space="preserve">halshs-04087454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contestations, appropriations et productions de savoirs par les femmes. Réflexions sur les catégories d’analyse d’un champ de recherche émergent</w:t>
               </w:r>
@@ -1524,169 +1524,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">So close and Yet So Far Appart</w:t>
+                <w:t xml:space="preserve">Analysing informal and indirect participation to transnational activist networks: The case of antiauthoritarian feminists in Berlin and Montreal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Fourment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bloomsbury Academic. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Subverting Politics : Autonomous Social Movement Today</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Black Rose Books, 2023, 9781551648002</w:t>
+              <w:t xml:space="preserve">Leftist Internationalisms. A Transnational Political History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, New Approaches to International History, 9781350247918</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04447613v1</w:t>
+                <w:t xml:space="preserve">halshs-04002099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing informal and indirect participation to transnational activist networks: The case of antiauthoritarian feminists in Berlin and Montreal</w:t>
+                <w:t xml:space="preserve">So close and Yet So Far Appart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Fourment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leftist Internationalisms. A Transnational Political History</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, New Approaches to International History, 9781350247918</w:t>
+              <w:t xml:space="preserve">Subverting Politics : Autonomous Social Movement Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Black Rose Books, 2023, 9781551648002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04002099v1</w:t>
+                <w:t xml:space="preserve">halshs-04447613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2356,51 +2356,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224290v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Fourment" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Giacinti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Lejbowicz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Perraudin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.046.0005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224341v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.097.0067" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04879829v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Allavena" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Galimberti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11rys" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04087454v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.099.0019" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04087973v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.049.0165" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04087472v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kwaschik" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.099.0011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777911v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Fourment" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.716.0127" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02372871v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319854190" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630820v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.107.0109" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630826v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaline Brel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02184141v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.092.0076" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584398v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.361.0048" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02187909v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224421v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224429v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04447613v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04002099v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080501v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05420812v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Griveaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224370v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Calheiros" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dul&#233;ry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Leli&#232;vre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Soler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04088024v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Sow" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.099.0089" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-04053495v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224290v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Fourment" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Giacinti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Lejbowicz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Perraudin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.046.0005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224341v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.097.0067" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04879829v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Allavena" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Galimberti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11rys" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04087973v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.049.0165" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04087454v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.099.0019" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04087472v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kwaschik" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.099.0011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777911v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Fourment" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.716.0127" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02372871v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319854190" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630820v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.107.0109" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630826v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaline Brel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02184141v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.092.0076" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584398v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.361.0048" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02187909v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224421v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224429v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04002099v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04447613v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080501v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05420812v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Griveaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224370v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Calheiros" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dul&#233;ry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Leli&#232;vre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Soler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04088024v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Sow" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.099.0089" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-04053495v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>