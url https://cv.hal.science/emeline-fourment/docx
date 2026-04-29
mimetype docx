--- v1 (2026-04-05)
+++ v2 (2026-04-29)
@@ -452,183 +452,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04879829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-mixités féministes et inclusion des personnes trans' : un clivage générationnel ?</w:t>
+                <w:t xml:space="preserve">Les ambivalences du militantisme ouest-allemand pour la santé des femmes : entre appropriations et remises en cause des savoirs médicaux (1971-1975)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émeline Fourment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, LGBTQ au travail, 49 (1), pp.165-168. </w:t>
+              <w:t xml:space="preserve">Critique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 99 (2), pp.19-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/tgs.049.0165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/crii.099.0019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04087973v1</w:t>
+                <w:t xml:space="preserve">halshs-04087454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ambivalences du militantisme ouest-allemand pour la santé des femmes : entre appropriations et remises en cause des savoirs médicaux (1971-1975)</w:t>
+                <w:t xml:space="preserve">Non-mixités féministes et inclusion des personnes trans' : un clivage générationnel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émeline Fourment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critique Internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, N° 99 (2), pp.19-40. </w:t>
+              <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, LGBTQ au travail, 49 (1), pp.165-168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/crii.099.0019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/tgs.049.0165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04087454v1</w:t>
+                <w:t xml:space="preserve">halshs-04087973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contestations, appropriations et productions de savoirs par les femmes. Réflexions sur les catégories d’analyse d’un champ de recherche émergent</w:t>
               </w:r>
@@ -2356,51 +2356,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224290v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Fourment" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Giacinti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Lejbowicz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Perraudin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.046.0005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224341v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.097.0067" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04879829v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Allavena" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Galimberti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11rys" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04087973v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.049.0165" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04087454v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.099.0019" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04087472v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kwaschik" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.099.0011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777911v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Fourment" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.716.0127" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02372871v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319854190" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630820v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.107.0109" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630826v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaline Brel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02184141v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.092.0076" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584398v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.361.0048" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02187909v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224421v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224429v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04002099v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04447613v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080501v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05420812v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Griveaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224370v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Calheiros" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dul&#233;ry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Leli&#232;vre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Soler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04088024v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Sow" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.099.0089" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-04053495v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224290v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Fourment" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Giacinti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Lejbowicz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Perraudin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.046.0005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224341v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.097.0067" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04879829v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Allavena" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Galimberti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11rys" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04087454v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.099.0019" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04087973v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.049.0165" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04087472v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kwaschik" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.099.0011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777911v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Fourment" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.716.0127" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02372871v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319854190" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630820v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.107.0109" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630826v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaline Brel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02184141v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.092.0076" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584398v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.361.0048" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02187909v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224421v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224429v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04002099v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04447613v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080501v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05420812v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Griveaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224370v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Calheiros" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dul&#233;ry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Leli&#232;vre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Soler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04088024v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Sow" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.099.0089" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-04053495v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>