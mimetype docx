--- v0 (2026-05-03)
+++ v1 (2026-05-25)
@@ -160,51 +160,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle inventories and life cycle impact assessment datasets of a classic processing route for the manufacture of infant milk formula powder and of a low-heat alternative route involving the substitution of pasteurization by microfiltration</w:t>
+                <w:t xml:space="preserve">Life cycle assessment of a semi-industrial infant milk formula powder and of a low-heat alternative process involving membrane filtration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Saint-Preux</w:t>
@@ -239,110 +239,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 61, pp.111892. </w:t>
+              <w:t xml:space="preserve">Cleaner Environmental Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17, pp.100278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111892⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cesys.2025.100278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05178309v1</w:t>
+                <w:t xml:space="preserve">hal-05178329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle assessment of a semi-industrial infant milk formula powder and of a low-heat alternative process involving membrane filtration</w:t>
+                <w:t xml:space="preserve">Life cycle inventories and life cycle impact assessment datasets of a classic processing route for the manufacture of infant milk formula powder and of a low-heat alternative route involving the substitution of pasteurization by microfiltration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Saint-Preux</w:t>
@@ -377,82 +373,86 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cleaner Environmental Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17, pp.100278. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61, pp.111892. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cesys.2025.100278⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05178329v1</w:t>
+                <w:t xml:space="preserve">hal-05178309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling the influence of composition and heat treatment on key characteristics of dairy protein powders using a multifactorial approach</w:t>
               </w:r>
@@ -1005,527 +1005,527 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are plant protein ingredients efficient egg white replacers in foams ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling of the concentration and drying steps for skim milk powder production using machine learning approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Goussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoé Gallarotti</w:t>
+                <w:t xml:space="preserve">Mélanie Munch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zélie Lescieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascaline Hamon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Camille Loupiac</w:t>
+                <w:t xml:space="preserve">Florence Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Edible soft matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Rennes, France</w:t>
+              <w:t xml:space="preserve">IDF Joint symposium on dairy drying technology &amp; recombined milk products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05157852v1</w:t>
+                <w:t xml:space="preserve">hal-05111764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of transglutaminase on Maillard browning of lactose-free milk powder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of transglutaminase for the production of lactose hydrolyzed milk powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Júlia D’almeida Francisquini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Neves Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana de Carvalho da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDF Joint Symposium on Dairy Drying Technology and Recombined Milk Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Cork (Irlande), Ireland. </w:t>
+              <w:t xml:space="preserve">IDF Joint Symposium on Dried Dairy and Recombined Milk Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Cork (Irlande), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05078242v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05078993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of transglutaminase for the production of lactose hydrolyzed milk powders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of transglutaminase on Maillard browning of lactose-free milk powder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Neves Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Júlia D’almeida Francisquini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carolina Neves Cunha</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Lambrouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana de Carvalho da Costa</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDF Joint Symposium on Dried Dairy and Recombined Milk Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Cork (Irlande), Ireland</w:t>
+              <w:t xml:space="preserve">IDF Joint Symposium on Dairy Drying Technology and Recombined Milk Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Cork (Irlande), Ireland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05078993v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05078242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the concentration and drying steps for skim milk powder production using machine learning approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are plant protein ingredients efficient egg white replacers in foams ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Gallarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Goussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Rousseau</w:t>
+                <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDF Joint symposium on dairy drying technology &amp; recombined milk products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">Edible soft matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05111764v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de corps lipidiques d'origine animale et végétale dans des préparations de suite : impact sur la structure des lipides et leur digestibilité in vitro</w:t>
               </w:r>
@@ -1649,51 +1649,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the key parameters that influence the rheological properties of concentrated milk protein systems using a multifactorial approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2001,51 +2001,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1C4CC894"/>
+    <w:nsid w:val="EFE47D3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2232,51 +2232,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emeline-gousse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-5564-639X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178309v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gaillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Saint-Preux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Gouss&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tanguy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111892" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178329v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2025.100278" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194694v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeehyun Lee" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dolivet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boissel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12173192" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05101062v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Dede Almeida Celestino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia D&#8217;almeida Francisquini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Neves Cunha" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana de Carvalho da Costa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05111680v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Lescieux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657419v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Azevedo-Scudeller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Paul" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Gousse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157852v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Gallarotti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Hamon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05078242v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lambrouin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05078993v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Floch-Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05111764v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Munch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834091v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cancalon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lecouillard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03841660v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Martin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897022v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Azevedo Scudeller" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tanguy-Sai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emeline-gousse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-5564-639X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178329v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gaillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Saint-Preux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Gouss&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tanguy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2025.100278" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178309v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111892" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194694v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeehyun Lee" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dolivet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boissel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12173192" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05101062v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Dede Almeida Celestino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia D&#8217;almeida Francisquini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Neves Cunha" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana de Carvalho da Costa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05111680v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Lescieux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657419v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Azevedo-Scudeller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Paul" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Gousse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05111764v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Munch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05078993v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Floch-Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05078242v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lambrouin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157852v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Gallarotti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Hamon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834091v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cancalon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lecouillard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03841660v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Martin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897022v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Azevedo Scudeller" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tanguy-Sai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>