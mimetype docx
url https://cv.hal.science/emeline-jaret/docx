--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emeline Jaret </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emeline-jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maîtresse de conférences en Histoire de l'art contemporain à l'université Rennes 2Membre permanente de l'équipe PTAC (Pratiques et Théories de l'Art Contemporain), université Rennes 2Co-Direction (avec Yann Sérandour) de la galerie art & essai, université Rennes 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Consulter le CV complet d'Émeline Jaret sur le site de l'université Rennes 2 : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://perso.univ-rennes2.fr/emeline.jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas. Histoire(s) d’un auteur caché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. , 2024, Arts contemporains, 9782753596665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Agence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Wargnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mamco, 2021, 9782940656073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37, pp.202, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que fait le concept à l’œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umut Ungan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, pp.218, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'artiste-théoricien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, pp.192, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des résidences dans des «Territoires EXTRA» de la région Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Rennes 2; La Criée, centre d'art contemporain de Rennes; Passerelle, centre d'art contemporain de Brest; DRAC Bretagne — ministère de la Culture; Rennes Métropole. 2024, 61 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schéma d’orientation pour le développement des arts visuels Île-de-France. Phase 3 – Structuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mayaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Rennes 2; Centre de recherches sociologiques et politiques de Paris. 2021, 190 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un art de société. Conférences, entretiens et témoignages de/sur Philippe Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Viart (sld). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mots de la pratique. Dits et écrits d'artistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mot et le reste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-77, 2021, 9782361394073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’Atelier W à l’Artothèque W, un exemple de solidarités professionnelles à l’épreuve du monde de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palimpseste. Sciences, humanités, sociétés </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Inégalités, solidarités (10), pp.13-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : art et travail, art au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Art et travail (37), pp.10-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Logique romantique du droit d’auteur à l’origine des inégalités dans les carrières littéraires et artistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Le Cam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Art et travail (37), pp.106-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiction/Function. Philippe Thomas &amp; l'agenzia readymades belong to everyone®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flash Art Italia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (359), pp.110-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collectifs d’artistes à l’époque contemporaine. Quelques éléments de synthèse sur l’histoire d’une notion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.30-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A many Splattered Things. Entretien avec Alexis Guillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Jaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Guillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Cinéma et arts plastiques, 31, pp.96-111. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/marges.2323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs à l’œuvre chez Philippe Thomas : l’exemple de AB (1978-1980)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n° 20, printemps 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01350718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les numérisations du fonds Philippe Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur quarante années de pratique à la Galerie art et essai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sérandour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études : Créativité, recherche et médiation : expérimenter l’espace universitaire autrement (organisée par Marine Thébault, Patrizia Laudati, Camille Béguin)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d'Azur, Feb 2026, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail et service artistique : le protocole comme outil d’une critique institutionnelle dans les années 1980-1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Désactiver les protocoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUR ArTeC – Université Paris 8; Institut ACTE – Université Paris 1, May 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que fait le collectif à l'artiste ? Quelques notes sur sur les enjeux, les formes, les temporalités et les espaces du collectif dans l’art actuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre autour des pratiques collectives en école d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EESAB Quimper, Feb 2024, Quimper, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas : multiples et mises en abyme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Multiple</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Acte – université Paris 1, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflecting Residencies #2 : Synthèse et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Reflecting Residencies #2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arts en résidence – réseau national; Institut français, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire mieux, faire autrement, faire moins : comment les crises font évoluer nos pratiques professionnelles », table-ronde avec Carole Le Rendu, Claire Migraine, Marianne Mispelaëre, Elise Fosset, Katerine Louineau, Estelle Nabeyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème congrès du CIPAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIPAC, Jul 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Co-construire des situations ». Remarques sur le dispositif de la résidence en territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Habiter le temporaire. Créer et chercher en condition métropolitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUR CAPS – université Rennes 2; PTAC – université Rennes 2, Apr 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif de l’artothèque en support de recherche et de création : l’exemple du collectif W</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Les artothèques. Histoire(s) de collections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UR 4100 HiCSA Université Paris 1 Panthéon-Sorbonne, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à l'histoire de la construction de la figure de l'artiste en travailleur·euse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rémunérer les artistes-auteur·rice·s : regards sur la construction d’un statut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FRAAP (Fédération des réseaux et associations d’artistes plasticiennes et plasticiens), Sep 2021, Saint-Pierre-des-Corps, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology in Art History: the Study of an Artist's Library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Cultura, Memória e Visualidades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Departamento de História do Instituto de Filosofi a e Ciências Humanas da Universidade Estadual de Campinas (UNICAMP), Nov 2020, Sao Paulo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en récit de l’œuvre de Philippe Thomas : esquisse d’une analyse de la structure narrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Tentation littéraire de l’art contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nantes, France. p. 121-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01788673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas, artiste de l’entre-deux. Introduction à l’analyse de la structure narrative de son œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque La Tentation littéraire de l’art contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, THALIM « Écritures de la modernité » – Université de la Sorbonne nouvelle / CNRS, Oct 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du collectif à la communauté : le travail artistique à plusieurs. Réflexions, expériences et approches situées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Détresse et Dividendes » de Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être au travail. Observation d'un centre d'art et de son équipe : « mobilisé.e.s » au centre d'art contemporain de Malakoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après le geste, le grand dehors de Giuliana Zefferi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre ready-made et fiction : la posture d’auteur chez Philippe Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Art et histoire de l'art. Sorbonne Université, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04663039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId55"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emeline Jaret </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emeline-jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maîtresse de conférences en Histoire de l'art contemporain à l'université Rennes 2Membre permanente de l'équipe PTAC (Pratiques et Théories de l'Art Contemporain), université Rennes 2Co-Direction (avec Yann Sérandour) de la galerie art & essai, université Rennes 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Consulter le CV complet d'Émeline Jaret sur le site de l'université Rennes 2 : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://perso.univ-rennes2.fr/emeline.jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas. Histoire(s) d’un auteur caché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. , 2024, Arts contemporains, 9782753596665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Agence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Wargnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mamco, 2021, 9782940656073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37, pp.202, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que fait le concept à l’œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umut Ungan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, pp.218, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'artiste-théoricien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, pp.192, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des résidences dans des «Territoires EXTRA» de la région Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Rennes 2; La Criée, centre d'art contemporain de Rennes; Passerelle, centre d'art contemporain de Brest; DRAC Bretagne — ministère de la Culture; Rennes Métropole. 2024, 61 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schéma d’orientation pour le développement des arts visuels Île-de-France. Phase 3 – Structuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mayaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Rennes 2; Centre de recherches sociologiques et politiques de Paris. 2021, 190 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un art de société. Conférences, entretiens et témoignages de/sur Philippe Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Viart (sld). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mots de la pratique. Dits et écrits d'artistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mot et le reste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-77, 2021, 9782361394073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’Atelier W à l’Artothèque W, un exemple de solidarités professionnelles à l’épreuve du monde de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palimpseste. Sciences, humanités, sociétés </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Inégalités, solidarités (10), pp.13-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Logique romantique du droit d’auteur à l’origine des inégalités dans les carrières littéraires et artistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Le Cam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Art et travail (37), pp.106-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : art et travail, art au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Art et travail (37), pp.10-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiction/Function. Philippe Thomas &amp; l'agenzia readymades belong to everyone®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flash Art Italia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (359), pp.110-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collectifs d’artistes à l’époque contemporaine. Quelques éléments de synthèse sur l’histoire d’une notion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.30-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A many Splattered Things. Entretien avec Alexis Guillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Jaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Guillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Cinéma et arts plastiques, 31, pp.96-111. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/marges.2323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs à l’œuvre chez Philippe Thomas : l’exemple de AB (1978-1980)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n° 20, printemps 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01350718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les numérisations du fonds Philippe Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur quarante années de pratique à la Galerie art et essai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sérandour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études : Créativité, recherche et médiation : expérimenter l’espace universitaire autrement (organisée par Marine Thébault, Patrizia Laudati, Camille Béguin)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d'Azur, Feb 2026, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail et service artistique : le protocole comme outil d’une critique institutionnelle dans les années 1980-1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Désactiver les protocoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUR ArTeC – Université Paris 8; Institut ACTE – Université Paris 1, May 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que fait le collectif à l'artiste ? Quelques notes sur sur les enjeux, les formes, les temporalités et les espaces du collectif dans l’art actuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre autour des pratiques collectives en école d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EESAB Quimper, Feb 2024, Quimper, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas : multiples et mises en abyme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Multiple</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Acte – université Paris 1, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflecting Residencies #2 : Synthèse et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Reflecting Residencies #2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arts en résidence – réseau national; Institut français, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire mieux, faire autrement, faire moins : comment les crises font évoluer nos pratiques professionnelles », table-ronde avec Carole Le Rendu, Claire Migraine, Marianne Mispelaëre, Elise Fosset, Katerine Louineau, Estelle Nabeyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème congrès du CIPAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIPAC, Jul 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Co-construire des situations ». Remarques sur le dispositif de la résidence en territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Habiter le temporaire. Créer et chercher en condition métropolitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUR CAPS – université Rennes 2; PTAC – université Rennes 2, Apr 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif de l’artothèque en support de recherche et de création : l’exemple du collectif W</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Les artothèques. Histoire(s) de collections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UR 4100 HiCSA Université Paris 1 Panthéon-Sorbonne, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à l'histoire de la construction de la figure de l'artiste en travailleur·euse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rémunérer les artistes-auteur·rice·s : regards sur la construction d’un statut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FRAAP (Fédération des réseaux et associations d’artistes plasticiennes et plasticiens), Sep 2021, Saint-Pierre-des-Corps, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology in Art History: the Study of an Artist's Library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Cultura, Memória e Visualidades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Departamento de História do Instituto de Filosofi a e Ciências Humanas da Universidade Estadual de Campinas (UNICAMP), Nov 2020, Sao Paulo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en récit de l’œuvre de Philippe Thomas : esquisse d’une analyse de la structure narrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Tentation littéraire de l’art contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nantes, France. p. 121-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01788673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas, artiste de l’entre-deux. Introduction à l’analyse de la structure narrative de son œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque La Tentation littéraire de l’art contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, THALIM « Écritures de la modernité » – Université de la Sorbonne nouvelle / CNRS, Oct 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du collectif à la communauté : le travail artistique à plusieurs. Réflexions, expériences et approches situées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">02°57'22E 43°34'16N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Borrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Détresse et Dividendes » de Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être au travail. Observation d'un centre d'art et de son équipe : « mobilisé.e.s » au centre d'art contemporain de Malakoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après le geste, le grand dehors de Giuliana Zefferi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre ready-made et fiction : la posture d’auteur chez Philippe Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Art et histoire de l'art. Sorbonne Université, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04663039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId58"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F66F83A"/>
+    <w:nsid w:val="B0FF53DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emeline-jaret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perso.univ-rennes2.fr/emeline.jaret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208018v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Jaret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663029v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bernard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thomas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Wargnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659705v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659697v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut Ungan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659685v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653418v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382902v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mayaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662986v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemot-2boajzb46a-ew.a.run.app/critiquessociales/lesmotsdelapratique/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659759v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659726v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659734v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Cam" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662999v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663067v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663048v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Jaret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guillier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.2323" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350718v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208936v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511628v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann S&#233;randour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208062v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208918v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208076v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663012v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452299v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208092v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208099v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208886v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208911v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01788673v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208083v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452311v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663055v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511568v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208920v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04663039v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emeline-jaret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perso.univ-rennes2.fr/emeline.jaret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208018v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Jaret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663029v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bernard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thomas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Wargnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659705v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659697v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut Ungan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659685v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653418v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382902v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mayaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662986v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemot-2boajzb46a-ew.a.run.app/critiquessociales/lesmotsdelapratique/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659759v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659734v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Cam" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659726v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662999v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663067v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663048v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Jaret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guillier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.2323" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350718v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208936v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511628v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann S&#233;randour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208062v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208918v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208076v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663012v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452299v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208092v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208099v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208886v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208911v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01788673v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208083v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452311v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457017v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ferret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Borrel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663055v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511568v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208920v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04663039v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>