--- v1 (2026-04-12)
+++ v2 (2026-05-20)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emeline Jaret </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emeline-jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maîtresse de conférences en Histoire de l'art contemporain à l'université Rennes 2Membre permanente de l'équipe PTAC (Pratiques et Théories de l'Art Contemporain), université Rennes 2Co-Direction (avec Yann Sérandour) de la galerie art & essai, université Rennes 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Consulter le CV complet d'Émeline Jaret sur le site de l'université Rennes 2 : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://perso.univ-rennes2.fr/emeline.jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas. Histoire(s) d’un auteur caché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. , 2024, Arts contemporains, 9782753596665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Agence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Wargnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mamco, 2021, 9782940656073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37, pp.202, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que fait le concept à l’œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umut Ungan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, pp.218, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'artiste-théoricien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, pp.192, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des résidences dans des «Territoires EXTRA» de la région Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Rennes 2; La Criée, centre d'art contemporain de Rennes; Passerelle, centre d'art contemporain de Brest; DRAC Bretagne — ministère de la Culture; Rennes Métropole. 2024, 61 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schéma d’orientation pour le développement des arts visuels Île-de-France. Phase 3 – Structuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mayaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Rennes 2; Centre de recherches sociologiques et politiques de Paris. 2021, 190 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un art de société. Conférences, entretiens et témoignages de/sur Philippe Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Viart (sld). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mots de la pratique. Dits et écrits d'artistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mot et le reste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-77, 2021, 9782361394073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’Atelier W à l’Artothèque W, un exemple de solidarités professionnelles à l’épreuve du monde de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palimpseste. Sciences, humanités, sociétés </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Inégalités, solidarités (10), pp.13-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Logique romantique du droit d’auteur à l’origine des inégalités dans les carrières littéraires et artistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Le Cam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Art et travail (37), pp.106-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : art et travail, art au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Art et travail (37), pp.10-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiction/Function. Philippe Thomas &amp; l'agenzia readymades belong to everyone®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flash Art Italia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (359), pp.110-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collectifs d’artistes à l’époque contemporaine. Quelques éléments de synthèse sur l’histoire d’une notion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.30-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A many Splattered Things. Entretien avec Alexis Guillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Jaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Guillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Cinéma et arts plastiques, 31, pp.96-111. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/marges.2323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs à l’œuvre chez Philippe Thomas : l’exemple de AB (1978-1980)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n° 20, printemps 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01350718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les numérisations du fonds Philippe Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur quarante années de pratique à la Galerie art et essai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sérandour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études : Créativité, recherche et médiation : expérimenter l’espace universitaire autrement (organisée par Marine Thébault, Patrizia Laudati, Camille Béguin)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d'Azur, Feb 2026, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail et service artistique : le protocole comme outil d’une critique institutionnelle dans les années 1980-1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Désactiver les protocoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUR ArTeC – Université Paris 8; Institut ACTE – Université Paris 1, May 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que fait le collectif à l'artiste ? Quelques notes sur sur les enjeux, les formes, les temporalités et les espaces du collectif dans l’art actuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre autour des pratiques collectives en école d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EESAB Quimper, Feb 2024, Quimper, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas : multiples et mises en abyme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Multiple</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Acte – université Paris 1, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflecting Residencies #2 : Synthèse et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Reflecting Residencies #2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arts en résidence – réseau national; Institut français, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire mieux, faire autrement, faire moins : comment les crises font évoluer nos pratiques professionnelles », table-ronde avec Carole Le Rendu, Claire Migraine, Marianne Mispelaëre, Elise Fosset, Katerine Louineau, Estelle Nabeyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème congrès du CIPAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIPAC, Jul 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Co-construire des situations ». Remarques sur le dispositif de la résidence en territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Habiter le temporaire. Créer et chercher en condition métropolitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUR CAPS – université Rennes 2; PTAC – université Rennes 2, Apr 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif de l’artothèque en support de recherche et de création : l’exemple du collectif W</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Les artothèques. Histoire(s) de collections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UR 4100 HiCSA Université Paris 1 Panthéon-Sorbonne, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à l'histoire de la construction de la figure de l'artiste en travailleur·euse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rémunérer les artistes-auteur·rice·s : regards sur la construction d’un statut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FRAAP (Fédération des réseaux et associations d’artistes plasticiennes et plasticiens), Sep 2021, Saint-Pierre-des-Corps, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology in Art History: the Study of an Artist's Library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Cultura, Memória e Visualidades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Departamento de História do Instituto de Filosofi a e Ciências Humanas da Universidade Estadual de Campinas (UNICAMP), Nov 2020, Sao Paulo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en récit de l’œuvre de Philippe Thomas : esquisse d’une analyse de la structure narrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Tentation littéraire de l’art contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nantes, France. p. 121-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01788673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas, artiste de l’entre-deux. Introduction à l’analyse de la structure narrative de son œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque La Tentation littéraire de l’art contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, THALIM « Écritures de la modernité » – Université de la Sorbonne nouvelle / CNRS, Oct 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du collectif à la communauté : le travail artistique à plusieurs. Réflexions, expériences et approches situées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">02°57'22E 43°34'16N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Borrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Détresse et Dividendes » de Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être au travail. Observation d'un centre d'art et de son équipe : « mobilisé.e.s » au centre d'art contemporain de Malakoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après le geste, le grand dehors de Giuliana Zefferi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre ready-made et fiction : la posture d’auteur chez Philippe Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Art et histoire de l'art. Sorbonne Université, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04663039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId58"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emeline Jaret </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emeline-jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0003-3603-9361</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maîtresse de conférences en Histoire de l'art contemporain à l'université Rennes 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre permanente de l'équipe PTAC (Pratiques et Théories de l'Art Contemporain), université Rennes 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-Directrice (avec Yann Sérandour) de la galerie art & essai, université Rennes 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Consulter le CV complet d'Émeline Jaret sur le site de l'université Rennes 2 : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://perso.univ-rennes2.fr/emeline.jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas. Histoire(s) d’un auteur caché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. , 2024, Arts contemporains, 9782753596665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Agence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Wargnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mamco, 2021, 9782940656073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37, pp.202, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que fait le concept à l’œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umut Ungan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, pp.218, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'artiste-théoricien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, pp.192, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des résidences dans des «Territoires EXTRA» de la région Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Rennes 2; La Criée, centre d'art contemporain de Rennes; Passerelle, centre d'art contemporain de Brest; DRAC Bretagne — ministère de la Culture; Rennes Métropole. 2024, 61 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schéma d’orientation pour le développement des arts visuels Île-de-France. Phase 3 – Structuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mayaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Rennes 2; Centre de recherches sociologiques et politiques de Paris. 2021, 190 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un art de société. Conférences, entretiens et témoignages de/sur Philippe Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Viart (sld). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mots de la pratique. Dits et écrits d'artistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mot et le reste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-77, 2021, 9782361394073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’Atelier W à l’Artothèque W, un exemple de solidarités professionnelles à l’épreuve du monde de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palimpseste. Sciences, humanités, sociétés </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Inégalités, solidarités (10), pp.13-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : art et travail, art au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Art et travail (37), pp.10-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Logique romantique du droit d’auteur à l’origine des inégalités dans les carrières littéraires et artistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Le Cam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Art et travail (37), pp.106-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiction/Function. Philippe Thomas &amp; l'agenzia readymades belong to everyone®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flash Art Italia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (359), pp.110-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collectifs d’artistes à l’époque contemporaine. Quelques éléments de synthèse sur l’histoire d’une notion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.30-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A many Splattered Things. Entretien avec Alexis Guillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Jaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Guillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Cinéma et arts plastiques, 31, pp.96-111. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/marges.2323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs à l’œuvre chez Philippe Thomas : l’exemple de AB (1978-1980)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n° 20, printemps 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01350718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les numérisations du fonds Philippe Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur quarante années de pratique à la Galerie art et essai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sérandour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études : Créativité, recherche et médiation : expérimenter l’espace universitaire autrement (organisée par Marine Thébault, Patrizia Laudati, Camille Béguin)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d'Azur, Feb 2026, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail et service artistique : le protocole comme outil d’une critique institutionnelle dans les années 1980-1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Désactiver les protocoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUR ArTeC – Université Paris 8; Institut ACTE – Université Paris 1, May 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que fait le collectif à l'artiste ? Quelques notes sur sur les enjeux, les formes, les temporalités et les espaces du collectif dans l’art actuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre autour des pratiques collectives en école d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EESAB Quimper, Feb 2024, Quimper, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Art et Essai » en contexte universitaire — Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sérandour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études « Art &amp; Essai » en contexte universitaire : bilans &amp; perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, Jun 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux historiques et théoriques des espaces autogérés depuis les années 1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études : Histoire et actualité des « artist-run spaces » en contexte breton</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2; EESAB; La Criée, centre d'art contemporain; Passerelle, centre d'art contemporain, Dec 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas : multiples et mises en abyme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Multiple</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Acte – université Paris 1, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Diversité et importance des ateliers et espaces de travail dans le parcours de l’artiste et la création plastique contemporaine », table-ronde avec Laura Aufrère, Sophie Cardin, Antoine Chaudet, Élen Cornec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Art Contemporain Bretagne, May 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflecting Residencies #2 : Synthèse et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Reflecting Residencies #2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arts en résidence – réseau national; Institut français, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire mieux, faire autrement, faire moins : comment les crises font évoluer nos pratiques professionnelles », table-ronde avec Carole Le Rendu, Claire Migraine, Marianne Mispelaëre, Elise Fosset, Katerine Louineau, Estelle Nabeyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème congrès du CIPAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIPAC, Jul 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création hors atelier : contraintes, limites, ressources et potentialités des autres lieux du travail artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée professionnelle Diversité, renouveau et impact du lieu et du poste de travail sur la création contemporaine, organisée par Isabelle Mayaud et Marie Lalevée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Plan d'Est, Dec 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Co-construire des situations ». Remarques sur le dispositif de la résidence en territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Habiter le temporaire. Créer et chercher en condition métropolitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUR CAPS – université Rennes 2; PTAC – université Rennes 2, Apr 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif de l’artothèque en support de recherche et de création : l’exemple du collectif W</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Les artothèques. Histoire(s) de collections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UR 4100 HiCSA Université Paris 1 Panthéon-Sorbonne, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Interroger le statut de l’artiste. Aujourd’hui, ailleurs, demain, … », table-ronde avec Aurélien Catin, Grégory Jérôme, Stéphanie Le Cam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Camp : 1ère rencontres régionales de l’art contemporain en Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Art Contemporain Bretagne, Aug 2021, Saint-Brieuc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à l'histoire de la construction de la figure de l'artiste en travailleur·euse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rémunérer les artistes-auteur·rice·s : regards sur la construction d’un statut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FRAAP (Fédération des réseaux et associations d’artistes plasticiennes et plasticiens), Sep 2021, Saint-Pierre-des-Corps, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology in Art History: the Study of an Artist's Library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Cultura, Memória e Visualidades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Departamento de História do Instituto de Filosofi a e Ciências Humanas da Universidade Estadual de Campinas (UNICAMP), Nov 2020, Sao Paulo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas, artiste de l’entre-deux. Introduction à l’analyse de la structure narrative de son œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque La Tentation littéraire de l’art contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, THALIM « Écritures de la modernité » – Université de la Sorbonne nouvelle / CNRS, Oct 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en récit de l’œuvre de Philippe Thomas : esquisse d’une analyse de la structure narrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Tentation littéraire de l’art contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nantes, France. p. 121-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01788673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un cabinet de lectures : la bibliothèque (incomplète) de Philippe Thomas », exposition monographique, galerie art et essai — université Rennes 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sérandour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">02°57'22E 43°34'16N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Borrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quels problèmes les artistes-éditeur·rices peuvent-iels résoudre ? », exposition collective, galerie art et essai — université Rennes 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sérandour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du collectif à la communauté : le travail artistique à plusieurs. Réflexions, expériences et approches situées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Détresse et Dividendes » de Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être au travail. Observation d'un centre d'art et de son équipe : « mobilisé.e.s » au centre d'art contemporain de Malakoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après le geste, le grand dehors de Giuliana Zefferi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre ready-made et fiction : la posture d’auteur chez Philippe Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Art et histoire de l'art. Sorbonne Université, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04663039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId67"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B0FF53DC"/>
+    <w:nsid w:val="67D2AB59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emeline-jaret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perso.univ-rennes2.fr/emeline.jaret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208018v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Jaret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663029v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bernard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thomas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Wargnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659705v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659697v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut Ungan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659685v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653418v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382902v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mayaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662986v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemot-2boajzb46a-ew.a.run.app/critiquessociales/lesmotsdelapratique/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659759v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659734v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Cam" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659726v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662999v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663067v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663048v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Jaret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guillier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.2323" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350718v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208936v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511628v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann S&#233;randour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208062v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208918v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208076v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663012v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452299v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208092v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208099v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208886v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208911v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01788673v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208083v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452311v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457017v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ferret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Borrel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663055v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511568v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208920v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04663039v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emeline-jaret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-3603-9361" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perso.univ-rennes2.fr/emeline.jaret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208018v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Jaret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663029v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bernard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thomas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Wargnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659705v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659697v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut Ungan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659685v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653418v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382902v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mayaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662986v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemot-2boajzb46a-ew.a.run.app/critiquessociales/lesmotsdelapratique/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659759v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659726v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659734v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Cam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662999v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663067v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663048v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Jaret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guillier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.2323" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350718v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208936v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511628v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann S&#233;randour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208062v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208918v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601127v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cornu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601129v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208076v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601134v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663012v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452299v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601132v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208092v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208099v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601136v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208886v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208911v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208083v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01788673v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601145v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457017v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ferret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Borrel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601142v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452311v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663055v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511568v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208920v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04663039v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>