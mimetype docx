--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.96378830084px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> EMELINE JOUVE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des UniversitésUniversité Toulouse-Jean Jaurès </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discipline(s) enseignée(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Littérature (américaine et britannique) ; Théâtre, William Shakespeare ; Culture américaine ; Institutions culturelles anglo-saxonnes ; Méthodologie de la rechercheThèmes de rechercheThéâtre étatsunien : théâtre de la révolte ; théâtre politique ; théâtre expérimental ; avant-gardeActivités / CV</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités scientifiques **Vice-présidente déléguée à la Culture de l’Université Toulouse-Jean JaurèsCoordinatrice du programme de recherche ANR ACTiF (American Contemporary Theater in France)Co-directrice du séminaire ACT (Anglophone Contemporary Theatre), Laboratoire CASCo-directrice de la collection Nouvelles Scènes/Anglais, Presses Universitaires du MidiRédactrice en chef de la revue Miranda.orgEditrice de « Ariel’s Corner : theater » pour Miranda.orgPrésidente de l’International Susan Glaspell SocietyPrésidente de RADAC (Recherches sur les Arts Dramatiques Anglophones Contemporains)Secrétaire internationale pour ATDS (American Theatre and Drama Society)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et carrière</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Concours (2007) : agrégation externe d’anglaisDoctorat (2011) : &amp;quot;Susan Glaspell’s Drama of Revolt&amp;quot;, Université Toulouse 2, dir. Aurélie Guillain (Université Toulouse 2) et Matthew Roudane (Georgia State University). Jury : Elisabeth Angel-Perez (Université Paris IV), Barbara Ozieblo (Universidad de Malaga), Sylvie Mathé (Université de Provence), Wendy Harding (Université Toulouse 2). Mention « Très Honorable avec les félicitations du jury ».Habilitation à Diriger les Recherches (2020) : « Théâtre de la marge : l’avant-garde théâtrale étasunienne en question (New York, 1916-2016) », Université Paris-Sorbonne, garante : Elisabeth Angel-Perez (Université Paris-Sorbonne). Jury : Marc Amfreville (Université Paris-Sorbonne), Elisabeth Angel-Perez (Université Paris-Sorbonne), John S. Bak (Université de Lorraine), Claude Chastagner (Université Paul Valéry Montpellier 3), Aurélie Guillain (Université Toulouse-Jean Jaurès), Florence March (Université Paul Valéry Montpellier 3)Maîtresse de Conférences : INU Champollion (Albi) de 2013 à 2021Professeure des Universités : Université Toulouse-Jean Jaurès depuis 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Principales publications **OuvragesPerforming Paradise : The Living Theater in France, trad. Lara Cox, New York : Routledge, 2026 (forthcoming) [traduction de Paradise Now en paradis].Un siècle d’avant-garde étasunienne, Montpellier : Editions Deuxième Epoque, 2025, à paraître.Paradise Now en paradis : une histoire du Living Theatre à Avignon & après, 1968/2018. Préface : Pascal Ory. Paris : Editions Classiques Garnier, 2022.Avignon 1968 & le Living Theatre. Mémoires d'une révolution, entretiens réalisés par E. Jouve, Montpellier : Editions Deuxième Epoque, 2018.Susan Glaspell’s Poetics and Politics of Rebellion, Iowa City: University of Iowa Press, 2017.Directions d’ouvrages collectifs et de numéros de revues (2018-présent)Susan Glaspell: Past & Present, with Noelia Hernando-Real (eds.), Coup de Théâtre, n°39, 2025 (à paraître).Trifles/Peccadilles, The Outside/De l’autre côté, Woman’s Honor/L’Honneur d’une femme, Susan Glaspell, trad. Aurélie Delevallée, Sophie Maruejouls-Koch, Julie Vatain-Corfdir, PUM, 2023.« Staging American Rebellion », avec Nathalie Dessens, Anne Stefani, Modesta Suarez (eds.), ORDA, printemps 2023.« De l’intime au politique. Les enjeux du théâtre dans les Amériques du XXIème siècle », avec Pauline Bouchet, Alexandra Moreira Da Silva, Christilla Vasserot (eds.), IdeAs, printemps 2023.Federal Theatre Project : contexte et enjeux, avec Géraldine Prévot (dirs.), Paris : e-TheatrumMundi/Sorbonne Université Presse, 2023 (à paraître).Undoing Naked Truth : Nudity on Stage, with Xavier Lemoine (eds.) RFEA, 2022.“Troubling Usurpation,” with Marie Bouchet, Aurélie Guillain and Nathalie Vincent-Arnaud (eds.), TIES, Spring 2023 (forthcoming).Immersive Theatre, with Déborah Prudhon and Juliette Mézergues (eds.), Coup de Théâtre, n°35, 2021.Rethinking Laughter in Contemporary Anglophone Theatre, co-edited with Sophie Maruejouls-Koch, ejournal Miranda, n°19, 2019.Articles (2018-présent)« ‘Mai nous a montré nos rêves […] et nous a tout repris.’ Théâtre des Carmes : Chronique 1968 », Revue d’histoire du théâtre (2022).“Gertrude Stein’s ‘Historic Drama’ (1930): Dismembering the Past; Remembering the Present”, Sillages Critiques  24 (2018) Décembre 2018“The New York Scene in the ‘Theatrical Twenties’”, Teatro e Storia, n. 39, a. XXXII, vol. 10, Roma, Bulzoni Editore, 2018, pp. 171-193.« Geography and Plays (1922) : paysages intimes », Miranda 17|(2018). Octobre 2018.« The Living Theatre and the French 1968 Revolution: Of Political and Theatrical Crises », E-rea [En ligne], 15.2 | 2018, mis en ligne le 15 juin 2018, consulté le 19 juin 2018.« Doubleness on the New York Contemporary Experimental Stage: Bodies and Technology », Transatlantica , 1 (2017), Novembre 2018.Chapitres d'ouvrages (2018-présent)“A Jury of the Protagonists’ Peers: ‘Solidarization’ in Susan Glaspell’s Plays,” in Birthplace of American Drama: The Provincetown Playhouse at 100, Andrew Eisenhauer, Jeffery Kennedy (eds.), Jefferson, McFarland, forthcoming.« P.A.R.A.D.I.S.E N.O.W. : Le Living Theatre de Serge Pey, ‘enfant du Living Theatre’, » in Serge Pey: un poète-chercheur en action, Modesta Suarez, Christiane Fioupou et Hector Calderon, Toulouse (dirs.), Ombú éditions, à paraître.“Passions avignonnaises: les mémoires du Festival 68”, in Historiographie du Festival d’Avignon, Jean Garapon, Florence Naugrette (dirs.), Paris : Editions Classiques Garnier, 2025 (forthcoming).“ ‘I believe in censorship’: Mae West’s Sex (1926) and the Paradox of Invisibilation” in Theatre Censorship, Anne Etienne, Graham Saunders (eds.), Basingstoke: Palgrave Macmillan, 2025 (forthcoming).« ‘Pour une extension du domaine de la performance’ » à l’ère de la distanciation sociale. Réflexions autour de A Thousand Ways (Part One) : A Phone Call (600 Highwaymen, 2020) » in Eloge du désordre. La pensée du théâtre de Christian Biet, Tiphaine Karsenti, Olivier Neveux, Christophe Triaux (dirs.), Paris : Editions Classiques Garnier, 2025 (à paraître).“Glaspell in Translation,” in Susan Glaspell in Context, J. Ellen Gainor (ed.), New York: Cambridge University Press, 2023 (forthcoming).« ‘Murderous Hug’: 1922 et la tragédie des Provincetown Players, » in 1922 et son esprit, Elise Brault-Dreux (ed.), Paris : Sorbonne Université Presses, 2022.“Staging the ‘Peaceable Revolution’. Henry David Thoreau and the Living Theatre,” in &amp;quot;Live deep and suck all the marrow of Life&amp;quot;: H.D. Thoreau's Literary Legacy, Eulalia Piñero and Laura Arce (eds.), Deleware, Vernon Press, 2020.« Mai, juin, juillet et le Devenir-Révolution » in Hypothèses sur le théâtre, la politique, l’Europe, la philosophie avec Denis Guénoun, eds. Marc Escola, Martin Rueff et Eric Eigenmann, Métispresses, Genène, 2019.« Le cloître des Carmes, 1968, » in Les Carmes. Théâtre et patrimoine à Avignon, Antonia Amo Sanchez, Sophie Gaillard, Marie Galéra, et Paul Payan (dirs.), Avignon : Editions Universitaires d’Avignon, 2019, 85-99.“Dismembering/Remembering: Dramatizing the Family in The American Dream” in Gender and Sexuality in Edward Albee’s Works. eds, John Clum and Cormac O’Brian, New York: Brill, 2018.Entretiens (2018-présent)“Entretien avec Denis Guénoun”, in Historiographie du Festival d’Avignon, Jean Garapon, Florence Naugrette (dirs.), Paris : Editions Classiques Garnier, 2025 (forthcoming).“Finding Hallie : an Interview with Mattie Brickman, ” in Federal Theatre Project : contexte et enjeux, Emeline Jouve et Géraldine Prévot (dirs.), Paris : e-TheatrumMundi/Sorbonne Université Presse, 2024 (à paraître).« Entretien avec Kristen Annequin et Gaspard Chauvelot. Mes meilleures chansons seront celles qui ne riment jamais », ORDA 229 (2023)« De Marseille à New York : l’homme aux multiples vies. Lucien Zayan, fondateur et directeur de The Invisible Dog (USA) », Miranda 26 (2022)« Histoire de l’imposture : Entretien avec Patrick Bonté, » with Nathalie Vincent-Arnaud, in Troubling Usurpation, with Marie Bouchet, Aurélie Guillain and Nathalie Vincent-Arnaud (eds.), TIES,  2023 (forthcoming).“Richard Maxwell’s Dramaturgy or the Art of Inventing New Shapes,” in American Dramaturgies for the 21st century, Marie Pecorari et Julie Vatain (eds.), e-TheatrumMundi n°6, 2021.“Meet 600 HIGHWAYMEN : Interview with Michael Silverstone”, Miranda 23 (2021)« Un Français à Princeton : Entretien avec Florent Masse, enseignant-chercheur et directeur du Festival Seuls en Scène, » Miranda 22 (2021).“ ‘Découvrir et partager’: Entretien avec Nicole Birmann Bloom, chargée de mision arts de la scène au service culturel de l’ambassade de France à New York, » Miranda, n°21 (2020).“Bournac: sur les traces d’Ibsen, » Entretien avec Sébastien Bournac, Le Brigadier n°29, 2018, pp. 68-69.“Interview with Dennis Yueh-Yeh Li, ‘Of Theatre, Stories and Experiences’”, Miranda 17 (2018)Publications totales &amp;gt;&amp;gt; VOIR: file:///C:/Users/emeline.jouve/Downloads/Emeline%20Jouve,%20liste%20compl%C3%A8te%20des%20publications%20Oct%2024-1.pdf</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche-création comme incubateur de collaborations (Table ronde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche-Création, Création-Recherche. Pour une approche élargie de la recherche-création à l’UT2J : recherche en art, projets arts-sciences et expérimentations formelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julien Garde; Aline Wiame, Feb 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Citizen Science : ACTiF program as case study »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La séance à l’épreuve des différences culturelles : la relation entre le spectacle et ses spectateurices en France et aux États-Unis »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Christian Biet | études théâtrales ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tiphaine Karsenti, Christophe Triau, Olivier Neveux,, Jul 2025, Paris Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The American Avant-Garde and the 1968 Festival d’Avignon: A Revolutionary Encounter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theatre as a Bridge across the Atlantic: The Avant-Garde of the 1960s–70s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cecilia Carponi, Francesca Cecconi, Monica Cristini, Oct 2025, Vérone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Jury of The Protagonists’ Peers: “Solidarization” in Susan Glaspell’s Plays.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Literary Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passions avignonnaises : les mémoires du Festival 68 (mémoires autobiographiques, historiques et patrimoniales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l’Association Internationale des Études françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Death of a Salesman in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthur Miller Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Roxbury (Connecticut), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utopie/Hétérotopie/Dystopie. Le cloître des Carmes, 1968 : un paradis sur terre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IDEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sugarland (2022) d’Aleshea Harris : de la mémoire fantôme ou le drame afro-américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JE Conversations with a Ghost</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une herméneutique de l’insignifiant : interprétation et émancipation dans Trifles (1916) de Susan Glaspell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire laboratoire CLIMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ecrans et scènes : épistémologies culturelles et historiographiques en question »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IdA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris ( en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pour une extension du domaine de la performance à l’ère de la distanciation sociale. Réflexions autour de A Thousand Ways (Part One) : A Phone Call (600 Highwaymen, 2020) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éloge du désordre. La pensée du théâtre de Christian Biet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nouvelle avant-garde théâtrale étasunienne ou le principe de monstruosité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique et politique des écritures hybrides - Textes et scènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commémorer Paradise Now (1968) en 2018 : que reste-t-il de la révolution ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire GIS « Patrimoines en partage »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avignon 68 &amp; le Living Theatre. Mémoires d’une révolution. Passions ordinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société d’Histoire du Théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai, juin, juillet au TNP et au Festival d'Avignon (2012-2014). Entretien avec Denis Guénoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'Association internationale des études françaises, 77</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.119-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual Thesaurus of Performing Arts (Version 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Idmhand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Dubatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05156229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Bournac: sur les traces d’Ibsen, » Entretien avec Sébastien Bournac, Le Brigadier n°29, 2018, pp. 68-69</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bournac: sur les traces d’Ibsen »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Sugarland d’Aleshea Harris : l’Amérique hantée ou le drame afro-américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caliban : French journal of English studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 73, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14bvt⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passions avignonnaises : les mémoires du Festival 68</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'Association internationale des études françaises (CAIEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 77, pp.133-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Foreman, 1937-2025. Mort de l'avant-garde étasunienne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 256, pp.97-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. &amp;quot;Mise en scène de la rébellion dans les Amériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dessens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesta Suárez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ordinaire des Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 230, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/orda.8564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De Marseille à New York : l’homme aux multiples vies. Lucien Zayan, fondateur et directeur de The Invisible Dog (USA) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.48252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction Beyond Sex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d’Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 171, pp.3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entretien avec Kristen Annequin et Gaspard Chauvelot. Mes meilleures chansons seront celles qui ne riment jamais »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ordinaire des Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/orda.9230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Français à Princeton : entretien avec Florent Masse, enseignant-chercheur et directeur du Festival Seuls en Scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, 12 p. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.37303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Meet 600 HIGHWAYMEN : Interview with Michael Silverstone”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.42854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Découvrir et partager » : Entretien avec Nicole Birmann Bloom, Chargée de mission, arts de la scène, au service culturel de l’ambassade de France à New York</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.28302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geography and Plays (1922) : paysages intimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.15605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Of Theatre, Stories and Experiences’: Interview with Dennis Yueh-Yeh Li,” Miranda, n°17, 2018, https://journals.openedition.org/miranda/13923?lang=en.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.13923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gertrude Stein’s ‘Historic Drama’ (1930): Dismembering the Past; Remembering the Present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sillagescritiques.6573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The New York Scene in the ‘Theatrical Twenties’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teatro e storia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10, pp.171-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of Theatre, Stories and Experiences’: Interview with Dennis Yueh-Yeh Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.13923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Living Theatre and the French 1968 Revolution: Of Political and Theatrical Crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (2), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.6370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Doubleness on the New York Contemporary Experimental Stage: Bodies and Technology,” Transatlantica, n°1, 2017, http://journals.openedition.org/transatlantica/9475</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transatlantica.9475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of Theatre and Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.9454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gertrude Stein au théâtre : Le monde est rond (G. Stein, L. Avignon) ; Listen to Me (G. Stein, E. Morin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.9482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance and Experience: YOUARENOWHERE by Andrew Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.9443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender and Race Trouble: The Emperor Jones by The Wooster Group,” ANGLES, n°1, 2015, http://angles.saesfrance.org/index.php?id=209</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angles: French Perspectives on the Anglophone World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/angles.2176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Art Group’s Flicker (2002): Stitching the Eye/I,” with Stéphane Boitel, Liminalities: A Journal of Performance Studies, n°11/2, 2015, http://liminalities.net/11-2/stitching.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liminalities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du presque-rien au presque-tout : le dévoilement de l’invisible dans Trifles (1916) de Susan Glaspell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (2), </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.4394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting Gender Equity on the American Stage (2): 50/50 in 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.7601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting Gender Equity on the American Stage (1): League of Professional Theatre Women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.7588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geography and Plays: Spaces in Gertrude Stein’s Early Plays (1913-1919)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South Atlantic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 76 (4), pp.101-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Through the Looking Glass. The Wooster Group’s The Emperor Jones (1993, 2006, 2009): Representation and Transgression,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Estudios Norteamericanos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17, pp.61-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu] Joe Winston, ed. 2012. Second Language Learning Through Drama. Practical Techniques and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, De l’anglais oral, 19, pp.145-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nation and National Identity in Susan Glaspell’s Inheritors (1921)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.1338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On The Verge: Dramatisation de la violence symbolique dans The Verge de Susan Glaspell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia, French Journal of English Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27, pp.251-262. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/caliban.2162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The Poet in the House: Susan Glaspell’s Alison’s House (1930),” Textes & Gender, n°6, 2010, pp. 31-45.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Gender</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience sur la gestion des données au sein d’ACTiF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Love Data Week 2025”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Université Toulouse Jean Jaurès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The American Avant-Garde and the 1968 Festival d'Avignon: a Revolutionary Encounter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edizioni di pagina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Festival Teatrali Nel'900. Intersezioni, Dialoghi E Incontri, 1950-1990</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 117-137, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Glaspell in Translation”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ellen Gainor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Susan Glaspell in Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ‘Murderous Hug’: 1922 et la tragédie des Provincetown Players »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Brault-Dreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sorbonne Université Presses. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1922 et son esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université Presses, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ‘Mai nous a montré nos rêves […] et nous a tout repris.’ Théâtre des Carmes : Chronique 1968 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société d'histoire du théâtre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">André Benedetto, la chute des murs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Théâtre/archives (2), Société d'histoire du théâtre, 2022, 979-10-94971-29-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Richard Maxwell’s Dramaturgy or the Art of Inventing New Shapes”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">e-TheatrumMundi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Dramaturgies for the 21st century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université Presses, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Plays as Sculptures”. Richard Maxwell’s Dramaturgy or the Art of Inventing New Shapes. An interview with Richard Maxwell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Dramaturgies for the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université Presses, pp.55-63, 2021, 979-10-231-1793-6. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/TLGC1398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staging the ‘Peaceable Revolution’. Henry David Thoreau and the Living Theatre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eulalia Piñero and Laura Arce. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Live deep and suck all the marrow of Life": H.D. Thoreau's Literary Legacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deleware, Vernon Press, pp.81-101, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cloître des Carmes, 1968</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonia Amo Sanchez; Sophie Gaillard; Marie Galéra; et Paul Payan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carmes. Théâtre et patrimoine à Avignon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Universitaires d’Avignon, pp.85-99, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Dismembering/Remembering: Dramatizing the Family in The American Dream” in Gender and Sexuality in Edward Albee’s Works John Clum and Cormac O’Brian (eds.), New York, Brill, 2018, pp. 15-27.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender and Sexuality in Edward Albee’s Works</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Big Art Group: The Creation and Promotion Of a Contemporary Language for the Stage,” in Perform: Succeeding as a Creative Professional, Anna Weinstein (ed.), New York: Routledge, 2017, pp. 146-153</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perform: Succeeding as a Creative Professional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Intertextual Insanities in Susan Glaspell’s The Verge (1921),” in Intertextuality in American Drama, Brenda Murphy and Drew Eisenhauer (eds.), Jefferson, McFarland, 2013, pp. 154-168</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intertextuality in American Drama</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à l’édition bilingue How I Learned to Drive/Mes leçons de conduite, Aurélie Delevallée et Aurélie Guillain (trans.), Toulouse, Presses Universitaires du Mirail, 2010, pp. 9-20.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">How I Learned to Drive/Mes leçons de conduite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Siècle d'avant-garde. Essais sur le théâtre étasunien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deuxième Epoque, 2025, 978-2-37769-030-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federal Theatre Project : contexte et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Prévost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sorbonne Université Presses. Sorbonne Université Presses, 2023, e-TheatrumMundi, 979-10-231-3022-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradise Now en paradis : une histoire du Living Theatre à Avignon & après, 1968/2018.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Classiques Garnier. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avignon 1968 & le Living Theatre. Mémoires d'une révolution, Montpellier, Éditions Deuxième Époque, 2018, 230 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Glaspell’s Poetics and Politics of Rebellion, Iowa City, University of Iowa Press, 2017, 258 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staging American Memories, with Soizic Croguennec (eds.), Les Cahiers de Framespa, n°24, 2017, https://journals.openedition.org/framespa/4255?lang=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique judiciaire et fictionnalisation du procès, avec Lionel Miniato (dirs.), Paris, Mare et Martin, 2017, 285 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Acte inqualifiable ou le meurtre au féminin/Unspeakable Acts: Murder by Women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Talairach-Vielmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Guillain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 271 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Acte inqualifiable, ou le meurtre au féminin/Unspeakable Acts: Murder by Women, avec Aurélie Guillain et Laurence Talairach-Vielmas (eds.), Berne, Peter Lang, 2016, 271 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acte inqualifiable ou le meurtre au féminin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Guillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Talairach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Susan Glaspell’s Trifles and “A Jury of Her Peers”: Centennial Essays, Interviews, and Adaptations, avec Martha C. Carpentier (eds.), Jefferson, McFarland, 2015, 229 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staging American Rebellion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dessens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesta Suarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ordinaire des Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 230, 2023, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/orda.8556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troublantes usurpations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vincent-Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Guillain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIES - Revue de littérature, textes, images et sons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre du XXIème siècle dans les Amériques : de l’intime au politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christilla Vasserot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Moreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bouchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, 2023, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ideas.14592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intime au politique. Les enjeux du théâtre dans les Amériques du XXIème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Moreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christilla Vasserot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, 2023, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ideas.15324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undoing Naked Truths: Nudity on Stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 171, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anglophone and Francophone Approaches to Immersive Theatre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Prudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Mézergues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coup de théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, 329 p., 2021, Coup de Théâtre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking Laughter in Contemporary Anglophone Theatre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Maruejouls-Koch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, 2019, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.19821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Théâtre immersif sur les scène contemporaines anglophones et francophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Prudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Mézergues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coup de théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse: Théâtre de la marge: l'avant-garde théâtrale étasunienne en question Inédit: Paradise Now en paradis : une histoire du Living Theatre à Avignon &amp; après, 1968/2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musique, musicologie et arts de la scène. Sorbonne Université, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04687606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId142"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.96378830084px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> EMELINE JOUVE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des UniversitésUniversité Toulouse-Jean Jaurès </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discipline(s) enseignée(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Littérature (américaine et britannique) ; Théâtre, William Shakespeare ; Culture américaine ; Institutions culturelles anglo-saxonnes ; Méthodologie de la rechercheThèmes de rechercheThéâtre étatsunien : théâtre de la révolte ; théâtre politique ; théâtre expérimental ; avant-gardeActivités / CV</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités scientifiques **Vice-présidente déléguée à la Culture de l’Université Toulouse-Jean JaurèsCoordinatrice du programme de recherche ANR ACTiF (American Contemporary Theater in France)Co-directrice du séminaire ACT (Anglophone Contemporary Theatre), Laboratoire CASCo-directrice de la collection Nouvelles Scènes/Anglais, Presses Universitaires du MidiRédactrice en chef de la revue Miranda.orgEditrice de « Ariel’s Corner : theater » pour Miranda.orgPrésidente de l’International Susan Glaspell SocietyPrésidente de RADAC (Recherches sur les Arts Dramatiques Anglophones Contemporains)Secrétaire internationale pour ATDS (American Theatre and Drama Society)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et carrière</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Concours (2007) : agrégation externe d’anglaisDoctorat (2011) : &amp;quot;Susan Glaspell’s Drama of Revolt&amp;quot;, Université Toulouse 2, dir. Aurélie Guillain (Université Toulouse 2) et Matthew Roudane (Georgia State University). Jury : Elisabeth Angel-Perez (Université Paris IV), Barbara Ozieblo (Universidad de Malaga), Sylvie Mathé (Université de Provence), Wendy Harding (Université Toulouse 2). Mention « Très Honorable avec les félicitations du jury ».Habilitation à Diriger les Recherches (2020) : « Théâtre de la marge : l’avant-garde théâtrale étasunienne en question (New York, 1916-2016) », Université Paris-Sorbonne, garante : Elisabeth Angel-Perez (Université Paris-Sorbonne). Jury : Marc Amfreville (Université Paris-Sorbonne), Elisabeth Angel-Perez (Université Paris-Sorbonne), John S. Bak (Université de Lorraine), Claude Chastagner (Université Paul Valéry Montpellier 3), Aurélie Guillain (Université Toulouse-Jean Jaurès), Florence March (Université Paul Valéry Montpellier 3)Maîtresse de Conférences : INU Champollion (Albi) de 2013 à 2021Professeure des Universités : Université Toulouse-Jean Jaurès depuis 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Principales publications **OuvragesPerforming Paradise : The Living Theater in France, trad. Lara Cox, New York : Routledge, 2026 (forthcoming) [traduction de Paradise Now en paradis].Un siècle d’avant-garde étasunienne, Montpellier : Editions Deuxième Epoque, 2025, à paraître.Paradise Now en paradis : une histoire du Living Theatre à Avignon & après, 1968/2018. Préface : Pascal Ory. Paris : Editions Classiques Garnier, 2022.Avignon 1968 & le Living Theatre. Mémoires d'une révolution, entretiens réalisés par E. Jouve, Montpellier : Editions Deuxième Epoque, 2018.Susan Glaspell’s Poetics and Politics of Rebellion, Iowa City: University of Iowa Press, 2017.Directions d’ouvrages collectifs et de numéros de revues (2018-présent)Susan Glaspell: Past & Present, with Noelia Hernando-Real (eds.), Coup de Théâtre, n°39, 2025 (à paraître).Trifles/Peccadilles, The Outside/De l’autre côté, Woman’s Honor/L’Honneur d’une femme, Susan Glaspell, trad. Aurélie Delevallée, Sophie Maruejouls-Koch, Julie Vatain-Corfdir, PUM, 2023.« Staging American Rebellion », avec Nathalie Dessens, Anne Stefani, Modesta Suarez (eds.), ORDA, printemps 2023.« De l’intime au politique. Les enjeux du théâtre dans les Amériques du XXIème siècle », avec Pauline Bouchet, Alexandra Moreira Da Silva, Christilla Vasserot (eds.), IdeAs, printemps 2023.Federal Theatre Project : contexte et enjeux, avec Géraldine Prévot (dirs.), Paris : e-TheatrumMundi/Sorbonne Université Presse, 2023 (à paraître).Undoing Naked Truth : Nudity on Stage, with Xavier Lemoine (eds.) RFEA, 2022.“Troubling Usurpation,” with Marie Bouchet, Aurélie Guillain and Nathalie Vincent-Arnaud (eds.), TIES, Spring 2023 (forthcoming).Immersive Theatre, with Déborah Prudhon and Juliette Mézergues (eds.), Coup de Théâtre, n°35, 2021.Rethinking Laughter in Contemporary Anglophone Theatre, co-edited with Sophie Maruejouls-Koch, ejournal Miranda, n°19, 2019.Articles (2018-présent)« ‘Mai nous a montré nos rêves […] et nous a tout repris.’ Théâtre des Carmes : Chronique 1968 », Revue d’histoire du théâtre (2022).“Gertrude Stein’s ‘Historic Drama’ (1930): Dismembering the Past; Remembering the Present”, Sillages Critiques  24 (2018) Décembre 2018“The New York Scene in the ‘Theatrical Twenties’”, Teatro e Storia, n. 39, a. XXXII, vol. 10, Roma, Bulzoni Editore, 2018, pp. 171-193.« Geography and Plays (1922) : paysages intimes », Miranda 17|(2018). Octobre 2018.« The Living Theatre and the French 1968 Revolution: Of Political and Theatrical Crises », E-rea [En ligne], 15.2 | 2018, mis en ligne le 15 juin 2018, consulté le 19 juin 2018.« Doubleness on the New York Contemporary Experimental Stage: Bodies and Technology », Transatlantica , 1 (2017), Novembre 2018.Chapitres d'ouvrages (2018-présent)“A Jury of the Protagonists’ Peers: ‘Solidarization’ in Susan Glaspell’s Plays,” in Birthplace of American Drama: The Provincetown Playhouse at 100, Andrew Eisenhauer, Jeffery Kennedy (eds.), Jefferson, McFarland, forthcoming.« P.A.R.A.D.I.S.E N.O.W. : Le Living Theatre de Serge Pey, ‘enfant du Living Theatre’, » in Serge Pey: un poète-chercheur en action, Modesta Suarez, Christiane Fioupou et Hector Calderon, Toulouse (dirs.), Ombú éditions, à paraître.“Passions avignonnaises: les mémoires du Festival 68”, in Historiographie du Festival d’Avignon, Jean Garapon, Florence Naugrette (dirs.), Paris : Editions Classiques Garnier, 2025 (forthcoming).“ ‘I believe in censorship’: Mae West’s Sex (1926) and the Paradox of Invisibilation” in Theatre Censorship, Anne Etienne, Graham Saunders (eds.), Basingstoke: Palgrave Macmillan, 2025 (forthcoming).« ‘Pour une extension du domaine de la performance’ » à l’ère de la distanciation sociale. Réflexions autour de A Thousand Ways (Part One) : A Phone Call (600 Highwaymen, 2020) » in Eloge du désordre. La pensée du théâtre de Christian Biet, Tiphaine Karsenti, Olivier Neveux, Christophe Triaux (dirs.), Paris : Editions Classiques Garnier, 2025 (à paraître).“Glaspell in Translation,” in Susan Glaspell in Context, J. Ellen Gainor (ed.), New York: Cambridge University Press, 2023 (forthcoming).« ‘Murderous Hug’: 1922 et la tragédie des Provincetown Players, » in 1922 et son esprit, Elise Brault-Dreux (ed.), Paris : Sorbonne Université Presses, 2022.“Staging the ‘Peaceable Revolution’. Henry David Thoreau and the Living Theatre,” in &amp;quot;Live deep and suck all the marrow of Life&amp;quot;: H.D. Thoreau's Literary Legacy, Eulalia Piñero and Laura Arce (eds.), Deleware, Vernon Press, 2020.« Mai, juin, juillet et le Devenir-Révolution » in Hypothèses sur le théâtre, la politique, l’Europe, la philosophie avec Denis Guénoun, eds. Marc Escola, Martin Rueff et Eric Eigenmann, Métispresses, Genène, 2019.« Le cloître des Carmes, 1968, » in Les Carmes. Théâtre et patrimoine à Avignon, Antonia Amo Sanchez, Sophie Gaillard, Marie Galéra, et Paul Payan (dirs.), Avignon : Editions Universitaires d’Avignon, 2019, 85-99.“Dismembering/Remembering: Dramatizing the Family in The American Dream” in Gender and Sexuality in Edward Albee’s Works. eds, John Clum and Cormac O’Brian, New York: Brill, 2018.Entretiens (2018-présent)“Entretien avec Denis Guénoun”, in Historiographie du Festival d’Avignon, Jean Garapon, Florence Naugrette (dirs.), Paris : Editions Classiques Garnier, 2025 (forthcoming).“Finding Hallie : an Interview with Mattie Brickman, ” in Federal Theatre Project : contexte et enjeux, Emeline Jouve et Géraldine Prévot (dirs.), Paris : e-TheatrumMundi/Sorbonne Université Presse, 2024 (à paraître).« Entretien avec Kristen Annequin et Gaspard Chauvelot. Mes meilleures chansons seront celles qui ne riment jamais », ORDA 229 (2023)« De Marseille à New York : l’homme aux multiples vies. Lucien Zayan, fondateur et directeur de The Invisible Dog (USA) », Miranda 26 (2022)« Histoire de l’imposture : Entretien avec Patrick Bonté, » with Nathalie Vincent-Arnaud, in Troubling Usurpation, with Marie Bouchet, Aurélie Guillain and Nathalie Vincent-Arnaud (eds.), TIES,  2023 (forthcoming).“Richard Maxwell’s Dramaturgy or the Art of Inventing New Shapes,” in American Dramaturgies for the 21st century, Marie Pecorari et Julie Vatain (eds.), e-TheatrumMundi n°6, 2021.“Meet 600 HIGHWAYMEN : Interview with Michael Silverstone”, Miranda 23 (2021)« Un Français à Princeton : Entretien avec Florent Masse, enseignant-chercheur et directeur du Festival Seuls en Scène, » Miranda 22 (2021).“ ‘Découvrir et partager’: Entretien avec Nicole Birmann Bloom, chargée de mision arts de la scène au service culturel de l’ambassade de France à New York, » Miranda, n°21 (2020).“Bournac: sur les traces d’Ibsen, » Entretien avec Sébastien Bournac, Le Brigadier n°29, 2018, pp. 68-69.“Interview with Dennis Yueh-Yeh Li, ‘Of Theatre, Stories and Experiences’”, Miranda 17 (2018)Publications totales &amp;gt;&amp;gt; VOIR: file:///C:/Users/emeline.jouve/Downloads/Emeline%20Jouve,%20liste%20compl%C3%A8te%20des%20publications%20Oct%2024-1.pdf</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche-création comme incubateur de collaborations (Table ronde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche-Création, Création-Recherche. Pour une approche élargie de la recherche-création à l’UT2J : recherche en art, projets arts-sciences et expérimentations formelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julien Garde; Aline Wiame, Feb 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La séance à l’épreuve des différences culturelles : la relation entre le spectacle et ses spectateurices en France et aux États-Unis »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Christian Biet | études théâtrales ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tiphaine Karsenti, Christophe Triau, Olivier Neveux,, Jul 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The American Avant-Garde and the 1968 Festival d’Avignon: A Revolutionary Encounter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theatre as a Bridge across the Atlantic: The Avant-Garde of the 1960s–70s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cecilia Carponi, Francesca Cecconi, Monica Cristini, Oct 2025, Vérone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Citizen Science : ACTiF program as case study »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Jury of The Protagonists’ Peers: “Solidarization” in Susan Glaspell’s Plays.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Literary Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passions avignonnaises : les mémoires du Festival 68 (mémoires autobiographiques, historiques et patrimoniales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l’Association Internationale des Études françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Death of a Salesman in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthur Miller Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Roxbury (Connecticut), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utopie/Hétérotopie/Dystopie. Le cloître des Carmes, 1968 : un paradis sur terre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IDEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sugarland (2022) d’Aleshea Harris : de la mémoire fantôme ou le drame afro-américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JE Conversations with a Ghost</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pour une extension du domaine de la performance à l’ère de la distanciation sociale. Réflexions autour de A Thousand Ways (Part One) : A Phone Call (600 Highwaymen, 2020) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éloge du désordre. La pensée du théâtre de Christian Biet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ecrans et scènes : épistémologies culturelles et historiographiques en question »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IdA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nouvelle avant-garde théâtrale étasunienne ou le principe de monstruosité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique et politique des écritures hybrides - Textes et scènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commémorer Paradise Now (1968) en 2018 : que reste-t-il de la révolution ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire GIS « Patrimoines en partage »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une herméneutique de l’insignifiant : interprétation et émancipation dans Trifles (1916) de Susan Glaspell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire laboratoire CLIMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avignon 68 &amp; le Living Theatre. Mémoires d’une révolution. Passions ordinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société d’Histoire du Théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual Thesaurus of Performing Arts (Version 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Idmhand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Dubatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05156229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai, juin, juillet au TNP et au Festival d'Avignon (2012-2014). Entretien avec Denis Guénoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'Association internationale des études françaises, 77</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.119-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Bournac: sur les traces d’Ibsen, » Entretien avec Sébastien Bournac, Le Brigadier n°29, 2018, pp. 68-69</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bournac: sur les traces d’Ibsen »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience sur la gestion des données au sein d’ACTiF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Love Data Week 2025”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passions avignonnaises : les mémoires du Festival 68</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'Association internationale des études françaises (CAIEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 77, pp.133-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Foreman, 1937-2025. Mort de l'avant-garde étasunienne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 256, pp.97-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Sugarland d’Aleshea Harris : l’Amérique hantée ou le drame afro-américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caliban : French journal of English studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 73, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14bvt⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. &amp;quot;Mise en scène de la rébellion dans les Amériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dessens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesta Suárez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ordinaire des Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 230, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/orda.8564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De Marseille à New York : l’homme aux multiples vies. Lucien Zayan, fondateur et directeur de The Invisible Dog (USA) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.48252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction Beyond Sex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d’Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 171, pp.3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entretien avec Kristen Annequin et Gaspard Chauvelot. Mes meilleures chansons seront celles qui ne riment jamais »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ordinaire des Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/orda.9230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Français à Princeton : entretien avec Florent Masse, enseignant-chercheur et directeur du Festival Seuls en Scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, 12 p. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.37303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Meet 600 HIGHWAYMEN : Interview with Michael Silverstone”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.42854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Découvrir et partager » : Entretien avec Nicole Birmann Bloom, Chargée de mission, arts de la scène, au service culturel de l’ambassade de France à New York</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.28302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gertrude Stein’s ‘Historic Drama’ (1930): Dismembering the Past; Remembering the Present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sillagescritiques.6573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The New York Scene in the ‘Theatrical Twenties’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teatro e storia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10, pp.171-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geography and Plays (1922) : paysages intimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.15605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Of Theatre, Stories and Experiences’: Interview with Dennis Yueh-Yeh Li,” Miranda, n°17, 2018, https://journals.openedition.org/miranda/13923?lang=en.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.13923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of Theatre, Stories and Experiences’: Interview with Dennis Yueh-Yeh Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.13923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Living Theatre and the French 1968 Revolution: Of Political and Theatrical Crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (2), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.6370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Doubleness on the New York Contemporary Experimental Stage: Bodies and Technology,” Transatlantica, n°1, 2017, http://journals.openedition.org/transatlantica/9475</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transatlantica.9475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of Theatre and Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.9454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gertrude Stein au théâtre : Le monde est rond (G. Stein, L. Avignon) ; Listen to Me (G. Stein, E. Morin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.9482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance and Experience: YOUARENOWHERE by Andrew Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.9443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender and Race Trouble: The Emperor Jones by The Wooster Group,” ANGLES, n°1, 2015, http://angles.saesfrance.org/index.php?id=209</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angles: French Perspectives on the Anglophone World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/angles.2176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Art Group’s Flicker (2002): Stitching the Eye/I,” with Stéphane Boitel, Liminalities: A Journal of Performance Studies, n°11/2, 2015, http://liminalities.net/11-2/stitching.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liminalities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du presque-rien au presque-tout : le dévoilement de l’invisible dans Trifles (1916) de Susan Glaspell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (2), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.4394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting Gender Equity on the American Stage (2): 50/50 in 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.7601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting Gender Equity on the American Stage (1): League of Professional Theatre Women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.7588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geography and Plays: Spaces in Gertrude Stein’s Early Plays (1913-1919)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South Atlantic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 76 (4), pp.101-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Through the Looking Glass. The Wooster Group’s The Emperor Jones (1993, 2006, 2009): Representation and Transgression,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Estudios Norteamericanos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17, pp.61-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu] Joe Winston, ed. 2012. Second Language Learning Through Drama. Practical Techniques and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, De l’anglais oral, 19, pp.145-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On The Verge: Dramatisation de la violence symbolique dans The Verge de Susan Glaspell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia, French Journal of English Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27, pp.251-262. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/caliban.2162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nation and National Identity in Susan Glaspell’s Inheritors (1921)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.1338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The Poet in the House: Susan Glaspell’s Alison’s House (1930),” Textes & Gender, n°6, 2010, pp. 31-45.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Gender</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The American Avant-Garde and the 1968 Festival d'Avignon: a Revolutionary Encounter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edizioni di pagina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Festival Teatrali Nel'900. Intersezioni, Dialoghi E Incontri, 1950-1990</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 117-137, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Glaspell in Translation”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ellen Gainor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Susan Glaspell in Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ‘Murderous Hug’: 1922 et la tragédie des Provincetown Players »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Brault-Dreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sorbonne Université Presses. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1922 et son esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université Presses, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ‘Mai nous a montré nos rêves […] et nous a tout repris.’ Théâtre des Carmes : Chronique 1968 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société d'histoire du théâtre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">André Benedetto, la chute des murs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Théâtre/archives (2), Société d'histoire du théâtre, 2022, 979-10-94971-29-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Plays as Sculptures”. Richard Maxwell’s Dramaturgy or the Art of Inventing New Shapes. An interview with Richard Maxwell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Dramaturgies for the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université Presses, pp.55-63, 2021, 979-10-231-1793-6. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/TLGC1398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Richard Maxwell’s Dramaturgy or the Art of Inventing New Shapes”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">e-TheatrumMundi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Dramaturgies for the 21st century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université Presses, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staging the ‘Peaceable Revolution’. Henry David Thoreau and the Living Theatre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eulalia Piñero and Laura Arce. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Live deep and suck all the marrow of Life": H.D. Thoreau's Literary Legacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deleware, Vernon Press, pp.81-101, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cloître des Carmes, 1968</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonia Amo Sanchez; Sophie Gaillard; Marie Galéra; et Paul Payan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carmes. Théâtre et patrimoine à Avignon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Universitaires d’Avignon, pp.85-99, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Dismembering/Remembering: Dramatizing the Family in The American Dream” in Gender and Sexuality in Edward Albee’s Works John Clum and Cormac O’Brian (eds.), New York, Brill, 2018, pp. 15-27.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender and Sexuality in Edward Albee’s Works</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Big Art Group: The Creation and Promotion Of a Contemporary Language for the Stage,” in Perform: Succeeding as a Creative Professional, Anna Weinstein (ed.), New York: Routledge, 2017, pp. 146-153</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perform: Succeeding as a Creative Professional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Intertextual Insanities in Susan Glaspell’s The Verge (1921),” in Intertextuality in American Drama, Brenda Murphy and Drew Eisenhauer (eds.), Jefferson, McFarland, 2013, pp. 154-168</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intertextuality in American Drama</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à l’édition bilingue How I Learned to Drive/Mes leçons de conduite, Aurélie Delevallée et Aurélie Guillain (trans.), Toulouse, Presses Universitaires du Mirail, 2010, pp. 9-20.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">How I Learned to Drive/Mes leçons de conduite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Siècle d'avant-garde. Essais sur le théâtre étasunien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deuxième Epoque, 2025, 978-2-37769-030-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federal Theatre Project : contexte et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Prévost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sorbonne Université Presses. Sorbonne Université Presses, 2023, e-TheatrumMundi, 979-10-231-3022-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradise Now en paradis : une histoire du Living Theatre à Avignon & après, 1968/2018.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Classiques Garnier. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avignon 1968 & le Living Theatre. Mémoires d'une révolution, Montpellier, Éditions Deuxième Époque, 2018, 230 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Glaspell’s Poetics and Politics of Rebellion, Iowa City, University of Iowa Press, 2017, 258 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staging American Memories, with Soizic Croguennec (eds.), Les Cahiers de Framespa, n°24, 2017, https://journals.openedition.org/framespa/4255?lang=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique judiciaire et fictionnalisation du procès, avec Lionel Miniato (dirs.), Paris, Mare et Martin, 2017, 285 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Acte inqualifiable ou le meurtre au féminin/Unspeakable Acts: Murder by Women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Talairach-Vielmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Guillain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 271 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acte inqualifiable ou le meurtre au féminin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Guillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Talairach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Acte inqualifiable, ou le meurtre au féminin/Unspeakable Acts: Murder by Women, avec Aurélie Guillain et Laurence Talairach-Vielmas (eds.), Berne, Peter Lang, 2016, 271 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Susan Glaspell’s Trifles and “A Jury of Her Peers”: Centennial Essays, Interviews, and Adaptations, avec Martha C. Carpentier (eds.), Jefferson, McFarland, 2015, 229 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troublantes usurpations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vincent-Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Guillain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIES - Revue de littérature, textes, images et sons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre du XXIème siècle dans les Amériques : de l’intime au politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christilla Vasserot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Moreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bouchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, 2023, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ideas.14592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intime au politique. Les enjeux du théâtre dans les Amériques du XXIème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Moreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christilla Vasserot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, 2023, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ideas.15324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staging American Rebellion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dessens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesta Suarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ordinaire des Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 230, 2023, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/orda.8556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undoing Naked Truths: Nudity on Stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 171, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anglophone and Francophone Approaches to Immersive Theatre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Prudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Mézergues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coup de théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, 329 p., 2021, Coup de Théâtre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking Laughter in Contemporary Anglophone Theatre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Maruejouls-Koch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, 2019, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.19821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Théâtre immersif sur les scène contemporaines anglophones et francophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Prudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Mézergues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coup de théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse: Théâtre de la marge: l'avant-garde théâtrale étasunienne en question Inédit: Paradise Now en paradis : une histoire du Living Theatre à Avignon &amp; après, 1968/2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musique, musicologie et arts de la scène. Sorbonne Université, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04687606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId142"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05518545v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Jeanne Jouve" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367615v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367619v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340755v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763595v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763597v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763617v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763599v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763594v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763582v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04763579v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04763575v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04763577v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763587v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04763502v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134611v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05156229v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chantraine-Braillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Idmhand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Dubatti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lavorel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564073v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03334487v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163776v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bvt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134598v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134618v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04720282v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stefani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dessens" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesta Su&#225;rez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/orda.8564" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287958v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.48252" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995273v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lemoine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Jouve" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287947v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/orda.9230" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03334490v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.37303" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03334491v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.42854" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03334489v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.28302" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563947v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.15605" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564079v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.13923" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563950v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.6573" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563954v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02563732v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563961v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.6370" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563965v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.9475" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564086v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.9454" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564082v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.9482" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564085v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.9443" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563970v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.2176" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563983v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563976v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.4394" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564091v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.7601" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564089v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.7588" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563994v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563992v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04047700v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564004v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.1338" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564000v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.2162" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564025v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367617v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511663v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287911v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ellen Gainor" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287929v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Brault-Dreux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287902v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287967v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05289809v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/TLGC1398" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563909v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563915v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563924v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564080v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563935v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563943v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134624v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04630908v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pr&#233;vost" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283758v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563785v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563758v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563897v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563863v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906395v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Talairach-Vielmas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guillain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563874v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04684334v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Talairach" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563886v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199827v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesta Suarez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/orda.8556" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310969v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vincent-Arnaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04020190v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christilla Vasserot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Moreira da Silva" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bouchet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.14592" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287878v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.15324" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287890v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03334493v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Prudhon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette M&#233;zergues" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563892v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Maruejouls-Koch" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.19821" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934211v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04687606v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05518545v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Jeanne Jouve" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367619v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340755v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367615v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763595v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763597v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763617v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763599v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763594v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04763575v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04763579v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04763577v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763587v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763582v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04763502v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05156229v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chantraine-Braillon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Idmhand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Dubatti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lavorel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134611v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564073v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03334487v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367617v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134598v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134618v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163776v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bvt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04720282v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stefani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dessens" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesta Su&#225;rez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/orda.8564" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287958v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.48252" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995273v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lemoine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Jouve" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287947v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/orda.9230" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03334490v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.37303" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03334491v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.42854" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03334489v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.28302" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563950v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.6573" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563954v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563947v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.15605" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564079v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.13923" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02563732v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563961v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.6370" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563965v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.9475" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564086v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.9454" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564082v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.9482" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564085v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.9443" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563970v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.2176" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563983v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563976v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.4394" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564091v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.7601" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564089v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.7588" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563994v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563992v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04047700v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564000v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.2162" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564004v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.1338" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564025v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511663v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287911v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ellen Gainor" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287929v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Brault-Dreux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287902v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05289809v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/TLGC1398" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287967v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563909v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563915v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563924v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564080v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563935v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563943v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134624v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04630908v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pr&#233;vost" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283758v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563785v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563758v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563897v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563863v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906395v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Talairach-Vielmas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guillain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04684334v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Talairach" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563874v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563886v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310969v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vincent-Arnaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04020190v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christilla Vasserot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Moreira da Silva" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bouchet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.14592" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287878v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.15324" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199827v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesta Suarez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/orda.8556" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287890v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03334493v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Prudhon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette M&#233;zergues" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563892v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Maruejouls-Koch" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.19821" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934211v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04687606v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>