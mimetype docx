--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.96378830084px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> EMELINE JOUVE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des UniversitésUniversité Toulouse-Jean Jaurès </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discipline(s) enseignée(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Littérature (américaine et britannique) ; Théâtre, William Shakespeare ; Culture américaine ; Institutions culturelles anglo-saxonnes ; Méthodologie de la rechercheThèmes de rechercheThéâtre étatsunien : théâtre de la révolte ; théâtre politique ; théâtre expérimental ; avant-gardeActivités / CV</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités scientifiques **Vice-présidente déléguée à la Culture de l’Université Toulouse-Jean JaurèsCoordinatrice du programme de recherche ANR ACTiF (American Contemporary Theater in France)Co-directrice du séminaire ACT (Anglophone Contemporary Theatre), Laboratoire CASCo-directrice de la collection Nouvelles Scènes/Anglais, Presses Universitaires du MidiRédactrice en chef de la revue Miranda.orgEditrice de « Ariel’s Corner : theater » pour Miranda.orgPrésidente de l’International Susan Glaspell SocietyPrésidente de RADAC (Recherches sur les Arts Dramatiques Anglophones Contemporains)Secrétaire internationale pour ATDS (American Theatre and Drama Society)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et carrière</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Concours (2007) : agrégation externe d’anglaisDoctorat (2011) : &amp;quot;Susan Glaspell’s Drama of Revolt&amp;quot;, Université Toulouse 2, dir. Aurélie Guillain (Université Toulouse 2) et Matthew Roudane (Georgia State University). Jury : Elisabeth Angel-Perez (Université Paris IV), Barbara Ozieblo (Universidad de Malaga), Sylvie Mathé (Université de Provence), Wendy Harding (Université Toulouse 2). Mention « Très Honorable avec les félicitations du jury ».Habilitation à Diriger les Recherches (2020) : « Théâtre de la marge : l’avant-garde théâtrale étasunienne en question (New York, 1916-2016) », Université Paris-Sorbonne, garante : Elisabeth Angel-Perez (Université Paris-Sorbonne). Jury : Marc Amfreville (Université Paris-Sorbonne), Elisabeth Angel-Perez (Université Paris-Sorbonne), John S. Bak (Université de Lorraine), Claude Chastagner (Université Paul Valéry Montpellier 3), Aurélie Guillain (Université Toulouse-Jean Jaurès), Florence March (Université Paul Valéry Montpellier 3)Maîtresse de Conférences : INU Champollion (Albi) de 2013 à 2021Professeure des Universités : Université Toulouse-Jean Jaurès depuis 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Principales publications **OuvragesPerforming Paradise : The Living Theater in France, trad. Lara Cox, New York : Routledge, 2026 (forthcoming) [traduction de Paradise Now en paradis].Un siècle d’avant-garde étasunienne, Montpellier : Editions Deuxième Epoque, 2025, à paraître.Paradise Now en paradis : une histoire du Living Theatre à Avignon & après, 1968/2018. Préface : Pascal Ory. Paris : Editions Classiques Garnier, 2022.Avignon 1968 & le Living Theatre. Mémoires d'une révolution, entretiens réalisés par E. Jouve, Montpellier : Editions Deuxième Epoque, 2018.Susan Glaspell’s Poetics and Politics of Rebellion, Iowa City: University of Iowa Press, 2017.Directions d’ouvrages collectifs et de numéros de revues (2018-présent)Susan Glaspell: Past & Present, with Noelia Hernando-Real (eds.), Coup de Théâtre, n°39, 2025 (à paraître).Trifles/Peccadilles, The Outside/De l’autre côté, Woman’s Honor/L’Honneur d’une femme, Susan Glaspell, trad. Aurélie Delevallée, Sophie Maruejouls-Koch, Julie Vatain-Corfdir, PUM, 2023.« Staging American Rebellion », avec Nathalie Dessens, Anne Stefani, Modesta Suarez (eds.), ORDA, printemps 2023.« De l’intime au politique. Les enjeux du théâtre dans les Amériques du XXIème siècle », avec Pauline Bouchet, Alexandra Moreira Da Silva, Christilla Vasserot (eds.), IdeAs, printemps 2023.Federal Theatre Project : contexte et enjeux, avec Géraldine Prévot (dirs.), Paris : e-TheatrumMundi/Sorbonne Université Presse, 2023 (à paraître).Undoing Naked Truth : Nudity on Stage, with Xavier Lemoine (eds.) RFEA, 2022.“Troubling Usurpation,” with Marie Bouchet, Aurélie Guillain and Nathalie Vincent-Arnaud (eds.), TIES, Spring 2023 (forthcoming).Immersive Theatre, with Déborah Prudhon and Juliette Mézergues (eds.), Coup de Théâtre, n°35, 2021.Rethinking Laughter in Contemporary Anglophone Theatre, co-edited with Sophie Maruejouls-Koch, ejournal Miranda, n°19, 2019.Articles (2018-présent)« ‘Mai nous a montré nos rêves […] et nous a tout repris.’ Théâtre des Carmes : Chronique 1968 », Revue d’histoire du théâtre (2022).“Gertrude Stein’s ‘Historic Drama’ (1930): Dismembering the Past; Remembering the Present”, Sillages Critiques  24 (2018) Décembre 2018“The New York Scene in the ‘Theatrical Twenties’”, Teatro e Storia, n. 39, a. XXXII, vol. 10, Roma, Bulzoni Editore, 2018, pp. 171-193.« Geography and Plays (1922) : paysages intimes », Miranda 17|(2018). Octobre 2018.« The Living Theatre and the French 1968 Revolution: Of Political and Theatrical Crises », E-rea [En ligne], 15.2 | 2018, mis en ligne le 15 juin 2018, consulté le 19 juin 2018.« Doubleness on the New York Contemporary Experimental Stage: Bodies and Technology », Transatlantica , 1 (2017), Novembre 2018.Chapitres d'ouvrages (2018-présent)“A Jury of the Protagonists’ Peers: ‘Solidarization’ in Susan Glaspell’s Plays,” in Birthplace of American Drama: The Provincetown Playhouse at 100, Andrew Eisenhauer, Jeffery Kennedy (eds.), Jefferson, McFarland, forthcoming.« P.A.R.A.D.I.S.E N.O.W. : Le Living Theatre de Serge Pey, ‘enfant du Living Theatre’, » in Serge Pey: un poète-chercheur en action, Modesta Suarez, Christiane Fioupou et Hector Calderon, Toulouse (dirs.), Ombú éditions, à paraître.“Passions avignonnaises: les mémoires du Festival 68”, in Historiographie du Festival d’Avignon, Jean Garapon, Florence Naugrette (dirs.), Paris : Editions Classiques Garnier, 2025 (forthcoming).“ ‘I believe in censorship’: Mae West’s Sex (1926) and the Paradox of Invisibilation” in Theatre Censorship, Anne Etienne, Graham Saunders (eds.), Basingstoke: Palgrave Macmillan, 2025 (forthcoming).« ‘Pour une extension du domaine de la performance’ » à l’ère de la distanciation sociale. Réflexions autour de A Thousand Ways (Part One) : A Phone Call (600 Highwaymen, 2020) » in Eloge du désordre. La pensée du théâtre de Christian Biet, Tiphaine Karsenti, Olivier Neveux, Christophe Triaux (dirs.), Paris : Editions Classiques Garnier, 2025 (à paraître).“Glaspell in Translation,” in Susan Glaspell in Context, J. Ellen Gainor (ed.), New York: Cambridge University Press, 2023 (forthcoming).« ‘Murderous Hug’: 1922 et la tragédie des Provincetown Players, » in 1922 et son esprit, Elise Brault-Dreux (ed.), Paris : Sorbonne Université Presses, 2022.“Staging the ‘Peaceable Revolution’. Henry David Thoreau and the Living Theatre,” in &amp;quot;Live deep and suck all the marrow of Life&amp;quot;: H.D. Thoreau's Literary Legacy, Eulalia Piñero and Laura Arce (eds.), Deleware, Vernon Press, 2020.« Mai, juin, juillet et le Devenir-Révolution » in Hypothèses sur le théâtre, la politique, l’Europe, la philosophie avec Denis Guénoun, eds. Marc Escola, Martin Rueff et Eric Eigenmann, Métispresses, Genène, 2019.« Le cloître des Carmes, 1968, » in Les Carmes. Théâtre et patrimoine à Avignon, Antonia Amo Sanchez, Sophie Gaillard, Marie Galéra, et Paul Payan (dirs.), Avignon : Editions Universitaires d’Avignon, 2019, 85-99.“Dismembering/Remembering: Dramatizing the Family in The American Dream” in Gender and Sexuality in Edward Albee’s Works. eds, John Clum and Cormac O’Brian, New York: Brill, 2018.Entretiens (2018-présent)“Entretien avec Denis Guénoun”, in Historiographie du Festival d’Avignon, Jean Garapon, Florence Naugrette (dirs.), Paris : Editions Classiques Garnier, 2025 (forthcoming).“Finding Hallie : an Interview with Mattie Brickman, ” in Federal Theatre Project : contexte et enjeux, Emeline Jouve et Géraldine Prévot (dirs.), Paris : e-TheatrumMundi/Sorbonne Université Presse, 2024 (à paraître).« Entretien avec Kristen Annequin et Gaspard Chauvelot. Mes meilleures chansons seront celles qui ne riment jamais », ORDA 229 (2023)« De Marseille à New York : l’homme aux multiples vies. Lucien Zayan, fondateur et directeur de The Invisible Dog (USA) », Miranda 26 (2022)« Histoire de l’imposture : Entretien avec Patrick Bonté, » with Nathalie Vincent-Arnaud, in Troubling Usurpation, with Marie Bouchet, Aurélie Guillain and Nathalie Vincent-Arnaud (eds.), TIES,  2023 (forthcoming).“Richard Maxwell’s Dramaturgy or the Art of Inventing New Shapes,” in American Dramaturgies for the 21st century, Marie Pecorari et Julie Vatain (eds.), e-TheatrumMundi n°6, 2021.“Meet 600 HIGHWAYMEN : Interview with Michael Silverstone”, Miranda 23 (2021)« Un Français à Princeton : Entretien avec Florent Masse, enseignant-chercheur et directeur du Festival Seuls en Scène, » Miranda 22 (2021).“ ‘Découvrir et partager’: Entretien avec Nicole Birmann Bloom, chargée de mision arts de la scène au service culturel de l’ambassade de France à New York, » Miranda, n°21 (2020).“Bournac: sur les traces d’Ibsen, » Entretien avec Sébastien Bournac, Le Brigadier n°29, 2018, pp. 68-69.“Interview with Dennis Yueh-Yeh Li, ‘Of Theatre, Stories and Experiences’”, Miranda 17 (2018)Publications totales &amp;gt;&amp;gt; VOIR: file:///C:/Users/emeline.jouve/Downloads/Emeline%20Jouve,%20liste%20compl%C3%A8te%20des%20publications%20Oct%2024-1.pdf</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche-création comme incubateur de collaborations (Table ronde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche-Création, Création-Recherche. Pour une approche élargie de la recherche-création à l’UT2J : recherche en art, projets arts-sciences et expérimentations formelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julien Garde; Aline Wiame, Feb 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La séance à l’épreuve des différences culturelles : la relation entre le spectacle et ses spectateurices en France et aux États-Unis »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Christian Biet | études théâtrales ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tiphaine Karsenti, Christophe Triau, Olivier Neveux,, Jul 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The American Avant-Garde and the 1968 Festival d’Avignon: A Revolutionary Encounter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theatre as a Bridge across the Atlantic: The Avant-Garde of the 1960s–70s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cecilia Carponi, Francesca Cecconi, Monica Cristini, Oct 2025, Vérone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Citizen Science : ACTiF program as case study »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Jury of The Protagonists’ Peers: “Solidarization” in Susan Glaspell’s Plays.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Literary Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passions avignonnaises : les mémoires du Festival 68 (mémoires autobiographiques, historiques et patrimoniales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l’Association Internationale des Études françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Death of a Salesman in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthur Miller Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Roxbury (Connecticut), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utopie/Hétérotopie/Dystopie. Le cloître des Carmes, 1968 : un paradis sur terre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IDEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sugarland (2022) d’Aleshea Harris : de la mémoire fantôme ou le drame afro-américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JE Conversations with a Ghost</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pour une extension du domaine de la performance à l’ère de la distanciation sociale. Réflexions autour de A Thousand Ways (Part One) : A Phone Call (600 Highwaymen, 2020) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éloge du désordre. La pensée du théâtre de Christian Biet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ecrans et scènes : épistémologies culturelles et historiographiques en question »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IdA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nouvelle avant-garde théâtrale étasunienne ou le principe de monstruosité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique et politique des écritures hybrides - Textes et scènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commémorer Paradise Now (1968) en 2018 : que reste-t-il de la révolution ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire GIS « Patrimoines en partage »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une herméneutique de l’insignifiant : interprétation et émancipation dans Trifles (1916) de Susan Glaspell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire laboratoire CLIMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avignon 68 &amp; le Living Theatre. Mémoires d’une révolution. Passions ordinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société d’Histoire du Théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual Thesaurus of Performing Arts (Version 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Idmhand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Dubatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05156229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai, juin, juillet au TNP et au Festival d'Avignon (2012-2014). Entretien avec Denis Guénoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'Association internationale des études françaises, 77</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.119-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Bournac: sur les traces d’Ibsen, » Entretien avec Sébastien Bournac, Le Brigadier n°29, 2018, pp. 68-69</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bournac: sur les traces d’Ibsen »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience sur la gestion des données au sein d’ACTiF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Love Data Week 2025”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passions avignonnaises : les mémoires du Festival 68</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'Association internationale des études françaises (CAIEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 77, pp.133-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Foreman, 1937-2025. Mort de l'avant-garde étasunienne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 256, pp.97-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Sugarland d’Aleshea Harris : l’Amérique hantée ou le drame afro-américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caliban : French journal of English studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 73, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14bvt⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. &amp;quot;Mise en scène de la rébellion dans les Amériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dessens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesta Suárez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ordinaire des Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 230, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/orda.8564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De Marseille à New York : l’homme aux multiples vies. Lucien Zayan, fondateur et directeur de The Invisible Dog (USA) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.48252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction Beyond Sex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d’Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 171, pp.3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entretien avec Kristen Annequin et Gaspard Chauvelot. Mes meilleures chansons seront celles qui ne riment jamais »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ordinaire des Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/orda.9230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Français à Princeton : entretien avec Florent Masse, enseignant-chercheur et directeur du Festival Seuls en Scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, 12 p. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.37303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Meet 600 HIGHWAYMEN : Interview with Michael Silverstone”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.42854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Découvrir et partager » : Entretien avec Nicole Birmann Bloom, Chargée de mission, arts de la scène, au service culturel de l’ambassade de France à New York</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.28302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gertrude Stein’s ‘Historic Drama’ (1930): Dismembering the Past; Remembering the Present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sillagescritiques.6573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The New York Scene in the ‘Theatrical Twenties’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teatro e storia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10, pp.171-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geography and Plays (1922) : paysages intimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.15605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Of Theatre, Stories and Experiences’: Interview with Dennis Yueh-Yeh Li,” Miranda, n°17, 2018, https://journals.openedition.org/miranda/13923?lang=en.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.13923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of Theatre, Stories and Experiences’: Interview with Dennis Yueh-Yeh Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.13923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Living Theatre and the French 1968 Revolution: Of Political and Theatrical Crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (2), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.6370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Doubleness on the New York Contemporary Experimental Stage: Bodies and Technology,” Transatlantica, n°1, 2017, http://journals.openedition.org/transatlantica/9475</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transatlantica.9475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of Theatre and Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.9454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gertrude Stein au théâtre : Le monde est rond (G. Stein, L. Avignon) ; Listen to Me (G. Stein, E. Morin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.9482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance and Experience: YOUARENOWHERE by Andrew Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.9443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender and Race Trouble: The Emperor Jones by The Wooster Group,” ANGLES, n°1, 2015, http://angles.saesfrance.org/index.php?id=209</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angles: French Perspectives on the Anglophone World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/angles.2176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Art Group’s Flicker (2002): Stitching the Eye/I,” with Stéphane Boitel, Liminalities: A Journal of Performance Studies, n°11/2, 2015, http://liminalities.net/11-2/stitching.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liminalities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du presque-rien au presque-tout : le dévoilement de l’invisible dans Trifles (1916) de Susan Glaspell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (2), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.4394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting Gender Equity on the American Stage (2): 50/50 in 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.7601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting Gender Equity on the American Stage (1): League of Professional Theatre Women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.7588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geography and Plays: Spaces in Gertrude Stein’s Early Plays (1913-1919)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South Atlantic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 76 (4), pp.101-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Through the Looking Glass. The Wooster Group’s The Emperor Jones (1993, 2006, 2009): Representation and Transgression,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Estudios Norteamericanos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17, pp.61-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu] Joe Winston, ed. 2012. Second Language Learning Through Drama. Practical Techniques and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, De l’anglais oral, 19, pp.145-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On The Verge: Dramatisation de la violence symbolique dans The Verge de Susan Glaspell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia, French Journal of English Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27, pp.251-262. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/caliban.2162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nation and National Identity in Susan Glaspell’s Inheritors (1921)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.1338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The Poet in the House: Susan Glaspell’s Alison’s House (1930),” Textes & Gender, n°6, 2010, pp. 31-45.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Gender</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The American Avant-Garde and the 1968 Festival d'Avignon: a Revolutionary Encounter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edizioni di pagina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Festival Teatrali Nel'900. Intersezioni, Dialoghi E Incontri, 1950-1990</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 117-137, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Glaspell in Translation”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ellen Gainor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Susan Glaspell in Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ‘Murderous Hug’: 1922 et la tragédie des Provincetown Players »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Brault-Dreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sorbonne Université Presses. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1922 et son esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université Presses, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ‘Mai nous a montré nos rêves […] et nous a tout repris.’ Théâtre des Carmes : Chronique 1968 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société d'histoire du théâtre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">André Benedetto, la chute des murs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Théâtre/archives (2), Société d'histoire du théâtre, 2022, 979-10-94971-29-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Plays as Sculptures”. Richard Maxwell’s Dramaturgy or the Art of Inventing New Shapes. An interview with Richard Maxwell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Dramaturgies for the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université Presses, pp.55-63, 2021, 979-10-231-1793-6. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/TLGC1398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Richard Maxwell’s Dramaturgy or the Art of Inventing New Shapes”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">e-TheatrumMundi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Dramaturgies for the 21st century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université Presses, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staging the ‘Peaceable Revolution’. Henry David Thoreau and the Living Theatre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eulalia Piñero and Laura Arce. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Live deep and suck all the marrow of Life": H.D. Thoreau's Literary Legacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deleware, Vernon Press, pp.81-101, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cloître des Carmes, 1968</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonia Amo Sanchez; Sophie Gaillard; Marie Galéra; et Paul Payan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carmes. Théâtre et patrimoine à Avignon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Universitaires d’Avignon, pp.85-99, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Dismembering/Remembering: Dramatizing the Family in The American Dream” in Gender and Sexuality in Edward Albee’s Works John Clum and Cormac O’Brian (eds.), New York, Brill, 2018, pp. 15-27.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender and Sexuality in Edward Albee’s Works</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Big Art Group: The Creation and Promotion Of a Contemporary Language for the Stage,” in Perform: Succeeding as a Creative Professional, Anna Weinstein (ed.), New York: Routledge, 2017, pp. 146-153</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perform: Succeeding as a Creative Professional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Intertextual Insanities in Susan Glaspell’s The Verge (1921),” in Intertextuality in American Drama, Brenda Murphy and Drew Eisenhauer (eds.), Jefferson, McFarland, 2013, pp. 154-168</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intertextuality in American Drama</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à l’édition bilingue How I Learned to Drive/Mes leçons de conduite, Aurélie Delevallée et Aurélie Guillain (trans.), Toulouse, Presses Universitaires du Mirail, 2010, pp. 9-20.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">How I Learned to Drive/Mes leçons de conduite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Siècle d'avant-garde. Essais sur le théâtre étasunien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deuxième Epoque, 2025, 978-2-37769-030-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federal Theatre Project : contexte et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Prévost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sorbonne Université Presses. Sorbonne Université Presses, 2023, e-TheatrumMundi, 979-10-231-3022-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradise Now en paradis : une histoire du Living Theatre à Avignon & après, 1968/2018.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Classiques Garnier. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avignon 1968 & le Living Theatre. Mémoires d'une révolution, Montpellier, Éditions Deuxième Époque, 2018, 230 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Glaspell’s Poetics and Politics of Rebellion, Iowa City, University of Iowa Press, 2017, 258 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staging American Memories, with Soizic Croguennec (eds.), Les Cahiers de Framespa, n°24, 2017, https://journals.openedition.org/framespa/4255?lang=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique judiciaire et fictionnalisation du procès, avec Lionel Miniato (dirs.), Paris, Mare et Martin, 2017, 285 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Acte inqualifiable ou le meurtre au féminin/Unspeakable Acts: Murder by Women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Talairach-Vielmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Guillain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 271 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acte inqualifiable ou le meurtre au féminin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Guillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Talairach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Acte inqualifiable, ou le meurtre au féminin/Unspeakable Acts: Murder by Women, avec Aurélie Guillain et Laurence Talairach-Vielmas (eds.), Berne, Peter Lang, 2016, 271 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Susan Glaspell’s Trifles and “A Jury of Her Peers”: Centennial Essays, Interviews, and Adaptations, avec Martha C. Carpentier (eds.), Jefferson, McFarland, 2015, 229 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troublantes usurpations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vincent-Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Guillain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIES - Revue de littérature, textes, images et sons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre du XXIème siècle dans les Amériques : de l’intime au politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christilla Vasserot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Moreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bouchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, 2023, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ideas.14592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intime au politique. Les enjeux du théâtre dans les Amériques du XXIème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Moreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christilla Vasserot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, 2023, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ideas.15324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staging American Rebellion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dessens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesta Suarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ordinaire des Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 230, 2023, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/orda.8556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undoing Naked Truths: Nudity on Stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 171, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anglophone and Francophone Approaches to Immersive Theatre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Prudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Mézergues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coup de théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, 329 p., 2021, Coup de Théâtre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking Laughter in Contemporary Anglophone Theatre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Maruejouls-Koch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, 2019, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.19821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Théâtre immersif sur les scène contemporaines anglophones et francophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Prudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Mézergues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coup de théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse: Théâtre de la marge: l'avant-garde théâtrale étasunienne en question Inédit: Paradise Now en paradis : une histoire du Living Theatre à Avignon &amp; après, 1968/2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musique, musicologie et arts de la scène. Sorbonne Université, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04687606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId142"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.96378830084px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> EMELINE JOUVE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des UniversitésUniversité Toulouse-Jean Jaurès </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discipline(s) enseignée(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Littérature (américaine et britannique) ; Théâtre, William Shakespeare ; Culture américaine ; Institutions culturelles anglo-saxonnes ; Méthodologie de la rechercheThèmes de rechercheThéâtre étatsunien : théâtre de la révolte ; théâtre politique ; théâtre expérimental ; avant-gardeActivités / CV</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités scientifiques **Vice-présidente déléguée à la Culture de l’Université Toulouse-Jean JaurèsCoordinatrice du programme de recherche ANR ACTiF (American Contemporary Theater in France)Co-directrice du séminaire ACT (Anglophone Contemporary Theatre), Laboratoire CASCo-directrice de la collection Nouvelles Scènes/Anglais, Presses Universitaires du MidiRédactrice en chef de la revue Miranda.orgEditrice de « Ariel’s Corner : theater » pour Miranda.orgPrésidente de l’International Susan Glaspell SocietyPrésidente de RADAC (Recherches sur les Arts Dramatiques Anglophones Contemporains)Secrétaire internationale pour ATDS (American Theatre and Drama Society)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et carrière</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Concours (2007) : agrégation externe d’anglaisDoctorat (2011) : &amp;quot;Susan Glaspell’s Drama of Revolt&amp;quot;, Université Toulouse 2, dir. Aurélie Guillain (Université Toulouse 2) et Matthew Roudane (Georgia State University). Jury : Elisabeth Angel-Perez (Université Paris IV), Barbara Ozieblo (Universidad de Malaga), Sylvie Mathé (Université de Provence), Wendy Harding (Université Toulouse 2). Mention « Très Honorable avec les félicitations du jury ».Habilitation à Diriger les Recherches (2020) : « Théâtre de la marge : l’avant-garde théâtrale étasunienne en question (New York, 1916-2016) », Université Paris-Sorbonne, garante : Elisabeth Angel-Perez (Université Paris-Sorbonne). Jury : Marc Amfreville (Université Paris-Sorbonne), Elisabeth Angel-Perez (Université Paris-Sorbonne), John S. Bak (Université de Lorraine), Claude Chastagner (Université Paul Valéry Montpellier 3), Aurélie Guillain (Université Toulouse-Jean Jaurès), Florence March (Université Paul Valéry Montpellier 3)Maîtresse de Conférences : INU Champollion (Albi) de 2013 à 2021Professeure des Universités : Université Toulouse-Jean Jaurès depuis 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Principales publications **OuvragesPerforming Paradise : The Living Theater in France, trad. Lara Cox, New York : Routledge, 2026 (forthcoming) [traduction de Paradise Now en paradis].Un siècle d’avant-garde étasunienne, Montpellier : Editions Deuxième Epoque, 2025, à paraître.Paradise Now en paradis : une histoire du Living Theatre à Avignon & après, 1968/2018. Préface : Pascal Ory. Paris : Editions Classiques Garnier, 2022.Avignon 1968 & le Living Theatre. Mémoires d'une révolution, entretiens réalisés par E. Jouve, Montpellier : Editions Deuxième Epoque, 2018.Susan Glaspell’s Poetics and Politics of Rebellion, Iowa City: University of Iowa Press, 2017.Directions d’ouvrages collectifs et de numéros de revues (2018-présent)Susan Glaspell: Past & Present, with Noelia Hernando-Real (eds.), Coup de Théâtre, n°39, 2025 (à paraître).Trifles/Peccadilles, The Outside/De l’autre côté, Woman’s Honor/L’Honneur d’une femme, Susan Glaspell, trad. Aurélie Delevallée, Sophie Maruejouls-Koch, Julie Vatain-Corfdir, PUM, 2023.« Staging American Rebellion », avec Nathalie Dessens, Anne Stefani, Modesta Suarez (eds.), ORDA, printemps 2023.« De l’intime au politique. Les enjeux du théâtre dans les Amériques du XXIème siècle », avec Pauline Bouchet, Alexandra Moreira Da Silva, Christilla Vasserot (eds.), IdeAs, printemps 2023.Federal Theatre Project : contexte et enjeux, avec Géraldine Prévot (dirs.), Paris : e-TheatrumMundi/Sorbonne Université Presse, 2023 (à paraître).Undoing Naked Truth : Nudity on Stage, with Xavier Lemoine (eds.) RFEA, 2022.“Troubling Usurpation,” with Marie Bouchet, Aurélie Guillain and Nathalie Vincent-Arnaud (eds.), TIES, Spring 2023 (forthcoming).Immersive Theatre, with Déborah Prudhon and Juliette Mézergues (eds.), Coup de Théâtre, n°35, 2021.Rethinking Laughter in Contemporary Anglophone Theatre, co-edited with Sophie Maruejouls-Koch, ejournal Miranda, n°19, 2019.Articles (2018-présent)« ‘Mai nous a montré nos rêves […] et nous a tout repris.’ Théâtre des Carmes : Chronique 1968 », Revue d’histoire du théâtre (2022).“Gertrude Stein’s ‘Historic Drama’ (1930): Dismembering the Past; Remembering the Present”, Sillages Critiques  24 (2018) Décembre 2018“The New York Scene in the ‘Theatrical Twenties’”, Teatro e Storia, n. 39, a. XXXII, vol. 10, Roma, Bulzoni Editore, 2018, pp. 171-193.« Geography and Plays (1922) : paysages intimes », Miranda 17|(2018). Octobre 2018.« The Living Theatre and the French 1968 Revolution: Of Political and Theatrical Crises », E-rea [En ligne], 15.2 | 2018, mis en ligne le 15 juin 2018, consulté le 19 juin 2018.« Doubleness on the New York Contemporary Experimental Stage: Bodies and Technology », Transatlantica , 1 (2017), Novembre 2018.Chapitres d'ouvrages (2018-présent)“A Jury of the Protagonists’ Peers: ‘Solidarization’ in Susan Glaspell’s Plays,” in Birthplace of American Drama: The Provincetown Playhouse at 100, Andrew Eisenhauer, Jeffery Kennedy (eds.), Jefferson, McFarland, forthcoming.« P.A.R.A.D.I.S.E N.O.W. : Le Living Theatre de Serge Pey, ‘enfant du Living Theatre’, » in Serge Pey: un poète-chercheur en action, Modesta Suarez, Christiane Fioupou et Hector Calderon, Toulouse (dirs.), Ombú éditions, à paraître.“Passions avignonnaises: les mémoires du Festival 68”, in Historiographie du Festival d’Avignon, Jean Garapon, Florence Naugrette (dirs.), Paris : Editions Classiques Garnier, 2025 (forthcoming).“ ‘I believe in censorship’: Mae West’s Sex (1926) and the Paradox of Invisibilation” in Theatre Censorship, Anne Etienne, Graham Saunders (eds.), Basingstoke: Palgrave Macmillan, 2025 (forthcoming).« ‘Pour une extension du domaine de la performance’ » à l’ère de la distanciation sociale. Réflexions autour de A Thousand Ways (Part One) : A Phone Call (600 Highwaymen, 2020) » in Eloge du désordre. La pensée du théâtre de Christian Biet, Tiphaine Karsenti, Olivier Neveux, Christophe Triaux (dirs.), Paris : Editions Classiques Garnier, 2025 (à paraître).“Glaspell in Translation,” in Susan Glaspell in Context, J. Ellen Gainor (ed.), New York: Cambridge University Press, 2023 (forthcoming).« ‘Murderous Hug’: 1922 et la tragédie des Provincetown Players, » in 1922 et son esprit, Elise Brault-Dreux (ed.), Paris : Sorbonne Université Presses, 2022.“Staging the ‘Peaceable Revolution’. Henry David Thoreau and the Living Theatre,” in &amp;quot;Live deep and suck all the marrow of Life&amp;quot;: H.D. Thoreau's Literary Legacy, Eulalia Piñero and Laura Arce (eds.), Deleware, Vernon Press, 2020.« Mai, juin, juillet et le Devenir-Révolution » in Hypothèses sur le théâtre, la politique, l’Europe, la philosophie avec Denis Guénoun, eds. Marc Escola, Martin Rueff et Eric Eigenmann, Métispresses, Genène, 2019.« Le cloître des Carmes, 1968, » in Les Carmes. Théâtre et patrimoine à Avignon, Antonia Amo Sanchez, Sophie Gaillard, Marie Galéra, et Paul Payan (dirs.), Avignon : Editions Universitaires d’Avignon, 2019, 85-99.“Dismembering/Remembering: Dramatizing the Family in The American Dream” in Gender and Sexuality in Edward Albee’s Works. eds, John Clum and Cormac O’Brian, New York: Brill, 2018.Entretiens (2018-présent)“Entretien avec Denis Guénoun”, in Historiographie du Festival d’Avignon, Jean Garapon, Florence Naugrette (dirs.), Paris : Editions Classiques Garnier, 2025 (forthcoming).“Finding Hallie : an Interview with Mattie Brickman, ” in Federal Theatre Project : contexte et enjeux, Emeline Jouve et Géraldine Prévot (dirs.), Paris : e-TheatrumMundi/Sorbonne Université Presse, 2024 (à paraître).« Entretien avec Kristen Annequin et Gaspard Chauvelot. Mes meilleures chansons seront celles qui ne riment jamais », ORDA 229 (2023)« De Marseille à New York : l’homme aux multiples vies. Lucien Zayan, fondateur et directeur de The Invisible Dog (USA) », Miranda 26 (2022)« Histoire de l’imposture : Entretien avec Patrick Bonté, » with Nathalie Vincent-Arnaud, in Troubling Usurpation, with Marie Bouchet, Aurélie Guillain and Nathalie Vincent-Arnaud (eds.), TIES,  2023 (forthcoming).“Richard Maxwell’s Dramaturgy or the Art of Inventing New Shapes,” in American Dramaturgies for the 21st century, Marie Pecorari et Julie Vatain (eds.), e-TheatrumMundi n°6, 2021.“Meet 600 HIGHWAYMEN : Interview with Michael Silverstone”, Miranda 23 (2021)« Un Français à Princeton : Entretien avec Florent Masse, enseignant-chercheur et directeur du Festival Seuls en Scène, » Miranda 22 (2021).“ ‘Découvrir et partager’: Entretien avec Nicole Birmann Bloom, chargée de mision arts de la scène au service culturel de l’ambassade de France à New York, » Miranda, n°21 (2020).“Bournac: sur les traces d’Ibsen, » Entretien avec Sébastien Bournac, Le Brigadier n°29, 2018, pp. 68-69.“Interview with Dennis Yueh-Yeh Li, ‘Of Theatre, Stories and Experiences’”, Miranda 17 (2018)Publications totales &amp;gt;&amp;gt; VOIR: file:///C:/Users/emeline.jouve/Downloads/Emeline%20Jouve,%20liste%20compl%C3%A8te%20des%20publications%20Oct%2024-1.pdf</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche-création comme incubateur de collaborations (Table ronde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche-Création, Création-Recherche. Pour une approche élargie de la recherche-création à l’UT2J : recherche en art, projets arts-sciences et expérimentations formelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julien Garde; Aline Wiame, Feb 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Citizen Science : ACTiF program as case study »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La séance à l’épreuve des différences culturelles : la relation entre le spectacle et ses spectateurices en France et aux États-Unis »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Christian Biet | études théâtrales ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tiphaine Karsenti, Christophe Triau, Olivier Neveux,, Jul 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The American Avant-Garde and the 1968 Festival d’Avignon: A Revolutionary Encounter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theatre as a Bridge across the Atlantic: The Avant-Garde of the 1960s–70s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cecilia Carponi, Francesca Cecconi, Monica Cristini, Oct 2025, Vérone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Jury of The Protagonists’ Peers: “Solidarization” in Susan Glaspell’s Plays.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Literary Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passions avignonnaises : les mémoires du Festival 68 (mémoires autobiographiques, historiques et patrimoniales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l’Association Internationale des Études françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Death of a Salesman in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthur Miller Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Roxbury (Connecticut), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utopie/Hétérotopie/Dystopie. Le cloître des Carmes, 1968 : un paradis sur terre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IDEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sugarland (2022) d’Aleshea Harris : de la mémoire fantôme ou le drame afro-américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JE Conversations with a Ghost</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une herméneutique de l’insignifiant : interprétation et émancipation dans Trifles (1916) de Susan Glaspell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire laboratoire CLIMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pour une extension du domaine de la performance à l’ère de la distanciation sociale. Réflexions autour de A Thousand Ways (Part One) : A Phone Call (600 Highwaymen, 2020) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éloge du désordre. La pensée du théâtre de Christian Biet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ecrans et scènes : épistémologies culturelles et historiographiques en question »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IdA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nouvelle avant-garde théâtrale étasunienne ou le principe de monstruosité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique et politique des écritures hybrides - Textes et scènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commémorer Paradise Now (1968) en 2018 : que reste-t-il de la révolution ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire GIS « Patrimoines en partage »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avignon 68 &amp; le Living Theatre. Mémoires d’une révolution. Passions ordinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société d’Histoire du Théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai, juin, juillet au TNP et au Festival d'Avignon (2012-2014). Entretien avec Denis Guénoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'Association internationale des études françaises, 77</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.119-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual Thesaurus of Performing Arts (Version 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Idmhand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Dubatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05156229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Bournac: sur les traces d’Ibsen, » Entretien avec Sébastien Bournac, Le Brigadier n°29, 2018, pp. 68-69</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bournac: sur les traces d’Ibsen »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Sugarland d’Aleshea Harris : l’Amérique hantée ou le drame afro-américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caliban : French journal of English studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 73, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14bvt⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passions avignonnaises : les mémoires du Festival 68</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'Association internationale des études françaises (CAIEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 77, pp.133-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Foreman, 1937-2025. Mort de l'avant-garde étasunienne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 256, pp.97-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. &amp;quot;Mise en scène de la rébellion dans les Amériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dessens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesta Suárez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ordinaire des Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 230, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/orda.8564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De Marseille à New York : l’homme aux multiples vies. Lucien Zayan, fondateur et directeur de The Invisible Dog (USA) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.48252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction Beyond Sex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d’Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 171, pp.3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entretien avec Kristen Annequin et Gaspard Chauvelot. Mes meilleures chansons seront celles qui ne riment jamais »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ordinaire des Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/orda.9230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Français à Princeton : entretien avec Florent Masse, enseignant-chercheur et directeur du Festival Seuls en Scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, 12 p. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.37303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Meet 600 HIGHWAYMEN : Interview with Michael Silverstone”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.42854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Découvrir et partager » : Entretien avec Nicole Birmann Bloom, Chargée de mission, arts de la scène, au service culturel de l’ambassade de France à New York</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.28302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gertrude Stein’s ‘Historic Drama’ (1930): Dismembering the Past; Remembering the Present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sillagescritiques.6573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The New York Scene in the ‘Theatrical Twenties’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teatro e storia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10, pp.171-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of Theatre, Stories and Experiences’: Interview with Dennis Yueh-Yeh Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.13923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geography and Plays (1922) : paysages intimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.15605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Of Theatre, Stories and Experiences’: Interview with Dennis Yueh-Yeh Li,” Miranda, n°17, 2018, https://journals.openedition.org/miranda/13923?lang=en.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.13923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Living Theatre and the French 1968 Revolution: Of Political and Theatrical Crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (2), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.6370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Doubleness on the New York Contemporary Experimental Stage: Bodies and Technology,” Transatlantica, n°1, 2017, http://journals.openedition.org/transatlantica/9475</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transatlantica.9475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of Theatre and Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.9454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gertrude Stein au théâtre : Le monde est rond (G. Stein, L. Avignon) ; Listen to Me (G. Stein, E. Morin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.9482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance and Experience: YOUARENOWHERE by Andrew Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.9443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender and Race Trouble: The Emperor Jones by The Wooster Group,” ANGLES, n°1, 2015, http://angles.saesfrance.org/index.php?id=209</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angles: French Perspectives on the Anglophone World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/angles.2176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Art Group’s Flicker (2002): Stitching the Eye/I,” with Stéphane Boitel, Liminalities: A Journal of Performance Studies, n°11/2, 2015, http://liminalities.net/11-2/stitching.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liminalities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting Gender Equity on the American Stage (2): 50/50 in 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.7601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du presque-rien au presque-tout : le dévoilement de l’invisible dans Trifles (1916) de Susan Glaspell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (2), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.4394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting Gender Equity on the American Stage (1): League of Professional Theatre Women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.7588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geography and Plays: Spaces in Gertrude Stein’s Early Plays (1913-1919)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South Atlantic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 76 (4), pp.101-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Through the Looking Glass. The Wooster Group’s The Emperor Jones (1993, 2006, 2009): Representation and Transgression,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Estudios Norteamericanos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17, pp.61-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu] Joe Winston, ed. 2012. Second Language Learning Through Drama. Practical Techniques and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, De l’anglais oral, 19, pp.145-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On The Verge: Dramatisation de la violence symbolique dans The Verge de Susan Glaspell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia, French Journal of English Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27, pp.251-262. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/caliban.2162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The Poet in the House: Susan Glaspell’s Alison’s House (1930),” Textes & Gender, n°6, 2010, pp. 31-45.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Gender</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nation and National Identity in Susan Glaspell’s Inheritors (1921)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.1338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience sur la gestion des données au sein d’ACTiF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Love Data Week 2025”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The American Avant-Garde and the 1968 Festival d'Avignon: a Revolutionary Encounter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edizioni di pagina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Festival Teatrali Nel'900. Intersezioni, Dialoghi E Incontri, 1950-1990</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 117-137, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Glaspell in Translation”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ellen Gainor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Susan Glaspell in Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ‘Murderous Hug’: 1922 et la tragédie des Provincetown Players »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Brault-Dreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sorbonne Université Presses. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1922 et son esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université Presses, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ‘Mai nous a montré nos rêves […] et nous a tout repris.’ Théâtre des Carmes : Chronique 1968 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société d'histoire du théâtre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">André Benedetto, la chute des murs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Théâtre/archives (2), Société d'histoire du théâtre, 2022, 979-10-94971-29-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Richard Maxwell’s Dramaturgy or the Art of Inventing New Shapes”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">e-TheatrumMundi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Dramaturgies for the 21st century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université Presses, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Plays as Sculptures”. Richard Maxwell’s Dramaturgy or the Art of Inventing New Shapes. An interview with Richard Maxwell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Dramaturgies for the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université Presses, pp.55-63, 2021, 979-10-231-1793-6. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/TLGC1398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staging the ‘Peaceable Revolution’. Henry David Thoreau and the Living Theatre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eulalia Piñero and Laura Arce. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Live deep and suck all the marrow of Life": H.D. Thoreau's Literary Legacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deleware, Vernon Press, pp.81-101, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cloître des Carmes, 1968</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonia Amo Sanchez; Sophie Gaillard; Marie Galéra; et Paul Payan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carmes. Théâtre et patrimoine à Avignon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Universitaires d’Avignon, pp.85-99, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Dismembering/Remembering: Dramatizing the Family in The American Dream” in Gender and Sexuality in Edward Albee’s Works John Clum and Cormac O’Brian (eds.), New York, Brill, 2018, pp. 15-27.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender and Sexuality in Edward Albee’s Works</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Big Art Group: The Creation and Promotion Of a Contemporary Language for the Stage,” in Perform: Succeeding as a Creative Professional, Anna Weinstein (ed.), New York: Routledge, 2017, pp. 146-153</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perform: Succeeding as a Creative Professional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Intertextual Insanities in Susan Glaspell’s The Verge (1921),” in Intertextuality in American Drama, Brenda Murphy and Drew Eisenhauer (eds.), Jefferson, McFarland, 2013, pp. 154-168</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intertextuality in American Drama</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à l’édition bilingue How I Learned to Drive/Mes leçons de conduite, Aurélie Delevallée et Aurélie Guillain (trans.), Toulouse, Presses Universitaires du Mirail, 2010, pp. 9-20.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">How I Learned to Drive/Mes leçons de conduite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Siècle d'avant-garde. Essais sur le théâtre étasunien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deuxième Epoque, 2025, 978-2-37769-030-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federal Theatre Project : contexte et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Prévost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sorbonne Université Presses. Sorbonne Université Presses, 2023, e-TheatrumMundi, 979-10-231-3022-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradise Now en paradis : une histoire du Living Theatre à Avignon & après, 1968/2018.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Classiques Garnier. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avignon 1968 & le Living Theatre. Mémoires d'une révolution, Montpellier, Éditions Deuxième Époque, 2018, 230 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Glaspell’s Poetics and Politics of Rebellion, Iowa City, University of Iowa Press, 2017, 258 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staging American Memories, with Soizic Croguennec (eds.), Les Cahiers de Framespa, n°24, 2017, https://journals.openedition.org/framespa/4255?lang=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique judiciaire et fictionnalisation du procès, avec Lionel Miniato (dirs.), Paris, Mare et Martin, 2017, 285 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Acte inqualifiable ou le meurtre au féminin/Unspeakable Acts: Murder by Women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Talairach-Vielmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Guillain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 271 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Acte inqualifiable, ou le meurtre au féminin/Unspeakable Acts: Murder by Women, avec Aurélie Guillain et Laurence Talairach-Vielmas (eds.), Berne, Peter Lang, 2016, 271 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acte inqualifiable ou le meurtre au féminin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Guillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Talairach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Susan Glaspell’s Trifles and “A Jury of Her Peers”: Centennial Essays, Interviews, and Adaptations, avec Martha C. Carpentier (eds.), Jefferson, McFarland, 2015, 229 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staging American Rebellion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dessens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesta Suarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ordinaire des Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 230, 2023, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/orda.8556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troublantes usurpations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vincent-Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Guillain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIES - Revue de littérature, textes, images et sons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intime au politique. Les enjeux du théâtre dans les Amériques du XXIème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Moreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christilla Vasserot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, 2023, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ideas.15324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre du XXIème siècle dans les Amériques : de l’intime au politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christilla Vasserot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Moreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bouchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, 2023, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ideas.14592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undoing Naked Truths: Nudity on Stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 171, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anglophone and Francophone Approaches to Immersive Theatre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Prudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Mézergues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coup de théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, 329 p., 2021, Coup de Théâtre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking Laughter in Contemporary Anglophone Theatre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Maruejouls-Koch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, 2019, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.19821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Théâtre immersif sur les scène contemporaines anglophones et francophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Prudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Mézergues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coup de théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse: Théâtre de la marge: l'avant-garde théâtrale étasunienne en question Inédit: Paradise Now en paradis : une histoire du Living Theatre à Avignon &amp; après, 1968/2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Jeanne Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musique, musicologie et arts de la scène. Sorbonne Université, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04687606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId142"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05518545v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Jeanne Jouve" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367619v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340755v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367615v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763595v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763597v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763617v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763599v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763594v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04763575v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04763579v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04763577v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763587v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763582v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04763502v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05156229v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chantraine-Braillon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Idmhand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Dubatti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lavorel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134611v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564073v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03334487v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367617v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134598v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134618v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163776v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bvt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04720282v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stefani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dessens" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesta Su&#225;rez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/orda.8564" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287958v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.48252" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995273v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lemoine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Jouve" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287947v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/orda.9230" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03334490v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.37303" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03334491v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.42854" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03334489v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.28302" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563950v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.6573" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563954v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563947v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.15605" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564079v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.13923" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02563732v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563961v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.6370" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563965v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.9475" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564086v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.9454" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564082v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.9482" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564085v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.9443" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563970v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.2176" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563983v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563976v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.4394" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564091v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.7601" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564089v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.7588" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563994v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563992v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04047700v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564000v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.2162" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564004v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.1338" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564025v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511663v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287911v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ellen Gainor" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287929v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Brault-Dreux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287902v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05289809v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/TLGC1398" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287967v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563909v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563915v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563924v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564080v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563935v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563943v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134624v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04630908v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pr&#233;vost" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283758v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563785v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563758v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563897v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563863v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906395v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Talairach-Vielmas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guillain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04684334v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Talairach" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563874v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563886v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310969v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vincent-Arnaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04020190v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christilla Vasserot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Moreira da Silva" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bouchet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.14592" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287878v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.15324" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199827v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesta Suarez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/orda.8556" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287890v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03334493v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Prudhon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette M&#233;zergues" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563892v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Maruejouls-Koch" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.19821" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934211v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04687606v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05518545v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Jeanne Jouve" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367615v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367619v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340755v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763595v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763597v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763617v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763599v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763594v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763582v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04763575v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04763579v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04763577v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763587v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04763502v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134611v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05156229v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chantraine-Braillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Idmhand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Dubatti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lavorel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564073v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03334487v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163776v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bvt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134598v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134618v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04720282v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stefani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dessens" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesta Su&#225;rez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/orda.8564" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287958v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.48252" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995273v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lemoine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Jouve" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287947v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/orda.9230" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03334490v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.37303" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03334491v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.42854" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03334489v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.28302" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563950v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.6573" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563954v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02563732v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.13923" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563947v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.15605" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564079v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563961v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.6370" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563965v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.9475" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564086v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.9454" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564082v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.9482" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564085v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.9443" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563970v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.2176" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563983v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564091v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.7601" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563976v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.4394" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564089v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.7588" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563994v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563992v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04047700v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564000v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.2162" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564025v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564004v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.1338" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367617v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511663v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287911v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ellen Gainor" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287929v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Brault-Dreux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287902v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287967v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05289809v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/TLGC1398" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563909v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563915v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563924v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564080v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563935v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563943v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134624v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04630908v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pr&#233;vost" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283758v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563785v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563758v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563897v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563863v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906395v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Talairach-Vielmas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guillain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563874v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04684334v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Talairach" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563886v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199827v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesta Suarez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/orda.8556" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310969v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vincent-Arnaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287878v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bouchet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Moreira da Silva" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christilla Vasserot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.15324" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04020190v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.14592" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287890v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03334493v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Prudhon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette M&#233;zergues" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563892v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Maruejouls-Koch" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.19821" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934211v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04687606v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>