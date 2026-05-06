--- v0 (2026-03-22)
+++ v1 (2026-05-06)
@@ -1005,295 +1005,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04292959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pleiotropic Roles of Scavenger Receptors in Circadian Retinal Phagocytosis: A New Function for Lysosomal SR-B2/LIMP-2 at the RPE Cell Surface</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling PRPF31 retinitis pigmentosa using retinal pigment epithelium and organoids combined with gene augmentation rescue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Bougoüin</w:t>
+                <w:t xml:space="preserve">Amélie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvrick Zagar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abdallah Hamieh</w:t>
+                <w:t xml:space="preserve">Amélie Slembrouck-Brec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nanteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Terray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yelyzaveta Tymoshenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23073445⟩</w:t>
+              <w:t xml:space="preserve">NPJ Regenerative medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7, pp.39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41536-022-00235-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03814298v1</w:t>
+                <w:t xml:space="preserve">hal-03774125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling PRPF31 retinitis pigmentosa using retinal pigment epithelium and organoids combined with gene augmentation rescue</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Nanteau</w:t>
+                <w:t xml:space="preserve">Pleiotropic Roles of Scavenger Receptors in Circadian Retinal Phagocytosis: A New Function for Lysosomal SR-B2/LIMP-2 at the RPE Cell Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Terray</w:t>
+                <w:t xml:space="preserve">Antoine Bougoüin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yelyzaveta Tymoshenko</w:t>
+                <w:t xml:space="preserve">Yvrick Zagar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Chatagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Hamieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NPJ Regenerative medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 7, pp.39. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (7), pp.3445. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41536-022-00235-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms23073445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03774125v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03814298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lack of the antioxidant enzyme methionine sulfoxide reductase A in mice impairs RPE phagocytosis and causes photoreceptor cone dysfunction</w:t>
               </w:r>
@@ -2265,51 +2265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuliana Gagliardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaffiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Terray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STEM CELLS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
@@ -2609,161 +2609,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03086745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From confluent human iPS cells to self-forming neural retina and retinal pigmented epithelium</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Céline Nanteau</w:t>
+                <w:t xml:space="preserve">Large-Scale Purification of Porcine or Bovine Photoreceptor Outer Segments for Phagocytosis Assays on Retinal Pigment Epithelial Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Parinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Chatagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Orieux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Silvia C. Finnemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline F. Nandrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03086749v1</w:t>
+                <w:t xml:space="preserve">hal-03086746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutations in Pre-mRNA Processing Factors 3, 8, and 31 Cause Dysfunction of the Retinal Pigment Epithelium</w:t>
               </w:r>
@@ -2877,416 +2864,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03086747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Scale Purification of Porcine or Bovine Photoreceptor Outer Segments for Phagocytosis Assays on Retinal Pigment Epithelial Cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Chatagnon</w:t>
+                <w:t xml:space="preserve">From confluent human iPS cells to self-forming neural retina and retinal pigmented epithelium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Reichman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Terray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Slembrouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia C. Finnemann</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gaël Orieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111, pp.8518 - 8523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1324212111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03086746v1</w:t>
+                <w:t xml:space="preserve">hal-03086749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CCR2(+) monocytes infiltrate atrophic lesions in age-related macular disease and mediate photoreceptor degeneration in experimental subretinal inflammation in Cx3cr1 deficient mice.</w:t>
+                <w:t xml:space="preserve">Disease-Causing Mutations in BEST1 Gene Are Associated with Altered Sorting of Bestrophin-1 Protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Sennlaub</w:t>
+                <w:t xml:space="preserve">Jordan A. Doumanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constance Auvynet</w:t>
+                <w:t xml:space="preserve">Christina Zeitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Calippe</w:t>
+                <w:t xml:space="preserve">Paloma Dominguez Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Lavalette</w:t>
+                <w:t xml:space="preserve">Isabelle Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Poupel</w:t>
+                <w:t xml:space="preserve">Abhay Krishna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 5 (11), pp.1775-93. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (7), pp.15121-15140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/emmm.201302692⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms140715121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00912837v1</w:t>
+                <w:t xml:space="preserve">hal-01583466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disease-Causing Mutations in BEST1 Gene Are Associated with Altered Sorting of Bestrophin-1 Protein</w:t>
+                <w:t xml:space="preserve">CCR2(+) monocytes infiltrate atrophic lesions in age-related macular disease and mediate photoreceptor degeneration in experimental subretinal inflammation in Cx3cr1 deficient mice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan A. Doumanov</w:t>
+                <w:t xml:space="preserve">Florian Sennlaub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Zeitz</w:t>
+                <w:t xml:space="preserve">Constance Auvynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paloma Dominguez Gimenez</w:t>
+                <w:t xml:space="preserve">Bertrand Calippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Audo</w:t>
+                <w:t xml:space="preserve">Sophie Lavalette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abhay Krishna</w:t>
+                <w:t xml:space="preserve">Lucie Poupel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 14 (7), pp.15121-15140. </w:t>
+              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (11), pp.1775-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms140715121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/emmm.201302692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01583466v1</w:t>
+                <w:t xml:space="preserve">inserm-00912837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retinal pigment epithelial cells use a MerTK-dependent mechanism to limit the phagocytic particle binding activity of αvβ5 integrin</w:t>
               </w:r>
@@ -3513,269 +3513,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02894109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary antioxidants prevent age-related retinal pigment epithelium actin damage and blindness in mice lacking αvβ5 integrin</w:t>
+                <w:t xml:space="preserve">Three Gene-Targeted Mouse Models of RNA Splicing Factor RP Show Late-Onset RPE and Retinal Degeneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chia-Chia Yu</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">John J. Graziotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Farkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinga Bujakowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand M. Deramaudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03086755v1</w:t>
+                <w:t xml:space="preserve">hal-03086760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three Gene-Targeted Mouse Models of RNA Splicing Factor RP Show Late-Onset RPE and Retinal Degeneration</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dietary antioxidants prevent age-related retinal pigment epithelium actin damage and blindness in mice lacking αvβ5 integrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand M. Deramaudt</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chia-Chia Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Nandrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Dun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia C Finnemann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 52, pp.660 - 670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2011.11.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03086760v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03086755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro differentiation of retinal pigment epithelium from adult retinal stem cells</w:t>
               </w:r>
@@ -3907,51 +3907,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EYS is a major gene for rod-cone dystrophies in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Alain Sahel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4041,51 +4041,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRPM1 Is Mutated in Patients with Autosomal-Recessive Complete Congenital Stationary Night Blindness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Kohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4175,64 +4175,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lack of v 5 Integrin Receptor or Its Ligand MFG-E8: Distinct Effects on Retinal Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline F. Nandrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia C. Finnemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ophthalmic Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4382,90 +4382,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel role for alphavbeta5-integrin in retinal adhesion and its diurnal peak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline F. Nandrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Anand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mousumi Sircar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia C. Finnemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physiology - Cell Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4624,51 +4624,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loss of Synchronized Retinal Phagocytosis and Age-related Blindness in Mice Lacking alphavbeta5 Integrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline F. Nandrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoonhee Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5406,51 +5406,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retinal pigment epithelial cells: the unveiled component in the etiology of Prpf splicing factor-associated retinitis pigmentosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Hamieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline F. Nandrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Experimental Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1185, Springer International Publishing AG, pp.227-231, 2019, Retinal Degenerative Diseases - Mechanisms and Experimental Therapy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5488,51 +5488,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retinal pigment epithelial cells: super phagocytes with a rhythm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Hamieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline F. Nandrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Biology Research Progress, "Phagocytosis: Overview, History and Role in Human Health and Disease"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5557,51 +5557,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opposite roles of MerTK ligands Gas6 and Protein S during retinal phagocytosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline F. Nandrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Experimental Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1074, Springer International Publishing AG, pp.577-583, 2018, Retinal Degenerative Diseases</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5716,51 +5716,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B6949148"/>
+    <w:nsid w:val="A627931E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5947,51 +5947,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emeline-nandrot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3087-078X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074075462" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAN-3925-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363662v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Andreas Matthiessen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotta Elisabeth Wagner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Boldt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Gla&#223;er" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Lieberwirth" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363694v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hamieh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Vanoni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Enderlin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Hadjout" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408316v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Hamieh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Lew" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Millet-Puel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04563541v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; R&#233;ty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora M Vanoni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Roux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2024.1256522" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04799289v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Parinot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chatagnon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine N&#233;el" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25126630" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04292959v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Kretschmer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Schneider" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Matthiessen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Reichert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Hotaling" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002402" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03814298v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bougo&#252;in" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvrick Zagar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23073445" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03774125v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rodrigues" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Slembrouck-Brec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nanteau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Terray" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelyzaveta Tymoshenko" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41536-022-00235-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163479v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Mazzoni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Dun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade A Vargas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Nandrot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia C Finnemann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2021.101918" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03131049v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Klipfel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordonnier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Thi&#233;bault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cl&#233;rin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blond" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10010179" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02648422v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Plaza Reyes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Petrus-Reurer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Padrell S&#225;nchez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Kumar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyadh Douagi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15326-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086697v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Aronsson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder Andr&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sctm.19-0396" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02969762v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lhussiez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dubus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qu&#233;nol Cesar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyazi Acar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline F Nandrot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.61.11.18" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01736588v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Touhami" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Beguier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Augustin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Charles-Messance" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Vignaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-018-1106-8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086718v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Dong" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiju Wu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Ma" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengfei Liu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohajeet B Bhuckory" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000478042" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01480587v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Reichman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Slembrouck" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Gagliardi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaffiol" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.2586" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01611959v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christo Kole" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Yang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ferracane" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2017.09.007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086745v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ah-Lai Law" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Gravez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Alain Sahel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.628297" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086749v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Orieux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1324212111" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086747v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H Farkas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah S Lew" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria E Sousa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Bujakowska" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2014.06.026" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086746v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia C. Finnemann" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline F. Nandrot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00912837v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sennlaub" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Auvynet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Calippe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lavalette" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Poupel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/emmm.201302692" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01583466v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan A. Doumanov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Zeitz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Dominguez Gimenez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Audo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhay Krishna" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms140715121" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086754v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn E Silva" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Scelfo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.201100076" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02894109v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Cronin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chung" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bennett" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph5050447" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086755v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Chia Yu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2011.11.021" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086760v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John J. Graziotto" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Farkas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M. Deramaudt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Zhang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086757v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Aruta" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Giordano" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna de Marzo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Comitato" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a Raposo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-148x.2010.00793.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PN0STSPL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552377v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddek Mohand-Sa&#239;d" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Lancelot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Antonio" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.21249" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086762v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Kohl" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart P Leroy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis L Munier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guillonneau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2009.10.013" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086766v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086772v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Anand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dena Almeida" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamran Atabai" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Sheppard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086780v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousumi Sircar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187439v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis-Pierre Bemelmans" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Houhou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Dufour" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.788" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086798v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoonhee Kim" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott E. Brodie" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaozhu Huang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086809v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M. Dufour" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marchant" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic van den Berghe" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gadin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086814v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Slingsby" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Basak" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cherif-Chefchaouni" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Benazzouz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086816v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Hilal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belmekki" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham El Bacha" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chefchaouni" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086817v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufour" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra C Provost" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie O P&#233;quignot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/nbdi.2000.0328" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQCRPVKF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04313839v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27681-1_79" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408306v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408266v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408253v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emeline-nandrot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3087-078X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074075462" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAN-3925-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363662v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Andreas Matthiessen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotta Elisabeth Wagner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Boldt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Gla&#223;er" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Lieberwirth" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363694v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hamieh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Vanoni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Enderlin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Hadjout" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408316v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Hamieh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Lew" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Millet-Puel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04563541v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; R&#233;ty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora M Vanoni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Roux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2024.1256522" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04799289v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Parinot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chatagnon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine N&#233;el" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25126630" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04292959v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Kretschmer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Schneider" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Matthiessen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Reichert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Hotaling" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002402" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03774125v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rodrigues" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Slembrouck-Brec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nanteau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Terray" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelyzaveta Tymoshenko" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41536-022-00235-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03814298v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bougo&#252;in" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvrick Zagar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23073445" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163479v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Mazzoni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Dun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade A Vargas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Nandrot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia C Finnemann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2021.101918" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03131049v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Klipfel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordonnier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Thi&#233;bault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cl&#233;rin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blond" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10010179" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02648422v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Plaza Reyes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Petrus-Reurer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Padrell S&#225;nchez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Kumar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyadh Douagi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15326-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086697v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Aronsson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder Andr&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sctm.19-0396" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02969762v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lhussiez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dubus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qu&#233;nol Cesar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyazi Acar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline F Nandrot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.61.11.18" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01736588v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Touhami" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Beguier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Augustin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Charles-Messance" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Vignaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-018-1106-8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086718v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Dong" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiju Wu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Ma" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengfei Liu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohajeet B Bhuckory" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000478042" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01480587v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Reichman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Slembrouck" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Gagliardi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaffiol" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.2586" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01611959v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christo Kole" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Yang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ferracane" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2017.09.007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086745v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ah-Lai Law" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Gravez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Alain Sahel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.628297" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086746v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia C. Finnemann" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline F. Nandrot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086747v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H Farkas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah S Lew" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria E Sousa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Bujakowska" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2014.06.026" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086749v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Orieux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1324212111" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01583466v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan A. Doumanov" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Zeitz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Dominguez Gimenez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Audo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhay Krishna" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms140715121" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00912837v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sennlaub" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Auvynet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Calippe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lavalette" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Poupel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/emmm.201302692" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086754v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn E Silva" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Scelfo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.201100076" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02894109v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Cronin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chung" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bennett" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph5050447" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086760v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John J. Graziotto" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Farkas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M. Deramaudt" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Zhang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086755v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Chia Yu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2011.11.021" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086757v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Aruta" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Giordano" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna de Marzo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Comitato" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a Raposo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-148x.2010.00793.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PN0STSPL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552377v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddek Mohand-Sa&#239;d" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Lancelot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Antonio" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.21249" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086762v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Kohl" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart P Leroy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis L Munier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guillonneau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2009.10.013" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086766v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086772v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Anand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dena Almeida" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamran Atabai" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Sheppard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086780v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousumi Sircar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187439v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis-Pierre Bemelmans" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Houhou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Dufour" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.788" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086798v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoonhee Kim" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott E. Brodie" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaozhu Huang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086809v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M. Dufour" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marchant" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic van den Berghe" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gadin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086814v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Slingsby" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Basak" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cherif-Chefchaouni" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Benazzouz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086816v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Hilal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belmekki" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham El Bacha" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chefchaouni" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086817v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufour" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra C Provost" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie O P&#233;quignot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/nbdi.2000.0328" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQCRPVKF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04313839v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27681-1_79" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408306v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408266v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408253v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>