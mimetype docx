--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -66,245 +66,1624 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyperspectral Imaging and Deep Neural Network for material classification in Cultural Heritage coloured surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Miteva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Pouyet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Whispers 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Barcelona, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artificial Intelligence for Hyperspectral Imaging of paintings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Pouyet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NICAS Project Day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NICAS, Feb 2025, Delft, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intelligence artificielle pour l’imagerie hyperspectrale d’œuvres peintes et enluminées historiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Pouyet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ruptures numériques ? Intelligence artificielle et transformation des pratiques en archéométri</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CAIRN, Dec 2025, PARIS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alchimie chromatique : dévoiler la matérialité des illustres espaces colorés du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Pouyet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier international "Delaunay"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, PARIS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovative combined spatial and spectral analysis of hyperspectral imaging data from a large-scale 19th-century neo-impressionist painting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malmert Aurore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingxi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Pouyet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Whispers 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Helsinki (Finland), Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05400272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beware: M. E. Chevreul's chromatic circle may conceal multiple systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malmert Aurore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Pouyet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIX Color Conference, 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Filippo Cherubini; Andrea Siniscalco, Nov 2024, Online, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05348889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artificial Intelligence for Pigment Classification Task in the Short-Wave Infrared Range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Pouyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsveta Miteva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neda Rohani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence de Viguerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computational approaches for technical imaging in cultural heritage (7th IP4AI meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National Gallery, University College London and Imperial College London), Apr 2023, London, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-invasive analyses of E. Chevreul’s chromatic circle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malmert Aurore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Chavanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brunelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Pouyet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Technart 2023 International conference on analytical techniques in art and cultural heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TOF-SIMS imaging study of 18th century pastel micro-samples from Maurice Quentin de La Tour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Rosé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Pouyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Brunel-Duverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence de Viguerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">39èmes Journées Françaises de Spectrométrie de Masse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigation of Renaissance paintings thanks to MA-XRF at the LAMS laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence de Viguerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Pouyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MA-XRF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Delft, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The ID21 Scanning X-ray Microscope at ESRF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Salome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Barrett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Benseny-Cases</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Conference on Synchrotron Radiation Instrumentation (SRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Lyon, France. 4 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/425/18/182004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01572759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The new ID21 XANES full-field end-station at ESRF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pouyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Berruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bugnazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Conference on Synchrotron Radiation Instrumentation (SRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Lyon, France. 4 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/425/19/192001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre tradition et modernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Commandré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bascou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gratuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Pouyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingt-septièmes rencontres de l'AFAV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux; DRAC Bordeaux; Musée d'Acquitaine, Bordeaux, Nov 2012, Bordeaux, France. pp.142-147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancing Hyperspectral Reflectance Imaging of historical surfaces with LED-based illuminations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Pouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Tournié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Whispers 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Barcelona, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The materiality of Neo-impressionism harmony: a non-invasive study of Paul Signac &amp;quot;Au temps d'Harmonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Pouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence de Viguerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Methods in Cultural Heritage Research Gordon Research Conference 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Les Diablerets, Switzerland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -314,3208 +1693,1829 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joined Spatial and Spectral Segmentation of Hyperspectral Datasets on Historical Art Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingxi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Malmert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Pouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Mirri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Delnevo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 13, pp.108266-108283. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3579076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling the Materiality of 19th Century's Color Spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Malmert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oulfa Belhadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Pouyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Color Research and Application</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 50 (5), pp.487-498. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/col.22982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05106689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward spectral continuum: Multimodal non-invasive analysis of historical pastels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Brunel-Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence de Viguerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorien Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Le Bellégo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 64, pp.49-57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.culher.2023.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical imaging of alligatoring oil paintings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Cotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brunelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Pouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 138 (9), pp.794. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjp/s13360-023-04330-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04207606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-invasive X-ray investigations of medieval sculptures: New insights on “applied tin-relief brocade” technique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Artificial Intelligence for Pigment Classification Task in the Short-Wave Infrared Range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Pouyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsveta Miteva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neda Rohani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence de Viguerie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.culher.2020.10.012⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (18), pp.6150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s21186150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025355v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Intelligence for Pigment Classification Task in the Short-Wave Infrared Range</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Non-invasive X-ray investigations of medieval sculptures: New insights on “applied tin-relief brocade” technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Martinetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Champdavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s21186150⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47, pp.89-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2020.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03369267v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des « brocarts appliqués » dans la sculpture savoyarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Pouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Champdavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guiblain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Martinetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CeROArt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Hors-Série, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ceroart.7802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03228049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ID21 X-ray and infrared microscopy beamline at the ESRF: status and recent applications to artistic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Cotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Pouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Salomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wout de Nolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 32 (3), pp.477-493. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C6JA00356G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01935489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchrotron radiation-based multi-analytical approach for studying underglaze color: The microstructure of Chinese Qinghua blue decors (Ming dynasty)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.Q. Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z.Y. Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 928, pp.20-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aca.2016.04.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative combination of spectroscopic techniques to reveal nanoparticle fate in a crop plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiram Castillo-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Fayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Pouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 119, pp.17-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sab.2016.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for an unorthodox firing sequence employed by the Berlin Painter: deciphering ancient ceramic firing conditions through high-resolution material characterization and replication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Cianchetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Trentelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Maish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Saunders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Foran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 30 (3), pp.666-676. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c4ja00376d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01572914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full-field XANES analysis of Roman ceramics to estimate firing conditions - a novel probe to study hierarchical heterogeneous materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Meirer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yijin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Pouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Cotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 28 (12), pp.1870-1883</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01431729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre tradition et modernité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Commandré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bascou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gratuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Pouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.142-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02572274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de spectroscopie d’absorption X pour l’analyse des matériaux du patrimoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Cotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Pouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Radepont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.RE-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04293650v1</w:t>
-              </w:r>
-[...1377 lines deleted...]
-                <w:t xml:space="preserve">hal-02617088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3533,90 +3533,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Full‐field X‐ray Absorption Spectroscopy Imaging in Transmission Mode to Study Cultural Heritage Samples.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Pouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letizia Monico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sciau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Cotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synchrotron Radiation, Cultural Heritage, Biomineralization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Lte. &amp; John Whiley, pp.69-100, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3673,51 +3673,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New methods for the preparation and analyses of paint samples from Cultural Heritage artifacts with combined hyperspectral techniques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Pouyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Materials Science [cond-mat.mtrl-sci]. Université de Grenoble, 2014. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014GRENY088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3913,51 +3913,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393150v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pouyet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tourni&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026848v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence de Viguerie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Walter" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393113v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingxi Liu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Malmert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Mirri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Delnevo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3579076" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106689v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfa Belhadj" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Andraud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/col.22982" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208338v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Brunel-Duverger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Georges" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Le Bell&#233;go" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Sauvage" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.08.008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207606v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Marques" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouvier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cotte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brunelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-023-04330-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025355v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinetto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Blanc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Champdavoine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fabre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2020.10.012" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03369267v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsveta Miteva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neda Rohani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21186150" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228049v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lelong" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Champdavoine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guiblain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceroart.7802" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935489v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Salom&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout de Nolf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6JA00356G" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760137v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Wang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Q. Zhu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.Y. Feng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fayard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pouyet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2016.04.053" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325166v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Larue" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiram Castillo-Michel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Stein" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fayard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2016.03.005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572914v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cianchetta" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Trentelman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maish" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saunders" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Foran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ja00376d" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431729v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Meirer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijin Liu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02572274v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Martin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bascou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293650v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Radepont" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Susini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393142v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gimenez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Michelin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Miteva" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393179v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393185v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400272v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malmert Aurore" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393161v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348889v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026825v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157538v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Ros&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133865v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Chavanne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026224v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572759v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salome" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cotte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baker" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barrett" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benseny-Cases" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/425/18/182004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573035v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berruyer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bugnazet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/425/19/192001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02617088v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851100v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Monico" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sciau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01555714v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014GRENY088" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393142v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gimenez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Michelin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Miteva" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pouyet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393179v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393185v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393161v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400272v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malmert Aurore" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingxi Liu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Andraud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348889v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026825v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsveta Miteva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neda Rohani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence de Viguerie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133865v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Chavanne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brunelle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157538v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Ros&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Sauvage" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Brunel-Duverger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026224v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Walter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572759v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salome" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cotte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baker" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barrett" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benseny-Cases" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/425/18/182004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573035v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fayard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pouyet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berruyer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bugnazet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/425/19/192001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02617088v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bascou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393150v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tourni&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026848v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393113v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Malmert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Mirri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Delnevo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3579076" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106689v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfa Belhadj" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/col.22982" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208338v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Georges" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Le Bell&#233;go" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.08.008" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207606v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Marques" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouvier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cotte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-023-04330-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03369267v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21186150" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025355v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinetto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Blanc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Champdavoine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fabre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2020.10.012" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228049v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lelong" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Champdavoine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guiblain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceroart.7802" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935489v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Salom&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout de Nolf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6JA00356G" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760137v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Wang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Q. Zhu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.Y. Feng" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2016.04.053" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325166v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Larue" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiram Castillo-Michel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Stein" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fayard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2016.03.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572914v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cianchetta" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Trentelman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maish" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saunders" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Foran" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ja00376d" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431729v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Meirer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijin Liu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02572274v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293650v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Radepont" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Susini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851100v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Monico" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sciau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01555714v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014GRENY088" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>