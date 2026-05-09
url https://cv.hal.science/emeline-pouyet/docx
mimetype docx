--- v1 (2026-04-05)
+++ v2 (2026-05-09)
@@ -726,260 +726,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-invasive analyses of E. Chevreul’s chromatic circle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TOF-SIMS imaging study of 18th century pastel micro-samples from Maurice Quentin de La Tour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarisse Chavanne</w:t>
+                <w:t xml:space="preserve">Gauthier Rosé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Pouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Brunelle</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Leila Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Brunel-Duverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence de Viguerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technart 2023 International conference on analytical techniques in art and cultural heritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">39èmes Journées Françaises de Spectrométrie de Masse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04133865v1</w:t>
+                <w:t xml:space="preserve">hal-04157538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOF-SIMS imaging study of 18th century pastel micro-samples from Maurice Quentin de La Tour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Rosé</w:t>
+                <w:t xml:space="preserve">Non-invasive analyses of E. Chevreul’s chromatic circle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malmert Aurore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Chavanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brunelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Pouyet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39èmes Journées Françaises de Spectrométrie de Masse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">Technart 2023 International conference on analytical techniques in art and cultural heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157538v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Renaissance paintings thanks to MA-XRF at the LAMS laboratory</w:t>
               </w:r>
@@ -1054,295 +1054,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ID21 Scanning X-ray Microscope at ESRF</w:t>
+                <w:t xml:space="preserve">The new ID21 XANES full-field end-station at ESRF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Salome</w:t>
+                <w:t xml:space="preserve">B. Fayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cotte</w:t>
+                <w:t xml:space="preserve">E. Pouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Baker</w:t>
+                <w:t xml:space="preserve">G. Berruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Barrett</w:t>
+                <w:t xml:space="preserve">D. Bugnazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Benseny-Cases</w:t>
+                <w:t xml:space="preserve">C. Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Synchrotron Radiation Instrumentation (SRI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Lyon, France. 4 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/425/18/182004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/425/19/192001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01572759v1</w:t>
+                <w:t xml:space="preserve">hal-01573035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The new ID21 XANES full-field end-station at ESRF</w:t>
+                <w:t xml:space="preserve">The ID21 Scanning X-ray Microscope at ESRF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Fayard</w:t>
+                <w:t xml:space="preserve">M. Salome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Pouyet</w:t>
+                <w:t xml:space="preserve">M. Cotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Berruyer</w:t>
+                <w:t xml:space="preserve">R. Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bugnazet</w:t>
+                <w:t xml:space="preserve">R. Barrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cornu</w:t>
+                <w:t xml:space="preserve">N. Benseny-Cases</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Synchrotron Radiation Instrumentation (SRI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Lyon, France. 4 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/425/19/192001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/425/18/182004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01573035v1</w:t>
+                <w:t xml:space="preserve">hal-01572759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre tradition et modernité</w:t>
               </w:r>
@@ -1948,295 +1948,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05106689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward spectral continuum: Multimodal non-invasive analysis of historical pastels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical imaging of alligatoring oil paintings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Cotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Brunel-Duverger</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Leila Sauvage</w:t>
+                <w:t xml:space="preserve">Alain Brunelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Pouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.culher.2023.08.008⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 138 (9), pp.794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjp/s13360-023-04330-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04208338v1</w:t>
+                <w:t xml:space="preserve">hal-04207606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical imaging of alligatoring oil paintings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raquel Marques</w:t>
+                <w:t xml:space="preserve">Toward spectral continuum: Multimodal non-invasive analysis of historical pastels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Brunel-Duverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence de Viguerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Bouvier</w:t>
+                <w:t xml:space="preserve">Victorien Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Cotte</w:t>
+                <w:t xml:space="preserve">Jeremy Le Bellégo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Brunelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emeline Pouyet</w:t>
+                <w:t xml:space="preserve">Leila Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 138 (9), pp.794. </w:t>
+              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 64, pp.49-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjp/s13360-023-04330-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2023.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04207606v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Intelligence for Pigment Classification Task in the Short-Wave Infrared Range</w:t>
               </w:r>
@@ -2607,51 +2607,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ID21 X-ray and infrared microscopy beamline at the ESRF: status and recent applications to artistic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Cotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Pouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2780,64 +2780,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.Q. Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z.Y. Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 928, pp.20-31. </w:t>
@@ -3182,51 +3182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yijin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Pouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Cotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3393,51 +3393,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de spectroscopie d’absorption X pour l’analyse des matériaux du patrimoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Cotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Pouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3572,51 +3572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letizia Monico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sciau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Cotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synchrotron Radiation, Cultural Heritage, Biomineralization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Lte. &amp; John Whiley, pp.69-100, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3913,51 +3913,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393142v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gimenez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Michelin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Miteva" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pouyet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393179v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393185v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393161v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400272v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malmert Aurore" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingxi Liu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Andraud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348889v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026825v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsveta Miteva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neda Rohani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence de Viguerie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133865v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Chavanne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brunelle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157538v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Ros&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Sauvage" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Brunel-Duverger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026224v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Walter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572759v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salome" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cotte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baker" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barrett" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benseny-Cases" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/425/18/182004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573035v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fayard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pouyet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berruyer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bugnazet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/425/19/192001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02617088v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bascou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393150v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tourni&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026848v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393113v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Malmert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Mirri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Delnevo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3579076" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106689v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfa Belhadj" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/col.22982" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208338v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Georges" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Le Bell&#233;go" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.08.008" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207606v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Marques" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouvier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cotte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-023-04330-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03369267v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21186150" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025355v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinetto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Blanc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Champdavoine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fabre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2020.10.012" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228049v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lelong" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Champdavoine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guiblain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceroart.7802" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935489v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Salom&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout de Nolf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6JA00356G" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760137v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Wang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Q. Zhu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.Y. Feng" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2016.04.053" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325166v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Larue" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiram Castillo-Michel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Stein" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fayard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2016.03.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572914v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cianchetta" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Trentelman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maish" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saunders" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Foran" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ja00376d" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431729v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Meirer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijin Liu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02572274v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293650v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Radepont" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Susini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851100v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Monico" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sciau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01555714v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014GRENY088" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393142v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gimenez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Michelin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Miteva" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pouyet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393179v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393185v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393161v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400272v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malmert Aurore" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingxi Liu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Andraud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348889v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026825v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsveta Miteva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neda Rohani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence de Viguerie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157538v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Ros&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Sauvage" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Brunel-Duverger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133865v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Chavanne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brunelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026224v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Walter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573035v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fayard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pouyet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berruyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bugnazet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/425/19/192001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572759v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salome" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cotte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baker" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barrett" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benseny-Cases" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/425/18/182004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02617088v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bascou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393150v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tourni&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026848v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393113v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Malmert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Mirri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Delnevo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3579076" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106689v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfa Belhadj" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/col.22982" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207606v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Marques" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouvier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cotte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-023-04330-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208338v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Georges" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Le Bell&#233;go" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.08.008" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03369267v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21186150" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025355v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinetto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Blanc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Champdavoine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fabre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2020.10.012" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228049v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lelong" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Champdavoine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guiblain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceroart.7802" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935489v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Salom&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout de Nolf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6JA00356G" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760137v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Wang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Q. Zhu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.Y. Feng" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2016.04.053" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325166v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Larue" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiram Castillo-Michel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Stein" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fayard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2016.03.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572914v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cianchetta" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Trentelman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maish" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saunders" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Foran" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ja00376d" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431729v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Meirer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijin Liu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02572274v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293650v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Radepont" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Susini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851100v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Monico" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sciau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01555714v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014GRENY088" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>