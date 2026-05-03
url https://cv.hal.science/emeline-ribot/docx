--- v0 (2026-03-07)
+++ v1 (2026-05-03)
@@ -897,295 +897,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03366610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleotide lipid-based hydrogel as a new biomaterial ink for biofabrication</w:t>
+                <w:t xml:space="preserve">2D multislice MP2RAGE sequence for fast T 1 mapping at 7 T: Application to mouse imaging and MR thermometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérangère Dessane</w:t>
+                <w:t xml:space="preserve">Thibaut ; Faller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Trotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rawen Smirani</w:t>
+                <w:t xml:space="preserve">Alice Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bouguéon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emeline Ribot</w:t>
+                <w:t xml:space="preserve">Jean‐michel Franconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Miraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-59632-w⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 84 (3), pp.1430-1440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrm.28220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02499702v1</w:t>
+                <w:t xml:space="preserve">hal-03033863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D multislice MP2RAGE sequence for fast T 1 mapping at 7 T: Application to mouse imaging and MR thermometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nucleotide lipid-based hydrogel as a new biomaterial ink for biofabrication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Dessane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut ; Faller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Trotier</w:t>
+                <w:t xml:space="preserve">Rawen Smirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Rousseau</w:t>
+                <w:t xml:space="preserve">Guillaume Bouguéon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐michel Franconi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Miraux</w:t>
+                <w:t xml:space="preserve">Tina Kauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Ribot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 84 (3), pp.1430-1440. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.2850. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrm.28220⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-59632-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033863v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02499702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressed-Sensing MP2RAGE sequence: Application to the detection of brain metastases in mice at 7T</w:t>
               </w:r>
@@ -4091,51 +4091,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766016v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Trotier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Corbin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Miraux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Ribot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.30146" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765925v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Trotier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Anandra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Kadalie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dallet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.30328" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765987v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.29847" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03366098v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dallaudi&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loubrie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00586-021-06755-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03366108v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Stanicki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voisin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-82095-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03366610v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4620" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02499702v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Dessane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawen Smirani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bougu&#233;on" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Kauss" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59632-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033863v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut ; Faller" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rousseau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Franconi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.28220" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02117900v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rapacchi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Faller" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Julie Ribot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.27438" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367839v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Denis de Senneville" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Rosalie Cardiet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lafitte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ab563e" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02472405v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-019-06081-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367831v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/2834273" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02421188v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia K&#233;rour&#233;dan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fricain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Devillard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34226-9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02374397v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tournier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Aid-Launais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Koonjoo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Oliveira" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06258-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375567v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Castets" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Wecker" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.26263" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02404875v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Franconi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.25150" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VFXRXF24-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02404151v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Hertanu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep39449" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02404816v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10585-015-9766-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01164834v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Baratchart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Benzekry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bikfalvi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Colin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay S. Cooley" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004626" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483490v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3327" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LKZKXNJV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275131v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bianchi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Moncelet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plissonneau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Rizzitelli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3295" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BF74D47BC872A9F6EDC132A432696958649786C0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483581v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Duriez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.24688" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SPZB743Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02486804v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139249" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657909v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline J. Ribot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan P. Konsman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bouchaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Pourtau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.1699" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2B4KQJ6K-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466418v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Karine Bouzier-Sore" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Duguet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.1434" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F1M5TGRH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403016v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Delville" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lacomme" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmmi.268" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4B2F17QC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164384v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lahitte" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc060269t" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZK0B964C-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267022v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.cgt.7701060" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766016v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Trotier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Corbin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Miraux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Ribot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.30146" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765925v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Trotier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Anandra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Kadalie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dallet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.30328" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765987v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.29847" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03366098v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dallaudi&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loubrie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00586-021-06755-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03366108v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Stanicki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voisin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-82095-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03366610v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4620" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033863v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut ; Faller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rousseau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Franconi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.28220" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02499702v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Dessane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawen Smirani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bougu&#233;on" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Kauss" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59632-w" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02117900v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rapacchi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Faller" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Julie Ribot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.27438" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367839v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Denis de Senneville" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Rosalie Cardiet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lafitte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ab563e" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02472405v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-019-06081-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367831v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/2834273" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02421188v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia K&#233;rour&#233;dan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fricain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Devillard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34226-9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02374397v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tournier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Aid-Launais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Koonjoo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Oliveira" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06258-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375567v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Castets" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Wecker" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.26263" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02404875v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Franconi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.25150" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VFXRXF24-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02404151v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Hertanu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep39449" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02404816v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10585-015-9766-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01164834v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Baratchart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Benzekry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bikfalvi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Colin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay S. Cooley" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004626" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483490v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3327" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LKZKXNJV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275131v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bianchi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Moncelet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plissonneau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Rizzitelli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3295" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BF74D47BC872A9F6EDC132A432696958649786C0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483581v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Duriez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.24688" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SPZB743Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02486804v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139249" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657909v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline J. Ribot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan P. Konsman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bouchaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Pourtau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.1699" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2B4KQJ6K-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466418v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Karine Bouzier-Sore" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Duguet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.1434" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F1M5TGRH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403016v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Delville" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lacomme" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmmi.268" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4B2F17QC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164384v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lahitte" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc060269t" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZK0B964C-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267022v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.cgt.7701060" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>