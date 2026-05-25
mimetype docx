--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -84,3867 +84,4001 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated 3D multi‐echo spin‐echo sequence with a subspace constrained reconstruction for whole mouse brain T2 mapping</w:t>
+                <w:t xml:space="preserve">An Optimised Multishot EPI Protocol for Ex Vivo Mouse Brain Diffusion MRI With Gd‐DOTA Contrast Enhancement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Trotier</w:t>
+                <w:t xml:space="preserve">Elise Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Corbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Miraux</w:t>
+                <w:t xml:space="preserve">Emeline J. Ribot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Ribot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnaud Boré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Descoteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrm.30146⟩</w:t>
+              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 39 (4), pp.e70270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nbm.70270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04766016v1</w:t>
+                <w:t xml:space="preserve">hal-05613730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole‐brain T 2 mapping with radial sampling and retrospective motion correction at 3T</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accelerated 3D multi‐echo spin‐echo sequence with a subspace constrained reconstruction for whole mouse brain T2 mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Trotier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Corbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile Kadalie</w:t>
+                <w:t xml:space="preserve">Sylvain Miraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Dallet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emeline Ribot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2024, 92 (4), pp.1525-1539. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrm.30328⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mrm.30146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04765925v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid whole brain 3D T 2 mapping respiratory‐resolved Double‐Echo Steady State ( DESS ) sequence with improved repeatability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Whole‐brain T 2 mapping with radial sampling and retrospective motion correction at 3T</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Corbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Trotier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Anandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Kadalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 91 (1), pp.221-236. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrm.29847⟩</w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrm.30328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04765987v1</w:t>
+                <w:t xml:space="preserve">hal-04765925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional ultrashort echo time (3D UTE) magnetic resonance imaging (MRI) of the normal and degenerative disco-vertebral complex at 4.7 T: a feasibility study with longitudinal evaluation</w:t>
+                <w:t xml:space="preserve">Rapid whole brain 3D T 2 mapping respiratory‐resolved Double‐Echo Steady State ( DESS ) sequence with improved repeatability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Dallaudière</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Emile Kadalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Trotier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Corbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Miraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Ribot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Spine Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00586-021-06755-x⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 91 (1), pp.221-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrm.29847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03366098v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micron-sized iron oxide particles for both MRI cell tracking and magnetic fluid hyperthermia treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three-dimensional ultrashort echo time (3D UTE) magnetic resonance imaging (MRI) of the normal and degenerative disco-vertebral complex at 4.7 T: a feasibility study with longitudinal evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dallaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emeline Ribot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Trotier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Loubrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurence Dallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-82095-6⟩</w:t>
+              <w:t xml:space="preserve">European Spine Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (5), pp.1144-1154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00586-021-06755-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03366108v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New setup for multi‐parametric MRI in young and old rat gastrocnemius at 4.7 and 7 T during muscle stimulation</w:t>
+                <w:t xml:space="preserve">Micron-sized iron oxide particles for both MRI cell tracking and magnetic fluid hyperthermia treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Loubrie</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Laurence Dallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Stanicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Miraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Ribot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nbm.4620⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.3286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-82095-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03366610v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D multislice MP2RAGE sequence for fast T 1 mapping at 7 T: Application to mouse imaging and MR thermometry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alice Rousseau</w:t>
+                <w:t xml:space="preserve">New setup for multi‐parametric MRI in young and old rat gastrocnemius at 4.7 and 7 T during muscle stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Loubrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Trotier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Ribot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐michel Franconi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Miraux</w:t>
+                <w:t xml:space="preserve">Philippe Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrm.28220⟩</w:t>
+              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nbm.4620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033863v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleotide lipid-based hydrogel as a new biomaterial ink for biofabrication</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2D multislice MP2RAGE sequence for fast T 1 mapping at 7 T: Application to mouse imaging and MR thermometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rawen Smirani</w:t>
+                <w:t xml:space="preserve">Thibaut ; Faller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Trotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bouguéon</w:t>
+                <w:t xml:space="preserve">Alice Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tina Kauss</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emeline Ribot</w:t>
+                <w:t xml:space="preserve">Jean‐michel Franconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Miraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.2850. </w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 84 (3), pp.1430-1440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-59632-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mrm.28220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02499702v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressed-Sensing MP2RAGE sequence: Application to the detection of brain metastases in mice at 7T</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nucleotide lipid-based hydrogel as a new biomaterial ink for biofabrication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
+                <w:t xml:space="preserve">Bérangère Dessane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Faller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Miraux</w:t>
+                <w:t xml:space="preserve">Rawen Smirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Julie Ribot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Bouguéon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Kauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Ribot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrm.27438⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.2850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-59632-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02117900v1</w:t>
+                <w:t xml:space="preserve">inserm-02499702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing 4D abdominal MRI: image denoising using an iterative back-projection approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baudouin Denis de Senneville</w:t>
+                <w:t xml:space="preserve">Compressed-Sensing MP2RAGE sequence: Application to the detection of brain metastases in mice at 7T</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Trotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colleen Rosalie Cardiet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emeline Ribot</w:t>
+                <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Lafitte</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thibaut Faller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Miraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Julie Ribot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/ab563e⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 81 (1), pp.551-559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrm.27438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02367839v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radial MP2RAGE sequence for rapid 3D T1 mapping of mouse abdomen: application to hepatic metastases</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Optimizing 4D abdominal MRI: image denoising using an iterative back-projection approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Denis de Senneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colleen Rosalie Cardiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Trotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Ribot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lafitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/ab563e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00330-019-06081-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02472405v1</w:t>
+                <w:t xml:space="preserve">hal-02367839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Achilles Enthesis Involvement in a Murine Model of Spondyloarthropathy: Morphological Imaging with Ultrashort Echo-Time Sequences and Ultrasmall Superparamagnetic Iron Oxide (USPIO) Particle Evaluation in Macrophagic Detection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Radial MP2RAGE sequence for rapid 3D T1 mapping of mouse abdomen: application to hepatic metastases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Faller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Trotier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Miraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Ribot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contrast Media and Molecular Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2019/2834273⟩</w:t>
+              <w:t xml:space="preserve">European Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (11), pp.5844-5851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00330-019-06081-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02367831v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Resonance Imaging for tracking cellular patterns obtained by Laser-Assisted Bioprinting</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Early Achilles Enthesis Involvement in a Murine Model of Spondyloarthropathy: Morphological Imaging with Ultrashort Echo-Time Sequences and Ultrasmall Superparamagnetic Iron Oxide (USPIO) Particle Evaluation in Macrophagic Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dallaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Trotier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Ribot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Loubrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Miraux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Contrast Media and Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2019/2834273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-34226-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02421188v1</w:t>
+                <w:t xml:space="preserve">hal-02367831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D anatomical and perfusion MRI for longitudinal evaluation of biomaterials for bone regeneration of femoral bone defect in rats</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetic Resonance Imaging for tracking cellular patterns obtained by Laser-Assisted Bioprinting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachida Aid-Launais</w:t>
+                <w:t xml:space="preserve">Olivia Kérourédan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Julie Ribot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neha Koonjoo</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Fricain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Oliveira</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raphaël Devillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Miraux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 7 (1), pp.6100. </w:t>
+              <w:t xml:space="preserve">, 2018, 8, pp.15777. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-06258-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-34226-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374397v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast 3D ultrashort echo-time spiral projection imaging using golden-angle: A flexible protocol for in vivo mouse imaging at high magnetic field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D anatomical and perfusion MRI for longitudinal evaluation of biomaterials for bone regeneration of femoral bone defect in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Ribot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Castets</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">William Lefrançois</w:t>
+                <w:t xml:space="preserve">Clément Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Wecker</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Trotier</w:t>
+                <w:t xml:space="preserve">Rachida Aid-Launais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neha Koonjoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrm.26263⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.6100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-06258-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02375567v1</w:t>
+                <w:t xml:space="preserve">hal-02374397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">USPIO-enhanced 3D-cine self-gated cardiac MRI based on a stack-of-stars golden angle short echo time sequence: Application on mice with acute myocardial infarction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Fast 3D ultrashort echo-time spiral projection imaging using golden-angle: A flexible protocol for in vivo mouse imaging at high magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Castets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Wecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Ribot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Trotier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Franconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 77 (5), pp.1831-1840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrm.26263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jmri.25150⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02404875v1</w:t>
+                <w:t xml:space="preserve">hal-02375567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo MEMRI characterization of brain metastases using a 3D Look-Locker T1-mapping sequence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">USPIO-enhanced 3D-cine self-gated cardiac MRI based on a stack-of-stars golden angle short echo time sequence: Application on mice with acute myocardial infarction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Trotier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Ribot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Franconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (2), pp.355-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmri.25150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep39449⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02404151v1</w:t>
+                <w:t xml:space="preserve">hal-02404875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free-breathing 3D diffusion MRI for high-resolution hepatic metastasis characterization in small animals</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">In vivo MEMRI characterization of brain metastases using a 3D Look-Locker T1-mapping sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Thiaudière</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neha Koonjoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Hertanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Franconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Experimental Metastasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10585-015-9766-6⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep39449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404816v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Modelling of Metastasis Development in Renal Cell Carcinoma</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andreas Bikfalvi</w:t>
+                <w:t xml:space="preserve">Free-breathing 3D diffusion MRI for high-resolution hepatic metastasis characterization in small animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Ribot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Trotier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Castets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dallaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Colin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lindsay S. Cooley</w:t>
+                <w:t xml:space="preserve">Eric Thiaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1004626⟩</w:t>
+              <w:t xml:space="preserve">Clinical and Experimental Metastasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33 (2), pp.167-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10585-015-9766-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164834v2</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and robust 3D T 1 mapping using spiral encoding and steady RF excitation at 7 T: application to cardiac manganese enhanced MRI (MEMRI) in mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Thiaudière</w:t>
+                <w:t xml:space="preserve">Computational Modelling of Metastasis Development in Renal Cell Carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Baratchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Benzekry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Bikfalvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsay S. Cooley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nbm.3327⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1004626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02483490v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164834v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orotracheal administration of contrast agents: a new protocol for brain tumor targeting</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Silvia Rizzitelli</w:t>
+                <w:t xml:space="preserve">Fast and robust 3D T 1 mapping using spiral encoding and steady RF excitation at 7 T: application to cardiac manganese enhanced MRI (MEMRI) in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Castets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Ribot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Trotier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Thiaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NMR in Biomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 28 (6), pp.738-746. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nbm.3295⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 28 (7), pp.881-889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nbm.3327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275131v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02483490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-gated bSSFP sequences to detect iron-labeled cancer cells and/or metastases in vivo in mouse liver at 7 Tesla</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emeline Ribot</w:t>
+                <w:t xml:space="preserve">Orotracheal administration of contrast agents: a new protocol for brain tumor targeting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Moncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Duriez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Franconi</w:t>
+                <w:t xml:space="preserve">François Lux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Plissonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Rizzitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmri.24688⟩</w:t>
+              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (6), pp.738-746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nbm.3295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02483581v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Selective Imaging and bSSFP Banding Artifact Correction in Humans and Small Animals at 3T and 7T, Respectively</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Self-gated bSSFP sequences to detect iron-labeled cancer cells and/or metastases in vivo in mouse liver at 7 Tesla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Ribot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Trotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">William Lefrançois</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Thiaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Franconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0139249⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (5), pp.1413-1421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmri.24688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02486804v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02483581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo MR tracking of therapeutic microglia to a human glioma model.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Line Pourtau</w:t>
+                <w:t xml:space="preserve">Water Selective Imaging and bSSFP Banding Artifact Correction in Humans and Small Animals at 3T and 7T, Respectively</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Ribot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Wecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Trotier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dallaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 24 (10), pp.1361-1368. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (10), pp.e0139249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nbm.1699⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0139249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00657909v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticle phagocytosis and cellular stress: involvement in cellular imaging and in gene therapy against glioma.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vivo MR tracking of therapeutic microglia to a human glioma model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline J. Ribot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Miraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan P. Konsman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Karine Bouzier-Sore</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Véronique Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Duguet</w:t>
+                <w:t xml:space="preserve">Line Pourtau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NMR in Biomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 23 (1), pp.88-96. </w:t>
+              <w:t xml:space="preserve">, 2011, 24 (10), pp.1361-1368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nbm.1434⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nbm.1699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00466418v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the MR relaxation of microglia cells labeled with Gd-DTPA-bearing nanoparticles.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Nanoparticle phagocytosis and cellular stress: involvement in cellular imaging and in gene therapy against glioma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Karine Bouzier-Sore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Ribot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Miraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Lacomme</w:t>
+                <w:t xml:space="preserve">Etienne Duguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contrast Media and Molecular Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 4 (3), pp.109-117. </w:t>
+              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (1), pp.88-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cmmi.268⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nbm.1434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00403016v1</w:t>
+                <w:t xml:space="preserve">hal-00466418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of lanthanide-grafted inorganic nanoparticles as effective contrast agents for cellular uptake imaging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Study of the MR relaxation of microglia cells labeled with Gd-DTPA-bearing nanoparticles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Julie Ribot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Miraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Delville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Karine Bouzier-Sore</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Lahitte</w:t>
+                <w:t xml:space="preserve">Véronique Bouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bc060269t⟩</w:t>
+              <w:t xml:space="preserve">Contrast Media and Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (3), pp.109-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cmmi.268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00164384v1</w:t>
+                <w:t xml:space="preserve">hal-00403016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Use of lanthanide-grafted inorganic nanoparticles as effective contrast agents for cellular uptake imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Julie Ribot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Miraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Karine Bouzier-Sore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lahitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 18 (4), pp.1053-1063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bc060269t⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00164384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Microglia used as vehicles for both inducible thymidine kinase gene therapy and MRI contrast agents for glioma therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Julie Ribot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Karine Bouzier-Sore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Karine Bouzier-Sore</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Véronique Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Miraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Gene Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 14 (8), pp.724-737. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/sj.cgt.7701060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00267022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId130"/>
+      <w:footerReference w:type="default" r:id="rId135"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4091,51 +4225,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766016v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Trotier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Corbin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Miraux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Ribot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.30146" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765925v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Trotier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Anandra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Kadalie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dallet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.30328" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765987v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.29847" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03366098v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dallaudi&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loubrie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00586-021-06755-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03366108v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Stanicki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voisin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-82095-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03366610v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4620" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033863v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut ; Faller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rousseau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Franconi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.28220" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02499702v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Dessane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawen Smirani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bougu&#233;on" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Kauss" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59632-w" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02117900v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rapacchi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Faller" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Julie Ribot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.27438" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367839v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Denis de Senneville" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Rosalie Cardiet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lafitte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ab563e" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02472405v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-019-06081-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367831v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/2834273" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02421188v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia K&#233;rour&#233;dan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fricain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Devillard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34226-9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02374397v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tournier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Aid-Launais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Koonjoo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Oliveira" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06258-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375567v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Castets" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Wecker" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.26263" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02404875v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Franconi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.25150" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VFXRXF24-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02404151v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Hertanu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep39449" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02404816v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10585-015-9766-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01164834v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Baratchart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Benzekry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bikfalvi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Colin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay S. Cooley" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004626" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483490v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3327" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LKZKXNJV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275131v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bianchi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Moncelet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plissonneau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Rizzitelli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3295" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BF74D47BC872A9F6EDC132A432696958649786C0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483581v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Duriez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.24688" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SPZB743Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02486804v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139249" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657909v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline J. Ribot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan P. Konsman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bouchaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Pourtau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.1699" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2B4KQJ6K-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466418v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Karine Bouzier-Sore" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Duguet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.1434" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F1M5TGRH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403016v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Delville" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lacomme" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmmi.268" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4B2F17QC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164384v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lahitte" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc060269t" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZK0B964C-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267022v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.cgt.7701060" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613730v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Cosenza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Corbin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline J. Ribot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bor&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Descoteaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.70270" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766016v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Trotier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Miraux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Ribot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.30146" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765925v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Trotier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Anandra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Kadalie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dallet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.30328" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765987v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.29847" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03366098v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dallaudi&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loubrie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00586-021-06755-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03366108v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Stanicki" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voisin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-82095-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03366610v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4620" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033863v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut ; Faller" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rousseau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Franconi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.28220" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02499702v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Dessane" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawen Smirani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bougu&#233;on" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Kauss" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59632-w" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02117900v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rapacchi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Faller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Julie Ribot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.27438" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367839v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Denis de Senneville" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Rosalie Cardiet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lafitte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ab563e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02472405v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-019-06081-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367831v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/2834273" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02421188v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia K&#233;rour&#233;dan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fricain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Devillard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34226-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02374397v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tournier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Aid-Launais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Koonjoo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Oliveira" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06258-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375567v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Castets" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Wecker" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.26263" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02404875v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Franconi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.25150" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VFXRXF24-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02404151v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Hertanu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep39449" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02404816v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10585-015-9766-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01164834v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Baratchart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Benzekry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bikfalvi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Colin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay S. Cooley" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004626" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483490v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3327" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LKZKXNJV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275131v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bianchi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Moncelet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plissonneau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Rizzitelli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3295" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BF74D47BC872A9F6EDC132A432696958649786C0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483581v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Duriez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.24688" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SPZB743Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02486804v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139249" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657909v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan P. Konsman" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bouchaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Pourtau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.1699" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2B4KQJ6K-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466418v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Karine Bouzier-Sore" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Duguet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.1434" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F1M5TGRH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403016v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Delville" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lacomme" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmmi.268" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4B2F17QC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164384v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lahitte" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc060269t" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZK0B964C-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267022v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.cgt.7701060" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>