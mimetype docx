--- v1 (2026-03-26)
+++ v2 (2026-04-30)
@@ -131,2682 +131,3632 @@
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Maitre de Conférences en anthropologie biologique</w:t>
+        <w:t xml:space="preserve">Maitresse de Conférences HDR en anthropologie biologique</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forensic archaeology and illegal familial repatriation and burial of a fallen WW1 soldier, Nièvre, central-east France</w:t>
+                <w:t xml:space="preserve">La neurostimulation auriculaire transcutanée - Une alternative prometteuse pour le sevrage des opioïdes chez le nouveau-né</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Meucci-Duly</w:t>
+                <w:t xml:space="preserve">Souheïla Ammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Costedoat</w:t>
+                <w:t xml:space="preserve">Ronald Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Fargettas</w:t>
+                <w:t xml:space="preserve">Eurydice Papias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Verna</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucie Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Telesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forensic Science International: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fsir.2024.100397⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (1), pp.93-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2024200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05271381v1</w:t>
+                <w:t xml:space="preserve">hal-05583504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational variations of the medial epicondyle of the humerus: A case study of fusion anomaly on dry bones</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une technique innovante - L’impression 3D qui donne de la voix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Foti</w:t>
+                <w:t xml:space="preserve">Axel Allache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Verna</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Angélique Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Levray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Poveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Costedoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Morphologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.morpho.2023.01.004⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (1), pp.97-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2024201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03984776v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral health of German Luftwaffe pilots during World War II</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Garde ton sang-froid ! Comment inhiber la production post-mortem de GHB endogène ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hadhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisa Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Ausseil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Paschel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Michel Signoli</w:t>
+                <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The French Journal of Dental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36161/FJDM.0011⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (1), pp.79-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2024196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518401v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of skeletal remains from the Battle of Britain: A temporary cemetery of German aviators from World War II</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Étude paléopathologique des carences prénatales et postnatales en vitamine D par l’analyse de la dentine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ysabel-Marion Delbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Amélie Deminière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Zaragoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/oa.3089⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (1), pp.90-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2024199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03574727v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleoserology points to Coronavirus as possible causative pathogens of the ‘Russian flu’</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emeline Verna</w:t>
+                <w:t xml:space="preserve">Dévoiler les secrets de tissus momifiés - Des jus de fruits pour la récupération des empreintes digitales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bondanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Duchamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Ehrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Fauquembergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sasha Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1751-7915.14058⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (1), pp.87-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2024198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03663885v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Skeletal Remains of Soldiers from the Two World Wars: between Identification, Health Research and Memorial Issues</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cribra orbitalia - Accordons-nous sur un désaccord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Klopffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimi Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cameron Luzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Pillorget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes13101852⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (1), pp.83-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2024197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03826226v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The anthropobiological remains of both World Wars: Between ethics, legislation and the duty to remember</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Une méthode d’avenir - Le tartre dentaire comme témoin de la consommation de drogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Diomande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gandolfo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jai Hari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espérance Laggiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Djenidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethics, Medicine and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jemep.2021.100656⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (1), pp.100-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2024202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518389v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical Note: The Forensic Anthropology Society of Europe (FASE) Map of Identified Osteological Collections</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Forensic archaeology and illegal familial repatriation and burial of a fallen WW1 soldier, Nièvre, central-east France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Meucci-Duly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Costedoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fargettas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forensic Science International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2021.110995⟩</w:t>
+              <w:t xml:space="preserve">Forensic Science International: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fsir.2024.100397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03370945v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French soldiers who died during both World Wars: from recovery to repatriation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conformational variations of the medial epicondyle of the humerus: A case study of fusion anomaly on dry bones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ducher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Foti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Verna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forensic Science International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2020.110484⟩</w:t>
+              <w:t xml:space="preserve">Morphologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.morpho.2023.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03051562v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03984776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the accuracy of a new histomorphometric method for age-at-death estimation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The Skeletal Remains of Soldiers from the Two World Wars: between Identification, Health Research and Memorial Issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Meucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Martrille</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forensic Science International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (10), pp.1852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes13101852⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047933v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the perinatal mandible growth pattern: preliminary results</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of skeletal remains from the Battle of Britain: A temporary cemetery of German aviators from World War II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Godio-Raboutet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Fémolant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Signoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Costedoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Bouniol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surgical and Radiologic Anatomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00276-018-2030-4⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (4), pp.722-730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oa.3089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819842v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03574727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duplication de l’articulation acromio-claviculaire : un cas datant de la fin du 19e siècle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Panuel</w:t>
+                <w:t xml:space="preserve">Oral health of German Luftwaffe pilots during World War II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Paschel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouniol Laetitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Sperandio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femolant Jean-Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Signoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Morphologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.morpho.2017.07.161⟩</w:t>
+              <w:t xml:space="preserve">The French Journal of Dental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36161/FJDM.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03570685v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duplication de l’articulation acromio-claviculaire : un cas datant de la fin du 19e siècle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandy Parmentier</w:t>
+                <w:t xml:space="preserve">Paleoserology points to Coronavirus as possible causative pathogens of the ‘Russian flu’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsay Ramassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamadou Oumarou Hama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Richier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Panuel</w:t>
+                <w:t xml:space="preserve">Michel Signoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Morphologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.morpho.2017.07.161⟩</w:t>
+              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (7), pp.1943-1945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1751-7915.14058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819825v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptomatic osseous variations in the postcranial skeleton: Their contribution to identification in forensic anthropology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Technical Note: The Forensic Anthropology Society of Europe (FASE) Map of Identified Osteological Collections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Petaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Caplova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Verna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Adalian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Baccino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13219-016-0166-5⟩</w:t>
+              <w:t xml:space="preserve">Forensic Science International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 328, pp.110995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2021.110995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500549v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Several Infra-cranial Non-metric Variations in a Single Neolithic individual: A Common Genetic Underlying Predisposition?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Villotte</w:t>
+                <w:t xml:space="preserve">The anthropobiological remains of both World Wars: Between ethics, legislation and the duty to remember</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Verna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Costedoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Lami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/oa.2522⟩</w:t>
+              <w:t xml:space="preserve">Ethics, Medicine and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jemep.2021.100656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01500545v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of discrete traits in forensic anthropology: From the first cervical vertebra to the pelvic girdle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">French soldiers who died during both World Wars: from recovery to repatriation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Costedoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Stevanovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Desfossés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forensic Science International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 253, pp.134.e1 - 134.e7. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2015.05.005⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 316, pp.110484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2020.110484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500541v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Études paléopathologiques de cas d'une atteinte rachidienne rare : les vertèbres en papillon</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Testing the accuracy of a new histomorphometric method for age-at-death estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Lagacé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Baud</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Adalian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Baccino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Martrille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forensic Science International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 296, pp.48-52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01018896v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of the discrete traits of the lower limb: definition, epidemiology and etiology</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of the perinatal mandible growth pattern: preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Godio-Raboutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Verna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gorincour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bonnaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13219-013-0090-x⟩</w:t>
+              <w:t xml:space="preserve">Surgical and Radiologic Anatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40 (6), pp.667 - 679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00276-018-2030-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048518v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intérêt des caractères discrets en identification médicolégale.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Georges Leonetti</w:t>
+                <w:t xml:space="preserve">Duplication de l’articulation acromio-claviculaire : un cas datant de la fin du 19e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Verna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Richier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Chaumoitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Panuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Médecine Légale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medleg.2012.11.001⟩</w:t>
+              <w:t xml:space="preserve">Morphologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 102 (337), pp.106-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.morpho.2017.07.161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01018887v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete traits of the sternum and ribs: a useful contribution to identification in forensic anthropology and medicine.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Duplication de l’articulation acromio-claviculaire : un cas datant de la fin du 19e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Verna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Richier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Chaumoitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Georges Leonetti</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Panuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Forensic Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1556-4029.12111⟩</w:t>
+              <w:t xml:space="preserve">Morphologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 102 (337), pp.106-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.morpho.2017.07.161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01018876v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point sur les caractères discrets du membre inférieur : définition, épidémiologie, étiologies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Adalian</w:t>
+                <w:t xml:space="preserve">Several Infra-cranial Non-metric Variations in a Single Neolithic individual: A Common Genetic Underlying Predisposition?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Verna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Villotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (6), pp.1113 - 1118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oa.2522⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asymptomatic osseous variations in the postcranial skeleton: Their contribution to identification in forensic anthropology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Verna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (3-4), pp.226 - 232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13219-016-0166-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relevance of discrete traits in forensic anthropology: From the first cervical vertebra to the pelvic girdle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Verna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Piercecchi-Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathia Chaumoitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Adalian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forensic Science International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 253, pp.134.e1 - 134.e7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2015.05.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Études paléopathologiques de cas d'une atteinte rachidienne rare : les vertèbres en papillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ardagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Kacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Verna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Panuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.72-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13219-014-0095-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review of the discrete traits of the lower limb: definition, epidemiology and etiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Verna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. -D. Piercecchi-Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Chaumoitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Panuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Adalian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (1-2), pp.52-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13219-013-0090-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intérêt des caractères discrets en identification médicolégale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Verna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Adalian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathia Chaumoitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ardagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Leonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue de Médecine Légale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.8-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medleg.2012.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discrete traits of the sternum and ribs: a useful contribution to identification in forensic anthropology and medicine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Verna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Piercecchi-Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathia Chaumoitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Leonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Forensic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (3), pp.571-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1556-4029.12111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise au point sur les caractères discrets du membre inférieur : définition, épidémiologie, étiologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Verna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Piercecchi-Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathia Chaumoitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Panuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Adalian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2013, 26, pp.52-66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13219-013-0090-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01018893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2816,3060 +3766,3060 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traumatismes de guerre : les soldats morts à la bataille de Stalingrad (juillet 1942-février 1943)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Signoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim Zhuravlev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe des paléopathologistes de langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04508446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cimetière militaire français de Spincourt (Meuse): quelques aspects d’une étude sur l’état sanitaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Signoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Meucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe des paléopathologistes de langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04508448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Maladrerie Saint-Lazare de Beauvais (Oise, France): Etude anthropo-biologique d'un charnier de pestiférés du XVIIème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Coton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Bouniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andaine Seguin-Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème Congrès de l'ED Sciences de l'Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03894383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre histoire et mémoire : fouiller les sépultures de soldats morts à la bataille de Stalingrad (juillet 1942-février 1943)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A la croisée de deux destins : d’un général de Napoléon à un Petit Prince</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Costedoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Stevanovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les êtres et leurs restes : Baugé, XVe siècle, une bataille dans l’histoire des trois royaumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Baugé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533130v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A la croisée de deux destins : d’un général de Napoléon à un Petit Prince</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Les vestiges anthropo-biologiques des deux conflits mondiaux : entre devoir de mémoire, éthique et législations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Verna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les êtres et leurs restes : Baugé, XVe siècle, une bataille dans l’histoire des trois royaumes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Baugé, France</w:t>
+              <w:t xml:space="preserve">Colloque Anthropo-Responsabilité, Musée du Quai Branly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03527435v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les vestiges anthropo-biologiques des deux conflits mondiaux : entre devoir de mémoire, éthique et législations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Entre histoire et mémoire : fouiller les sépultures de soldats morts à la bataille de Stalingrad (juillet 1942-février 1943)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Signoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitriev Andrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Anthropo-Responsabilité, Musée du Quai Branly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Les êtres et leurs restes : Baugé, XVe siècle, une bataille dans l’histoire des trois royaumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Baugé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533343v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’insoutenable incertitude de la mort : Identification des disparus durant la Grande Guerre</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Legislation, Recovery, Identification and Burial of Human Remains in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Archéologie de l’ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Rennes, France</w:t>
+              <w:t xml:space="preserve">WWI and WWII Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533379v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse méthodologique de l’estimation de la stature à partir des données ostéométriques du tibia</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L’insoutenable incertitude de la mort : Identification des disparus durant la Grande Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Costedoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Stevanovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Signoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès d’Anthropologie Médico-légale de Nice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Monaco, Monaco</w:t>
+              <w:t xml:space="preserve">Séminaire Archéologie de l’ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03575294v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crash durant la Bataille d’Angleterre : le regard de l’anthropologue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Analyse méthodologique de l’estimation de la stature à partir des données ostéométriques du tibia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lalys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Saliba-Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Signoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Archéologie de l’ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Rennes, France</w:t>
+              <w:t xml:space="preserve">Congrès d’Anthropologie Médico-légale de Nice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Monaco, Monaco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533384v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legislation, Recovery, Identification and Burial of Human Remains in France.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Crash durant la Bataille d’Angleterre : le regard de l’anthropologue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Costedoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sperandio Emeline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouniol Laetitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Signoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WWI and WWII Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">Séminaire Archéologie de l’ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03575271v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation de proximité biologique au sein d’un échantillon médiéval provençal de statut social particulier (Saint Jean de Todon, Laudun l’Ardoise, Gard).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ardagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Mopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rigeade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1844èmes Journées de la Société d'Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03575303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The asymptomatic osseous variation as individualization factor in forensic context: the example of the clavicle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les caractères non-métriques en Anthropologie Médico-légale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Ardagna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forensic Anthropology Society of Europe (FASE) One Day Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">Workshop basique en Anthropologie Médico-légale au XXXIIIème Colloque du GALF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03573923v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les caractères non-métriques en Anthropologie Médico-légale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Anatomical variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop basique en Anthropologie Médico-légale au XXXIIIème Colloque du GALF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Coimbra, Portugal</w:t>
+              <w:t xml:space="preserve">Basic course in Forensic Anthropology, FASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03575281v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomical variants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The asymptomatic osseous variation as individualization factor in forensic context: the example of the clavicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Adalian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ardagna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic course in Forensic Anthropology, FASE</w:t>
+              <w:t xml:space="preserve">Forensic Anthropology Society of Europe (FASE) One Day Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03575276v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03573923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification et poliomyélite : à propos d’un cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Visseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ardagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Lebossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème congrès d’Anthropologie Médico-légale de Nice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspects méthodologiques de l’estimation de l'âge chez l'adulte en fonction du système haversien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Lagacé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Martrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Adalian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Godio-Raboutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 17ème Congrès d'Anthropologie Médico-légale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01646302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation de l’origine géographique à partir d’un crâne est-elle fiable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ardagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Adalian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème congrès d’Anthropologie Médico-légale de Nice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations osseuses anatomiques de la clavicule adulte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Adalian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ardagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Chaumoitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Piercecchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème congrès d’Anthropologie Médico-légale de Nice.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les variations osseuses asymptomatiques du squelette postcrânien : leur contribution à l’identification en anthropologie médico-légale.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Asymptomatic osseous variations of the postcranial skeleton: their contribution to identification in forensic anthropology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Piercecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Adalian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49ème congrès International Francophone de Médecine Légale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Forensic Anthropology Society of Europe symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819914v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les variations osseuses asymptomatiques du squelette postcrânien : leur contribution à l’identification en anthropologie médico-légale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Piercecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Adalian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1840èmes Journées de la Société d'Anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">49ème congrès International Francophone de Médecine Légale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819916v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptomatic osseous variations of the postcranial skeleton: their contribution to identification in forensic anthropology.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les variations osseuses asymptomatiques du squelette postcrânien : leur contribution à l’identification en anthropologie médico-légale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Piercecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Adalian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forensic Anthropology Society of Europe symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">1840èmes Journées de la Société d'Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819909v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévalence des caractères discrets postcrâniens dans une population française : apports à l’anthropologie médico-légale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Piercecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Chaumoitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Adalian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème congrès des doctorants en sciences de l’environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Aix-an-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les caractères discrets du membre inférieur : apport à l’anthropologie médico-légale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Piercecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Chaumoitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Adalian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème congrès d’Anthropologie Médico-légale de Nice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des caractères discrets postcrâniens de la collection Georges Olivier du musée de l’Homme (MNHN, Paris).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les caractères discrets en identification en anthropologie médico-légale : ceinture scapulaire, rachis et thorax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Piercecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathia Chaumoitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Adalian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème Colloque du Groupement des Anthropologistes de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Marseille, France</w:t>
+              <w:t xml:space="preserve">48ème congrès International Francophone de Médecine Légale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819936v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt des caractères discrets du sternum et des côtes en identification médico-légale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Piercecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Chaumoitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Leonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1838èmes Journées de la Société d'Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les caractères discrets en identification en anthropologie médico-légale : ceinture scapulaire, rachis et thorax</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Etude des caractères discrets postcrâniens de la collection Georges Olivier du musée de l’Homme (MNHN, Paris).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Piercecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ardagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Adalian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48ème congrès International Francophone de Médecine Légale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Marseille, France</w:t>
+              <w:t xml:space="preserve">31ème Colloque du Groupement des Anthropologistes de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819943v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les caractères discrets du sternum et des côtes : leur contribution en identification médico-légale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Piercecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Chaumoitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Leonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47ème congrès International Francophone de Médecine Légale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt des caractères discrets en identification médico-légale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Adalian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Chaumoitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ardagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Leonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Congrès d’Anthropologie Médico-légale de Nice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5879,1029 +6829,1233 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude traumatique d'une collection de soldat Première Guerre mondiale : le cas de Ablaincourt-Pressoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Meucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Pillorget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GPLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04507818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion of wars remains : Archaeo-anthropology of conflict in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Meucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European meeting on forensic archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Madrid, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04266588v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles sont les variations asymptomatiques crâniennes, post-crâniennes et dentaires effectivement répétables et reproductibles, dans le cadre d’un échantillon bioarchéologique ?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L'anthropologie biologique : du sol à l'ADN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Meucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1847es Journées de la Société d’Anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Fêtes de la Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03575314v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04409042v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'anthropologie biologique : du sol à l'ADN</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Quelles sont les variations asymptomatiques crâniennes, post-crâniennes et dentaires effectivement répétables et reproductibles, dans le cadre d’un échantillon bioarchéologique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Ducher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Saliba-Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Foti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fêtes de la Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">1847es Journées de la Société d’Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04409042v2</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Characterization of Peri-Mortem Trauma on World War II (WWII) German Pilots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouniol Laetitia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sperandio Emeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lalys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72nd American Academy of Forensic Sciences (AAFS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Anaheim California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03534064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ambiguïté de la fusion du sacrum : Entre variation anatomique et indicateur de l’âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ardagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Chaumoitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1845èmes Journées de la Société d'Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03575326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ostéothèque régionale « Provence Alpes Côtes d’Azur » : un outil pour la recherche anthropologique et la conservation des restes humains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ardagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sperandio Emeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIIIème Colloque du GALF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03575395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archaeology and Anthropology of Conflicts. State of discoveries in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Verna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Desfossés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Signoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, BAR International Series, 9781407362892</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asymptomatic Osseous Variations of the Postcranial Human Skeleton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Verna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wiley, 1, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781394229543⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les populations « militaires » dans les cimetières en France, au XVIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle, en contexte urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Signoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Dohr-Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les populations particulières dans les cimetières de l'époque moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Éditions du Cerf, pp.51-72, 2023, Cerf Patrimoines, 978-2-204-15909-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04597667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des morts lors d’une épidémie : parallèle entre les épidémies du passé et la Covid-19.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arnaud Lami. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pandémie de Covid-19 : Les systèmes juridiques à l'épreuve de la crise sanitaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant, 2021, A la croisée des droits, 9782802767831</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03575260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId167"/>
+      <w:footerReference w:type="default" r:id="rId217"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6969,51 +8123,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DDE91BDF"/>
+    <w:nsid w:val="48D809F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7200,51 +8354,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emeline-verna" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8068-2413" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188146113" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271381v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Meucci-Duly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Costedoat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fargettas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Verna" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsir.2024.100397" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984776v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Foti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verna" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.morpho.2023.01.004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518401v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Paschel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouniol Laetitia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Sperandio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Femolant Jean-Marc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Signoli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36161/FJDM.0011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574727v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc F&#233;molant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bouniol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.3089" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03663885v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Ramassy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadou Oumarou Hama" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.14058" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826226v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Meucci" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13101852" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518389v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Verna" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Costedoat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lami" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemep.2021.100656" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03370945v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Petaros" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Caplova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baccino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2021.110995" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051562v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Stevanovitch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adam" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desfoss&#233;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2020.110484" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02047933v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lagac&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martrille" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819842v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Remy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Godio-Raboutet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gorincour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonnaure" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00276-018-2030-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570685v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parmentier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chaumoitre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Panuel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.morpho.2017.07.161" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819825v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Parmentier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Chaumoitre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Panuel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500549v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-016-0166-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500545v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Villotte" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2522" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TDZ86GW1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500541v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Piercecchi-Marti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2015.05.005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018896v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-014-0095-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02048518v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -D. Piercecchi-Marti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-013-0090-x" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018887v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Leonetti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medleg.2012.11.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018876v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bartoli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1556-4029.12111" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1THX46LM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018893v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508446v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Cabot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Zhuravlev" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508448v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03894383v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Coton" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533130v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitriev Andrey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527435v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stevanovitch" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533343v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lami" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533379v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575294v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Monteiro" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lalys" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba-Serre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lef&#232;vre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533384v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sperandio Emeline" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575271v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575303v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Mopin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rigeade" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03573923v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575281v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575276v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819880v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Visseaux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Leboss&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cl&#233;ment" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646302v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godio-Raboutet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819891v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tzortzis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819904v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Piercecchi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819914v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819916v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819909v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819925v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819930v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819936v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819950v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819943v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819960v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819966v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507818v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Pillorget" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266588v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575314v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ducher" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Renaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Foti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409042v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534064v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575326v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beley" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575395v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bizot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04597667v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dohr-Combe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Tzortzis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575260v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emeline-verna" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8068-2413" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188146113" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05583504v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhe&#239;la Ammari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Mendoza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eurydice Papias" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Romero" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Telesco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024200" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05583505v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Allache" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gougeon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Levray" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Poveda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Costedoat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024201" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05583499v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hadhoum" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Baranger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ausseil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Kahn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024196" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05583503v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysabel-Marion Delbos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Demini&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Girard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Zaragoza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024199" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05583502v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bondanelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Duchamps" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ehrmann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fauquembergue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Gehin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024198" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05583500v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Klopffer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Laurent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimi Lesage" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Luzi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pillorget" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024197" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05583507v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Diomande" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gandolfo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jai Hari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esp&#233;rance Laggiard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Djenidi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024202" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271381v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Meucci-Duly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fargettas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Verna" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsir.2024.100397" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984776v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Foti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verna" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.morpho.2023.01.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826226v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Meucci" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13101852" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574727v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc F&#233;molant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Signoli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bouniol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.3089" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518401v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Paschel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouniol Laetitia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Sperandio" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Femolant Jean-Marc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36161/FJDM.0011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03663885v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Ramassy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadou Oumarou Hama" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.14058" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03370945v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Petaros" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Caplova" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baccino" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2021.110995" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518389v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Verna" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Costedoat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lami" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemep.2021.100656" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051562v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Stevanovitch" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adam" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desfoss&#233;s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2020.110484" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02047933v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lagac&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martrille" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819842v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Remy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Godio-Raboutet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gorincour" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonnaure" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00276-018-2030-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570685v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parmentier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chaumoitre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Panuel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.morpho.2017.07.161" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819825v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Parmentier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Chaumoitre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Panuel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500545v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Villotte" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2522" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TDZ86GW1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500549v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-016-0166-5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500541v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Piercecchi-Marti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2015.05.005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7M2V2L29-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018896v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-014-0095-4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02048518v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -D. Piercecchi-Marti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-013-0090-x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018887v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Leonetti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medleg.2012.11.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018876v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bartoli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1556-4029.12111" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1THX46LM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018893v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508446v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Cabot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Zhuravlev" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508448v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03894383v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Coton" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527435v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stevanovitch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533343v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lami" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533130v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitriev Andrey" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575271v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533379v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575294v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Monteiro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lalys" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba-Serre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lef&#232;vre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533384v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sperandio Emeline" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575303v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Mopin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rigeade" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575281v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575276v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03573923v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819880v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Visseaux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Leboss&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cl&#233;ment" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646302v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godio-Raboutet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819891v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tzortzis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819904v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Piercecchi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819909v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819914v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819916v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819925v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819930v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819943v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819950v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819936v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819960v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819966v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507818v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Pillorget" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266588v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409042v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575314v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ducher" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Renaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Foti" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534064v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575326v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beley" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575395v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bizot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05583493v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05583495v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394229543" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04597667v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dohr-Combe" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Tzortzis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575260v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>