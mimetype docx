--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -206,1008 +206,1008 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La neurostimulation auriculaire transcutanée - Une alternative prometteuse pour le sevrage des opioïdes chez le nouveau-né</w:t>
+                <w:t xml:space="preserve">Garde ton sang-froid ! Comment inhiber la production post-mortem de GHB endogène ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souheïla Ammari</w:t>
+                <w:t xml:space="preserve">Sarah Hadhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronald Mendoza</w:t>
+                <w:t xml:space="preserve">Élisa Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eurydice Papias</w:t>
+                <w:t xml:space="preserve">Mathilde Ausseil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Romero</w:t>
+                <w:t xml:space="preserve">Maëva Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Telesco</w:t>
+                <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 41 (1), pp.93-96. </w:t>
+              <w:t xml:space="preserve">, 2025, 41 (1), pp.79-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/2024200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2024196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05583504v1</w:t>
+                <w:t xml:space="preserve">hal-05583499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une technique innovante - L’impression 3D qui donne de la voix</w:t>
+                <w:t xml:space="preserve">Cribra orbitalia - Accordons-nous sur un désaccord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Allache</w:t>
+                <w:t xml:space="preserve">Clément Klopffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Gougeon</w:t>
+                <w:t xml:space="preserve">Vanessa Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marek Levray</w:t>
+                <w:t xml:space="preserve">Jimi Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Poveda</w:t>
+                <w:t xml:space="preserve">Cameron Luzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Costedoat</w:t>
+                <w:t xml:space="preserve">Maëlle Pillorget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 41 (1), pp.97-99. </w:t>
+              <w:t xml:space="preserve">, 2025, 41 (1), pp.83-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/2024201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2024197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05583505v1</w:t>
+                <w:t xml:space="preserve">hal-05583500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garde ton sang-froid ! Comment inhiber la production post-mortem de GHB endogène ?</w:t>
+                <w:t xml:space="preserve">Étude paléopathologique des carences prénatales et postnatales en vitamine D par l’analyse de la dentine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Hadhoum</w:t>
+                <w:t xml:space="preserve">Ysabel-Marion Delbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élisa Baranger</w:t>
+                <w:t xml:space="preserve">Marie-Amélie Deminière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Ausseil</w:t>
+                <w:t xml:space="preserve">Sarah Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëva Kahn</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Léa Zaragoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 41 (1), pp.79-82. </w:t>
+              <w:t xml:space="preserve">, 2025, 41 (1), pp.90-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/2024196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2024199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05583499v1</w:t>
+                <w:t xml:space="preserve">hal-05583503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude paléopathologique des carences prénatales et postnatales en vitamine D par l’analyse de la dentine</w:t>
+                <w:t xml:space="preserve">Dévoiler les secrets de tissus momifiés - Des jus de fruits pour la récupération des empreintes digitales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ysabel-Marion Delbos</w:t>
+                <w:t xml:space="preserve">Juliette Bondanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Amélie Deminière</w:t>
+                <w:t xml:space="preserve">Mélissa Duchamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Girard</w:t>
+                <w:t xml:space="preserve">Clara Ehrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Zaragoza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Costedoat</w:t>
+                <w:t xml:space="preserve">Anaïs Fauquembergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sasha Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 41 (1), pp.90-92. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2024199⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 41 (1), pp.87-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2024198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05583503v1</w:t>
+                <w:t xml:space="preserve">hal-05583502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dévoiler les secrets de tissus momifiés - Des jus de fruits pour la récupération des empreintes digitales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une méthode d’avenir - Le tartre dentaire comme témoin de la consommation de drogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélissa Duchamps</w:t>
+                <w:t xml:space="preserve">Moussa Diomande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Ehrmann</w:t>
+                <w:t xml:space="preserve">Pauline Gandolfo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Fauquembergue</w:t>
+                <w:t xml:space="preserve">Jai Hari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sasha Gehin</w:t>
+                <w:t xml:space="preserve">Espérance Laggiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Djenidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 41 (1), pp.87-89. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2024198⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 41 (1), pp.100-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2024202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05583502v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cribra orbitalia - Accordons-nous sur un désaccord</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La neurostimulation auriculaire transcutanée - Une alternative prometteuse pour le sevrage des opioïdes chez le nouveau-né</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Laurent</w:t>
+                <w:t xml:space="preserve">Souheïla Ammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jimi Lesage</w:t>
+                <w:t xml:space="preserve">Ronald Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cameron Luzi</w:t>
+                <w:t xml:space="preserve">Eurydice Papias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlle Pillorget</w:t>
+                <w:t xml:space="preserve">Lucie Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Telesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 41 (1), pp.83-86. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2024197⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 41 (1), pp.93-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2024200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05583500v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode d’avenir - Le tartre dentaire comme témoin de la consommation de drogues</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une technique innovante - L’impression 3D qui donne de la voix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Gandolfo</w:t>
+                <w:t xml:space="preserve">Axel Allache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jai Hari</w:t>
+                <w:t xml:space="preserve">Angélique Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espérance Laggiard</w:t>
+                <w:t xml:space="preserve">Marek Levray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houda Djenidi</w:t>
+                <w:t xml:space="preserve">Lucie Poveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 41 (1), pp.100-102. </w:t>
+              <w:t xml:space="preserve">, 2025, 41 (1), pp.97-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/2024202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2024201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05583507v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forensic archaeology and illegal familial repatriation and burial of a fallen WW1 soldier, Nièvre, central-east France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Meucci-Duly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fargettas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1365,810 +1365,810 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03984776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Skeletal Remains of Soldiers from the Two World Wars: between Identification, Health Research and Memorial Issues</w:t>
+                <w:t xml:space="preserve">Oral health of German Luftwaffe pilots during World War II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Meucci</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laura Paschel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouniol Laetitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Sperandio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femolant Jean-Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Signoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes13101852⟩</w:t>
+              <w:t xml:space="preserve">The French Journal of Dental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36161/FJDM.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03826226v1</w:t>
+                <w:t xml:space="preserve">hal-03518401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of skeletal remains from the Battle of Britain: A temporary cemetery of German aviators from World War II</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paleoserology points to Coronavirus as possible causative pathogens of the ‘Russian flu’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsay Ramassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamadou Oumarou Hama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Costedoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Signoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (7), pp.1943-1945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1751-7915.14058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/oa.3089⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03574727v1</w:t>
+                <w:t xml:space="preserve">hal-03663885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral health of German Luftwaffe pilots during World War II</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emeline Sperandio</w:t>
+                <w:t xml:space="preserve">Analysis of skeletal remains from the Battle of Britain: A temporary cemetery of German aviators from World War II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femolant Jean-Marc</w:t>
+                <w:t xml:space="preserve">Jean-Marc Fémolant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Signoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Costedoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Bouniol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The French Journal of Dental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36161/FJDM.0011⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (4), pp.722-730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oa.3089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518401v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03574727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleoserology points to Coronavirus as possible causative pathogens of the ‘Russian flu’</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Skeletal Remains of Soldiers from the Two World Wars: between Identification, Health Research and Memorial Issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamadou Oumarou Hama</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Marine Meucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Verna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (7), pp.1943-1945. </w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (10), pp.1852. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1751-7915.14058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/genes13101852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03663885v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical Note: The Forensic Anthropology Society of Europe (FASE) Map of Identified Osteological Collections</w:t>
+                <w:t xml:space="preserve">The anthropobiological remains of both World Wars: Between ethics, legislation and the duty to remember</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anja Petaros</w:t>
+                <w:t xml:space="preserve">E Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zuzana Caplova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emeline Verna</w:t>
+                <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Adalian</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Lami</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forensic Science International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2021.110995⟩</w:t>
+              <w:t xml:space="preserve">Ethics, Medicine and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jemep.2021.100656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03370945v1</w:t>
+                <w:t xml:space="preserve">hal-03518389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The anthropobiological remains of both World Wars: Between ethics, legislation and the duty to remember</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Technical Note: The Forensic Anthropology Society of Europe (FASE) Map of Identified Osteological Collections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Petaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Verna</w:t>
+                <w:t xml:space="preserve">Zuzana Caplova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Costedoat</w:t>
+                <w:t xml:space="preserve">Pascal Adalian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lami</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Baccino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethics, Medicine and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18, </w:t>
+              <w:t xml:space="preserve">Forensic Science International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 328, pp.110995. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jemep.2021.100656⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2021.110995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518389v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French soldiers who died during both World Wars: from recovery to repatriation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Stevanovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2271,64 +2271,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Lagacé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Adalian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Baccino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Martrille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2360,295 +2360,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the perinatal mandible growth pattern: preliminary results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Duplication de l’articulation acromio-claviculaire : un cas datant de la fin du 19e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Verna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Remy</w:t>
+                <w:t xml:space="preserve">S. Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Godio-Raboutet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emeline Verna</w:t>
+                <w:t xml:space="preserve">A. Richier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Gorincour</w:t>
+                <w:t xml:space="preserve">K. Chaumoitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bonnaure</w:t>
+                <w:t xml:space="preserve">M. Panuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surgical and Radiologic Anatomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 40 (6), pp.667 - 679. </w:t>
+              <w:t xml:space="preserve">Morphologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 102 (337), pp.106-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00276-018-2030-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.morpho.2017.07.161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01819842v1</w:t>
+                <w:t xml:space="preserve">hal-03570685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duplication de l’articulation acromio-claviculaire : un cas datant de la fin du 19e siècle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of the perinatal mandible growth pattern: preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Parmentier</w:t>
+                <w:t xml:space="preserve">F. Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Richier</w:t>
+                <w:t xml:space="preserve">Y. Godio-Raboutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Chaumoitre</w:t>
+                <w:t xml:space="preserve">G. Gorincour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Panuel</w:t>
+                <w:t xml:space="preserve">P. Bonnaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Morphologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 102 (337), pp.106-110. </w:t>
+              <w:t xml:space="preserve">Surgical and Radiologic Anatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40 (6), pp.667 - 679. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.morpho.2017.07.161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00276-018-2030-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03570685v1</w:t>
+                <w:t xml:space="preserve">hal-01819842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duplication de l’articulation acromio-claviculaire : un cas datant de la fin du 19e siècle</w:t>
               </w:r>
@@ -2713,257 +2713,257 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Panuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Morphologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 102 (337), pp.106-110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.morpho.2017.07.161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Several Infra-cranial Non-metric Variations in a Single Neolithic individual: A Common Genetic Underlying Predisposition?</w:t>
+                <w:t xml:space="preserve">Asymptomatic osseous variations in the postcranial skeleton: Their contribution to identification in forensic anthropology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Verna</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Villotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/oa.2522⟩</w:t>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (3-4), pp.226 - 232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13219-016-0166-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01500545v1</w:t>
+                <w:t xml:space="preserve">hal-01500549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptomatic osseous variations in the postcranial skeleton: Their contribution to identification in forensic anthropology</w:t>
+                <w:t xml:space="preserve">Several Infra-cranial Non-metric Variations in a Single Neolithic individual: A Common Genetic Underlying Predisposition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Verna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Villotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (6), pp.1113 - 1118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oa.2522⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13219-016-0166-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01500549v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of discrete traits in forensic anthropology: From the first cervical vertebra to the pelvic girdle</w:t>
               </w:r>
@@ -2988,51 +2988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Piercecchi-Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Chaumoitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Adalian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forensic Science International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 253, pp.134.e1 - 134.e7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3234,77 +3234,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. -D. Piercecchi-Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Chaumoitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Panuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Adalian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 26 (1-2), pp.52-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3332,307 +3332,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02048518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intérêt des caractères discrets en identification médicolégale.</w:t>
+                <w:t xml:space="preserve">Discrete traits of the sternum and ribs: a useful contribution to identification in forensic anthropology and medicine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Adalian</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Piercecchi-Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Chaumoitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Leonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Médecine Légale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medleg.2012.11.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Forensic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (3), pp.571-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1556-4029.12111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01018887v1</w:t>
+                <w:t xml:space="preserve">hal-01018876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete traits of the sternum and ribs: a useful contribution to identification in forensic anthropology and medicine.</w:t>
+                <w:t xml:space="preserve">L'intérêt des caractères discrets en identification médicolégale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Dominique Piercecchi-Marti</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Adalian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Chaumoitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ardagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Leonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Forensic Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Revue de Médecine Légale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.8-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medleg.2012.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1556-4029.12111⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01018876v1</w:t>
+                <w:t xml:space="preserve">hal-01018887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point sur les caractères discrets du membre inférieur : définition, épidémiologie, étiologies</w:t>
               </w:r>
@@ -3670,51 +3670,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Chaumoitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Panuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Adalian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 26, pp.52-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3793,51 +3793,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traumatismes de guerre : les soldats morts à la bataille de Stalingrad (juillet 1942-février 1943)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3914,64 +3914,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cimetière militaire français de Spincourt (Meuse): quelques aspects d’une étude sur l’état sanitaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Signoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Meucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4022,90 +4022,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Maladrerie Saint-Lazare de Beauvais (Oise, France): Etude anthropo-biologique d'un charnier de pestiférés du XVIIème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Coton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Bouniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andaine Seguin-Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème Congrès de l'ED Sciences de l'Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4124,122 +4124,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03894383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A la croisée de deux destins : d’un général de Napoléon à un Petit Prince</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Entre histoire et mémoire : fouiller les sépultures de soldats morts à la bataille de Stalingrad (juillet 1942-février 1943)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Verna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Signoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Stevanovitch</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dimitriev Andrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les êtres et leurs restes : Baugé, XVe siècle, une bataille dans l’histoire des trois royaumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Baugé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03527435v1</w:t>
+                <w:t xml:space="preserve">hal-03533130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vestiges anthropo-biologiques des deux conflits mondiaux : entre devoir de mémoire, éthique et législations</w:t>
               </w:r>
@@ -4251,51 +4281,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Anthropo-Responsabilité, Musée du Quai Branly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4314,264 +4344,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre histoire et mémoire : fouiller les sépultures de soldats morts à la bataille de Stalingrad (juillet 1942-février 1943)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A la croisée de deux destins : d’un général de Napoléon à un Petit Prince</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Costedoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Stevanovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les êtres et leurs restes : Baugé, XVe siècle, une bataille dans l’histoire des trois royaumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Baugé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03533130v1</w:t>
+                <w:t xml:space="preserve">hal-03527435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legislation, Recovery, Identification and Burial of Human Remains in France.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse méthodologique de l’estimation de la stature à partir des données ostéométriques du tibia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lalys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Saliba-Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WWI and WWII Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">Congrès d’Anthropologie Médico-légale de Nice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Monaco, Monaco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03575271v1</w:t>
+                <w:t xml:space="preserve">hal-03575294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’insoutenable incertitude de la mort : Identification des disparus durant la Grande Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Stevanovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4599,299 +4651,247 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Archéologie de l’ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse méthodologique de l’estimation de la stature à partir des données ostéométriques du tibia</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crash durant la Bataille d’Angleterre : le regard de l’anthropologue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Costedoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sperandio Emeline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouniol Laetitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Signoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès d’Anthropologie Médico-légale de Nice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Monaco, Monaco</w:t>
+              <w:t xml:space="preserve">Séminaire Archéologie de l’ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03575294v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crash durant la Bataille d’Angleterre : le regard de l’anthropologue</w:t>
+                <w:t xml:space="preserve">Legislation, Recovery, Identification and Burial of Human Remains in France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Signoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Archéologie de l’ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Rennes, France</w:t>
+              <w:t xml:space="preserve">WWI and WWII Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533384v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation de proximité biologique au sein d’un échantillon médiéval provençal de statut social particulier (Saint Jean de Todon, Laudun l’Ardoise, Gard).</w:t>
               </w:r>
@@ -5153,51 +5153,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The asymptomatic osseous variation as individualization factor in forensic context: the example of the clavicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Adalian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ardagna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5382,51 +5382,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Lagacé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Martrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Adalian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5516,51 +5516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ardagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Adalian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5611,51 +5611,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations osseuses anatomiques de la clavicule adulte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Adalian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ardagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5713,122 +5713,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptomatic osseous variations of the postcranial skeleton: their contribution to identification in forensic anthropology.</w:t>
+                <w:t xml:space="preserve">Les variations osseuses asymptomatiques du squelette postcrânien : leur contribution à l’identification en anthropologie médico-légale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Piercecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Adalian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forensic Anthropology Society of Europe symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">49ème congrès International Francophone de Médecine Légale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01819909v1</w:t>
+                <w:t xml:space="preserve">hal-01819914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les variations osseuses asymptomatiques du squelette postcrânien : leur contribution à l’identification en anthropologie médico-légale.</w:t>
               </w:r>
@@ -5840,185 +5840,185 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Piercecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Adalian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49ème congrès International Francophone de Médecine Légale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">1840èmes Journées de la Société d'Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01819914v1</w:t>
+                <w:t xml:space="preserve">hal-01819916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les variations osseuses asymptomatiques du squelette postcrânien : leur contribution à l’identification en anthropologie médico-légale.</w:t>
+                <w:t xml:space="preserve">Asymptomatic osseous variations of the postcranial skeleton: their contribution to identification in forensic anthropology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Piercecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Adalian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1840èmes Journées de la Société d'Anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Forensic Anthropology Society of Europe symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01819916v1</w:t>
+                <w:t xml:space="preserve">hal-01819909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévalence des caractères discrets postcrâniens dans une population française : apports à l’anthropologie médico-légale.</w:t>
               </w:r>
@@ -6043,51 +6043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Piercecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Chaumoitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Adalian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème congrès des doctorants en sciences de l’environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Aix-an-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6151,51 +6151,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Piercecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Chaumoitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Adalian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème congrès d’Anthropologie Médico-légale de Nice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6214,368 +6214,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les caractères discrets en identification en anthropologie médico-légale : ceinture scapulaire, rachis et thorax</w:t>
+                <w:t xml:space="preserve">Intérêt des caractères discrets du sternum et des côtes en identification médico-légale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Piercecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Chaumoitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Leonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48ème congrès International Francophone de Médecine Légale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Marseille, France</w:t>
+              <w:t xml:space="preserve">1838èmes Journées de la Société d'Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01819943v1</w:t>
+                <w:t xml:space="preserve">hal-01819950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt des caractères discrets du sternum et des côtes en identification médico-légale.</w:t>
+                <w:t xml:space="preserve">Etude des caractères discrets postcrâniens de la collection Georges Olivier du musée de l’Homme (MNHN, Paris).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Piercecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ardagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Adalian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1838èmes Journées de la Société d'Anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">31ème Colloque du Groupement des Anthropologistes de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01819950v1</w:t>
+                <w:t xml:space="preserve">hal-01819936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des caractères discrets postcrâniens de la collection Georges Olivier du musée de l’Homme (MNHN, Paris).</w:t>
+                <w:t xml:space="preserve">Les caractères discrets en identification en anthropologie médico-légale : ceinture scapulaire, rachis et thorax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Piercecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathia Chaumoitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Adalian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème Colloque du Groupement des Anthropologistes de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Marseille, France</w:t>
+              <w:t xml:space="preserve">48ème congrès International Francophone de Médecine Légale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01819936v1</w:t>
+                <w:t xml:space="preserve">hal-01819943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les caractères discrets du sternum et des côtes : leur contribution en identification médico-légale.</w:t>
               </w:r>
@@ -6600,64 +6600,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Piercecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Chaumoitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Leonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47ème congrès International Francophone de Médecine Légale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Bordeaux, France</w:t>
@@ -6699,90 +6699,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt des caractères discrets en identification médico-légale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Adalian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Chaumoitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ardagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Leonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Congrès d’Anthropologie Médico-légale de Nice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Nice, France</w:t>
@@ -6843,90 +6843,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude traumatique d'une collection de soldat Première Guerre mondiale : le cas de Ablaincourt-Pressoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Meucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Pillorget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GPLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6964,64 +6964,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion of wars remains : Archaeo-anthropology of conflict in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Meucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European meeting on forensic archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Madrid, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7040,325 +7040,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04266588v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'anthropologie biologique : du sol à l'ADN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Meucci</w:t>
+                <w:t xml:space="preserve">Quelles sont les variations asymptomatiques crâniennes, post-crâniennes et dentaires effectivement répétables et reproductibles, dans le cadre d’un échantillon bioarchéologique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Ducher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Saliba-Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Foti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fêtes de la Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">1847es Journées de la Société d’Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04409042v2</w:t>
+                <w:t xml:space="preserve">hal-03575314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles sont les variations asymptomatiques crâniennes, post-crâniennes et dentaires effectivement répétables et reproductibles, dans le cadre d’un échantillon bioarchéologique ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Foti</w:t>
+                <w:t xml:space="preserve">L'anthropologie biologique : du sol à l'ADN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Meucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1847es Journées de la Société d’Anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Fêtes de la Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03575314v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04409042v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Characterization of Peri-Mortem Trauma on World War II (WWII) German Pilots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouniol Laetitia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sperandio Emeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lalys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72nd American Academy of Forensic Sciences (AAFS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Anaheim California, United States</w:t>
@@ -7508,51 +7508,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ostéothèque régionale « Provence Alpes Côtes d’Azur » : un outil pour la recherche anthropologique et la conservation des restes humains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ardagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sperandio Emeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8123,51 +8123,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="48D809F1"/>
+    <w:nsid w:val="FD03B401"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8354,51 +8354,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emeline-verna" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8068-2413" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188146113" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05583504v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhe&#239;la Ammari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Mendoza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eurydice Papias" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Romero" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Telesco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024200" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05583505v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Allache" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gougeon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Levray" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Poveda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Costedoat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024201" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05583499v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hadhoum" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Baranger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ausseil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Kahn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024196" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05583503v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysabel-Marion Delbos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Demini&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Girard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Zaragoza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024199" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05583502v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bondanelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Duchamps" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ehrmann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fauquembergue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Gehin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024198" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05583500v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Klopffer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Laurent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimi Lesage" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Luzi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pillorget" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024197" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05583507v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Diomande" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gandolfo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jai Hari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esp&#233;rance Laggiard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Djenidi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024202" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271381v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Meucci-Duly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fargettas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Verna" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsir.2024.100397" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984776v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Foti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verna" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.morpho.2023.01.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826226v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Meucci" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13101852" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574727v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc F&#233;molant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Signoli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bouniol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.3089" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518401v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Paschel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouniol Laetitia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Sperandio" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Femolant Jean-Marc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36161/FJDM.0011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03663885v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Ramassy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadou Oumarou Hama" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.14058" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03370945v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Petaros" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Caplova" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baccino" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2021.110995" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518389v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Verna" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Costedoat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lami" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemep.2021.100656" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051562v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Stevanovitch" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adam" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desfoss&#233;s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2020.110484" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02047933v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lagac&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martrille" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819842v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Remy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Godio-Raboutet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gorincour" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonnaure" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00276-018-2030-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570685v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parmentier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chaumoitre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Panuel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.morpho.2017.07.161" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819825v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Parmentier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Chaumoitre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Panuel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500545v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Villotte" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2522" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TDZ86GW1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500549v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-016-0166-5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500541v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Piercecchi-Marti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2015.05.005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7M2V2L29-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018896v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-014-0095-4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02048518v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -D. Piercecchi-Marti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-013-0090-x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018887v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Leonetti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medleg.2012.11.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018876v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bartoli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1556-4029.12111" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1THX46LM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018893v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508446v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Cabot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Zhuravlev" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508448v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03894383v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Coton" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527435v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stevanovitch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533343v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lami" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533130v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitriev Andrey" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575271v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533379v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575294v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Monteiro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lalys" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba-Serre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lef&#232;vre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533384v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sperandio Emeline" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575303v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Mopin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rigeade" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575281v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575276v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03573923v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819880v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Visseaux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Leboss&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cl&#233;ment" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646302v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godio-Raboutet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819891v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tzortzis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819904v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Piercecchi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819909v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819914v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819916v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819925v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819930v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819943v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819950v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819936v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819960v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819966v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507818v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Pillorget" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266588v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409042v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575314v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ducher" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Renaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Foti" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534064v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575326v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beley" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575395v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bizot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05583493v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05583495v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394229543" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04597667v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dohr-Combe" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Tzortzis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575260v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emeline-verna" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8068-2413" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188146113" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05583499v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hadhoum" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Baranger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ausseil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Kahn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Costedoat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024196" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05583500v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Klopffer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Laurent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimi Lesage" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Luzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pillorget" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024197" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05583503v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysabel-Marion Delbos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Demini&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Girard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Zaragoza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024199" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05583502v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bondanelli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Duchamps" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ehrmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fauquembergue" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Gehin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024198" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05583507v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Diomande" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gandolfo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jai Hari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esp&#233;rance Laggiard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Djenidi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024202" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05583504v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhe&#239;la Ammari" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Mendoza" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eurydice Papias" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Romero" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Telesco" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024200" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05583505v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Allache" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gougeon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Levray" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Poveda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024201" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271381v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Meucci-Duly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fargettas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Verna" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsir.2024.100397" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984776v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Foti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verna" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.morpho.2023.01.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518401v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Paschel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouniol Laetitia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Sperandio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Femolant Jean-Marc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Signoli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36161/FJDM.0011" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03663885v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Ramassy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadou Oumarou Hama" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.14058" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574727v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc F&#233;molant" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bouniol" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.3089" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826226v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Meucci" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13101852" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518389v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Verna" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Costedoat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lami" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemep.2021.100656" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03370945v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Petaros" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Caplova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baccino" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2021.110995" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051562v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Stevanovitch" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adam" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desfoss&#233;s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2020.110484" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02047933v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lagac&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martrille" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570685v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parmentier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chaumoitre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Panuel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.morpho.2017.07.161" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819842v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Remy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Godio-Raboutet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gorincour" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonnaure" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00276-018-2030-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819825v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Parmentier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Chaumoitre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Panuel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500549v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-016-0166-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500545v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Villotte" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2522" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TDZ86GW1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500541v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Piercecchi-Marti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2015.05.005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7M2V2L29-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018896v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-014-0095-4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02048518v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -D. Piercecchi-Marti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-013-0090-x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018876v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bartoli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Leonetti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1556-4029.12111" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1THX46LM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018887v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medleg.2012.11.001" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018893v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508446v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Cabot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Zhuravlev" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508448v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03894383v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Coton" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533130v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitriev Andrey" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533343v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lami" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527435v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stevanovitch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575294v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Monteiro" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lalys" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba-Serre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lef&#232;vre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533379v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533384v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sperandio Emeline" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575271v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575303v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Mopin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rigeade" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575281v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575276v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03573923v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819880v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Visseaux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Leboss&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cl&#233;ment" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646302v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godio-Raboutet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819891v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tzortzis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819904v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Piercecchi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819914v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819916v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819909v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819925v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819930v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819950v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819936v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819943v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819960v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819966v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507818v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Pillorget" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266588v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575314v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ducher" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Renaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Foti" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409042v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534064v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575326v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beley" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575395v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bizot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05583493v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05583495v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394229543" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04597667v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dohr-Combe" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Tzortzis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575260v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>