--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -97,2192 +97,2062 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De quel droit ? Tensions et ambiguïtés dans le droit des étrangers</w:t>
+                <w:t xml:space="preserve">Protection de l'enfance et jeunes en migration : croiser la recherche et l'action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségolène Barbou Des Places</w:t>
+                <w:t xml:space="preserve">Collectif Mina-Quatre-Vingt-Treize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Basilien-Gainche</w:t>
+                <w:t xml:space="preserve">Doris Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Pécoud</w:t>
+                <w:t xml:space="preserve">Yasmine Bouagga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Slama</w:t>
+                <w:t xml:space="preserve">Blandine Destremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Zougbede</w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+                <w:t xml:space="preserve">Nora El Qadim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Vincennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.286, 2025, Singulières migrations, 978-2-37924-557-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05211647v1</w:t>
-[...302 lines deleted...]
-                <w:t xml:space="preserve">hal-05153288v1</w:t>
+                <w:t xml:space="preserve">halshs-05322158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La régularisation du séjour : des mises en catégories situées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Le droit des étrangers, entre tensions et ambiguïtés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Barbou Des Places</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Basilien-Gainche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pécoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Slama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émeline Zougbédé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 1350 (3), pp.25-31. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/14bbk⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 1350, pp.17-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14bbj⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05329646v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05211634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le droit des étrangers, entre tensions et ambiguïtés</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La régularisation du séjour : des mises en catégories situées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émeline Zougbédé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 1350, pp.17-22. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/14bbj⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 1350 (3), pp.25-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14bbk⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05211634v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05329646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expériences et approches critiques de la frontière</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La bénévole, l’ethnographe et la femme noire : réfléchir sur les postures d’enquête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émeline Zougbédé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, N° 196 (2), pp.13-24. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/migra.196.0015⟩</w:t>
+              <w:t xml:space="preserve">, 2024, n° 197 (3), pp.105-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.197.0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04615287v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04975623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La bénévole, l’ethnographe et la femme noire : réfléchir sur les postures d’enquête</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Expériences et approches critiques de la frontière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pécoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émeline Zougbédé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, n° 197 (3), pp.105-115. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/migra.197.0105⟩</w:t>
+              <w:t xml:space="preserve">, 2024, N° 196 (2), pp.13-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.196.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04975623v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04615287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prejudging Gender</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émeline Zougbédé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, n°146-147 (1), pp.97-112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rpsf.146.0097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05329652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration par le travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Sirna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Zougbede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De Facto - Institut Convergences Migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1, pp.13-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04056756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De qui suis-je le délinquant ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Émeline Zougbédé</w:t>
+                <w:t xml:space="preserve">« France, pays des droits de l'homme ». Ce qu'en disent les conventions et accords</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bahoken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Zougbede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Barbou Des Places</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Agier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">De Facto - Institut Convergences Migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32, 7p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03973825v1</w:t>
+                <w:t xml:space="preserve">hal-03643339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spécialiser les dispositifs d’accueil et d’accompagnement pour les mineurs non accompagnés : du sur mesure à l’action collective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">De qui suis-je le délinquant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émeline Zougbédé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences et actions sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mémoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 82 (1), pp.14-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mem.082.0014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sas.017.0009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03973824v1</w:t>
+                <w:t xml:space="preserve">halshs-03973825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIE en Seine-Saint-Denis : histoire d’une catégorie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Spécialiser les dispositifs d’accueil et d’accompagnement pour les mineurs non accompagnés : du sur mesure à l’action collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émeline Zougbédé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plein Droit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2022/2 (133), pp.24-27. </w:t>
+              <w:t xml:space="preserve">Sciences et actions sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 17 (2), pp.9-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pld.133.0026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/sas.017.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03973821v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03973824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapports à l’emploi des migrants sans-papiers sub-sahariens dans le BTP, nettoyage, restauration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emeline Zougbede</w:t>
+                <w:t xml:space="preserve">MIE en Seine-Saint-Denis : histoire d’une catégorie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Protar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émeline Zougbédé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Saint-Denis au fur et à mesure</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plein Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022/2 (133), pp.24-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pld.133.0026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03818284v1</w:t>
+                <w:t xml:space="preserve">halshs-03973821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« France, pays des droits de l'homme ». Ce qu'en disent les conventions et accords</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Rapports à l’emploi des migrants sans-papiers sub-sahariens dans le BTP, nettoyage, restauration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Zougbede</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Agier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De Facto - Institut Convergences Migrations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 32, 7p</w:t>
+              <w:t xml:space="preserve">Saint-Denis au fur et à mesure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 72, pp.101-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03643339v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au début était la grève. Les grèves du travail des sans-papiers : l’appropriation de routines conflictuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Zougbédé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 37 (1-2), pp.207-227. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/remi.18464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03973826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In the Beginning was a Strike. Undocumented Workers’ Strikes and the Appropriation of Conflictual Routines [English Version]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Zougbede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Travail et migrations, 37 (1-2), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.20885⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05056449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre grèves et dossiers, rapports de force autour du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émeline Zougbédé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plein Droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, n°126 (3), pp.12. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pld.126.0014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03973829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulariser le « bon » travailleur « sans-papiers » : la circulaire « Valls » comme « politique de la frontière »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émeline Zougbédé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences et actions sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, N° 9 (1), pp.116-136. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sas.009.0116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03973828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du travail aux papiers et des papiers au travail. L'expérience du travail et de la régularisation des sans-papiers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Zougbede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polis e Psique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01437300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces et temporalités des mobilités. L'exemple des Migrants d'Afrique de l'Ouest.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Zougbede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Mondes du travail </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Sous les mobilités géographiques, les mondes du travail, 14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01437315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection de l'enfance et jeunes en migration : croiser la recherche et l'action</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">De quel droit ? Tensions et ambiguïtés dans le droit des étrangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Barbou Des Places</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Basilien-Gainche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pécoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Slama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Zougbede</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mondes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1350 (3), 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collectif Mina-Quatre-Vingt-Treize</w:t>
+                <w:t xml:space="preserve">halshs-05211647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les migrants face aux frontières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pécoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Zougbede</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024/2 (196), 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doris Bonnet</w:t>
+                <w:t xml:space="preserve">halshs-04615315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The government of vulnerability: experiences and reappropriations in migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jacobsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Zougbédé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 49, pp.7-17, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/148i3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmine Bouagga</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">halshs-05322158v1</w:t>
+                <w:t xml:space="preserve">hal-05153288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration par le travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Sirna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Sirna</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emeline Zougbede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2292,147 +2162,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition - Mer Navires Avions : la traversée de la Méditerranée par de jeunes exilés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Gardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Gardet</w:t>
+                <w:t xml:space="preserve">Maria de los Angeles Hernandez Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria de los Angeles Hernandez Gomez</w:t>
+                <w:t xml:space="preserve">Lila Ibrahim-Lamrous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lila Ibrahim-Lamrous</w:t>
+                <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04000311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2442,114 +2312,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que le « dispositif » fait au travailleur « sans-papiers » : analyser l'emploi et les rapports à l'emploi de migrants dits « sans-papiers », originaires de la vallée du fleuve Sénégal, à Paris, au prisme de la régularisation exceptionnelle au titre du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Zougbede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université Sorbonne Paris Cité, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016USPCB215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02026717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId69"/>
+      <w:footerReference w:type="default" r:id="rId68"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2696,51 +2566,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05211647v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Barbou Des Places" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Basilien-Gainche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine P&#233;coud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Slama" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Zougbede" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425020v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Zougb&#233;d&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bbj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615315v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153288v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jacobsen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Zougb&#233;d&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/148i3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329646v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bbk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05211634v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615287v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.196.0015" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975623v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.197.0105" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329652v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.146.0097" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056756v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Sirna" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973825v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mem.082.0014" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973824v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sas.017.0009" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973821v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Protar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.133.0026" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03818284v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643339v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Agier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973826v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.18464" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056449v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.20885" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973829v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.126.0014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973828v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sas.009.0116" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01437300v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01437315v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05322158v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Mina-Quatre-Vingt-Treize" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Bonnet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Bouagga" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Destremau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora El Qadim" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puv-editions.fr/ouvrage/protection-de-lenfance-et-jeunes-en-migration/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382180v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000311v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gardet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de los Angeles Hernandez Gomez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Ibrahim-Lamrous" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Milkovitch-Rioux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vincent-Munnia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02026717v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016USPCB215" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05322158v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Mina-Quatre-Vingt-Treize" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Bonnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Bouagga" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Destremau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora El Qadim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puv-editions.fr/ouvrage/protection-de-lenfance-et-jeunes-en-migration/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05211634v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Barbou Des Places" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Basilien-Gainche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine P&#233;coud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Slama" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Zougb&#233;d&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bbj" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329646v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bbk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975623v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.197.0105" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615287v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.196.0015" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329652v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.146.0097" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056756v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Sirna" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Zougbede" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643339v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Agier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973825v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mem.082.0014" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973824v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sas.017.0009" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973821v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Protar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.133.0026" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03818284v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973826v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Zougb&#233;d&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.18464" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056449v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.20885" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973829v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.126.0014" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973828v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sas.009.0116" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01437300v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01437315v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05211647v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615315v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153288v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jacobsen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/148i3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382180v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000311v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gardet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de los Angeles Hernandez Gomez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Ibrahim-Lamrous" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Milkovitch-Rioux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vincent-Munnia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02026717v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016USPCB215" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>