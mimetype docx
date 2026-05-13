--- v1 (2026-04-06)
+++ v2 (2026-05-13)
@@ -97,1629 +97,1470 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
-[...157 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le droit des étrangers, entre tensions et ambiguïtés</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">La régularisation du séjour : des mises en catégories situées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émeline Zougbédé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 1350, pp.17-22. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/14bbj⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 1350 (3), pp.25-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14bbk⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05211634v1</w:t>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05329646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La régularisation du séjour : des mises en catégories situées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Le droit des étrangers, entre tensions et ambiguïtés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Barbou Des Places</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Basilien-Gainche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pécoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Slama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émeline Zougbédé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 1350 (3), pp.25-31. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/14bbk⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 1350, pp.17-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14bbj⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05329646v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05211634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La bénévole, l’ethnographe et la femme noire : réfléchir sur les postures d’enquête</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Expériences et approches critiques de la frontière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pécoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émeline Zougbédé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, n° 197 (3), pp.105-115. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/migra.197.0105⟩</w:t>
+              <w:t xml:space="preserve">, 2024, N° 196 (2), pp.13-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.196.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04975623v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04615287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expériences et approches critiques de la frontière</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">La bénévole, l’ethnographe et la femme noire : réfléchir sur les postures d’enquête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émeline Zougbédé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, N° 196 (2), pp.13-24. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/migra.196.0015⟩</w:t>
+              <w:t xml:space="preserve">, 2024, n° 197 (3), pp.105-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.197.0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04615287v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04975623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prejudging Gender</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émeline Zougbédé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, n°146-147 (1), pp.97-112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rpsf.146.0097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05329652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration par le travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Sirna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Zougbede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De Facto - Institut Convergences Migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1, pp.13-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04056756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« France, pays des droits de l'homme ». Ce qu'en disent les conventions et accords</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Agier</w:t>
+                <w:t xml:space="preserve">De qui suis-je le délinquant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émeline Zougbédé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De Facto - Institut Convergences Migrations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mémoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 82 (1), pp.14-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mem.082.0014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03643339v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03973825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De qui suis-je le délinquant ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Spécialiser les dispositifs d’accueil et d’accompagnement pour les mineurs non accompagnés : du sur mesure à l’action collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émeline Zougbédé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mem.082.0014⟩</w:t>
+              <w:t xml:space="preserve">Sciences et actions sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 17 (2), pp.9-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sas.017.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03973825v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03973824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spécialiser les dispositifs d’accueil et d’accompagnement pour les mineurs non accompagnés : du sur mesure à l’action collective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">MIE en Seine-Saint-Denis : histoire d’une catégorie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Protar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émeline Zougbédé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences et actions sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sas.017.0009⟩</w:t>
+              <w:t xml:space="preserve">Plein Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022/2 (133), pp.24-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pld.133.0026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03973824v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03973821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIE en Seine-Saint-Denis : histoire d’une catégorie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Émeline Zougbédé</w:t>
+                <w:t xml:space="preserve">Rapports à l’emploi des migrants sans-papiers sub-sahariens dans le BTP, nettoyage, restauration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Zougbede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plein Droit</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Saint-Denis au fur et à mesure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 72, pp.101-107</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03973821v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapports à l’emploi des migrants sans-papiers sub-sahariens dans le BTP, nettoyage, restauration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">« France, pays des droits de l'homme ». Ce qu'en disent les conventions et accords</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bahoken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Zougbede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Barbou Des Places</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Agier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Saint-Denis au fur et à mesure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 72, pp.101-107</w:t>
+              <w:t xml:space="preserve">De Facto - Institut Convergences Migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32, 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818284v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au début était la grève. Les grèves du travail des sans-papiers : l’appropriation de routines conflictuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Zougbédé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 37 (1-2), pp.207-227. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/remi.18464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03973826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In the Beginning was a Strike. Undocumented Workers’ Strikes and the Appropriation of Conflictual Routines [English Version]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Zougbede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Travail et migrations, 37 (1-2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/remi.20885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05056449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre grèves et dossiers, rapports de force autour du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émeline Zougbédé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plein Droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, n°126 (3), pp.12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pld.126.0014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03973829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulariser le « bon » travailleur « sans-papiers » : la circulaire « Valls » comme « politique de la frontière »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émeline Zougbédé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences et actions sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, N° 9 (1), pp.116-136. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sas.009.0116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03973828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du travail aux papiers et des papiers au travail. L'expérience du travail et de la régularisation des sans-papiers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Zougbede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polis e Psique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01437300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces et temporalités des mobilités. L'exemple des Migrants d'Afrique de l'Ouest.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Zougbede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Mondes du travail </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Sous les mobilités géographiques, les mondes du travail, 14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01437315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1729,329 +1570,488 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De quel droit ? Tensions et ambiguïtés dans le droit des étrangers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Barbou Des Places</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Basilien-Gainche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pécoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Zougbede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1350 (3), 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05211647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les migrants face aux frontières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pécoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Zougbede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024/2 (196), 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04615315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The government of vulnerability: experiences and reappropriations in migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jacobsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Zougbédé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 49, pp.7-17, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/148i3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05153288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection de l'enfance et jeunes en migration : croiser la recherche et l'action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectif Mina-Quatre-Vingt-Treize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Bouagga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Destremau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora El Qadim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/148i3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05153288v1</w:t>
+                <w:t xml:space="preserve">Presses universitaires de Vincennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.286, 2025, Singulières migrations, 978-2-37924-557-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05322158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2069,64 +2069,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration par le travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Sirna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Zougbede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2326,51 +2326,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que le « dispositif » fait au travailleur « sans-papiers » : analyser l'emploi et les rapports à l'emploi de migrants dits « sans-papiers », originaires de la vallée du fleuve Sénégal, à Paris, au prisme de la régularisation exceptionnelle au titre du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Zougbede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université Sorbonne Paris Cité, 2016. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016USPCB215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2566,51 +2566,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05322158v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Mina-Quatre-Vingt-Treize" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Bonnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Bouagga" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Destremau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora El Qadim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puv-editions.fr/ouvrage/protection-de-lenfance-et-jeunes-en-migration/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05211634v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Barbou Des Places" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Basilien-Gainche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine P&#233;coud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Slama" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Zougb&#233;d&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bbj" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329646v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bbk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975623v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.197.0105" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615287v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.196.0015" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329652v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.146.0097" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056756v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Sirna" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Zougbede" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643339v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Agier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973825v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mem.082.0014" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973824v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sas.017.0009" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973821v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Protar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.133.0026" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03818284v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973826v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Zougb&#233;d&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.18464" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056449v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.20885" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973829v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.126.0014" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973828v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sas.009.0116" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01437300v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01437315v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05211647v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615315v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153288v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jacobsen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/148i3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382180v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000311v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gardet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de los Angeles Hernandez Gomez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Ibrahim-Lamrous" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Milkovitch-Rioux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vincent-Munnia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02026717v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016USPCB215" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329646v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Zougb&#233;d&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bbk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05211634v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Barbou Des Places" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Basilien-Gainche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine P&#233;coud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Slama" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bbj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615287v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.196.0015" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975623v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.197.0105" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329652v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.146.0097" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056756v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Sirna" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Zougbede" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973825v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mem.082.0014" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973824v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sas.017.0009" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973821v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Protar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.133.0026" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03818284v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643339v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Agier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973826v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Zougb&#233;d&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.18464" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056449v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.20885" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973829v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.126.0014" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973828v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sas.009.0116" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01437300v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01437315v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05211647v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615315v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153288v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jacobsen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/148i3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05322158v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Mina-Quatre-Vingt-Treize" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Bonnet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Bouagga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Destremau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora El Qadim" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puv-editions.fr/ouvrage/protection-de-lenfance-et-jeunes-en-migration/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382180v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000311v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gardet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de los Angeles Hernandez Gomez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Ibrahim-Lamrous" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Milkovitch-Rioux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vincent-Munnia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02026717v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016USPCB215" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>