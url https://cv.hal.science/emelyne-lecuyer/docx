--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -120,1080 +120,1080 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plan de gestion de données de l'unité mixte de recherche physiopathologie des adaptations nutritionnelles</w:t>
+                <w:t xml:space="preserve">Multifaceted Role of ILCs in Metabolic Adaptations: From Adult to Neonate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Billard</w:t>
+                <w:t xml:space="preserve">Fabian Guendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Emelyne Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55 (11), pp.e70088. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Amarger</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1002/eji.70088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Blandine Castellano</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tolerogenic Dendritic Cells Shape a Transmissible Gut Microbiota that Protects from Metabolic Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emelyne Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre de Coppet</w:t>
+                <w:t xml:space="preserve">Tiphaine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05035558v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 70 (9), p. 2067-2080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/db20-1177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Host/microbiota interactions in health and diseases—Time for mucosal microbiology!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëmie Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emelyne Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mucosal Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (5), pp.1006-1016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41385-021-00383-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Excess calorie intake early in life increases susceptibility to colitis in adulthood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Al Nabhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dulauroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emelyne Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Polomack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (11), pp.1101-1109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42255-019-0129-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03222669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The intestinal microbiota regulates host cholesterol homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emelyne Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Rhimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (1), pp.94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-019-0715-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouse models for the study of fate and function of innate lymphoid cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Cording</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasna Medvedovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emelyne Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tegest Aychek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Déjardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48 (8), pp.1271 - 1280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eji.201747388⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03264548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The key role of segmented filamentous bacteria in the coordinated maturation of gut helper T cell responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gaboriau Routhiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Rakotobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emelyne Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imke Mulder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaig Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31 (4), pp.677-689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.immuni.2009.08.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifaceted Role of ILCs in Metabolic Adaptations: From Adult to Neonate</w:t>
-[...258 lines deleted...]
-                <w:t xml:space="preserve">Catherine Philippe</w:t>
+                <w:t xml:space="preserve">Plan de gestion de données de l'unité mixte de recherche physiopathologie des adaptations nutritionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Amarger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Castellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre de Coppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...451 lines deleted...]
-            </w:pPr>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE; Nantes Université. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...114 lines deleted...]
-                <w:t xml:space="preserve">hal-02666267v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05035558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1211,51 +1211,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du microbiote sur la maturation du système immunitaire de l'hôte : analyse des fortes propriétés immunostimulantes de la bactérie segmentée filamenteuse en souris gnotobiotiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emelyne Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hépatologie et Gastroentérologie. Université Pierre et Marie Curie - Paris VI, 2012. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012PAO66560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1372,51 +1372,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="291BC0D6"/>
+    <w:nsid w:val="5F0823E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1603,51 +1603,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emelyne-lecuyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05035558v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Billard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Amarger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Castellano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Coppet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05515446v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Guendel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emelyne L&#233;cuyer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.70088" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791686v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Daniel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41385-021-00383-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252103v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Le Roy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gestin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lacombe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Philippe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db20-1177" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222669v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Al Nabhani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dulauroy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Polomack" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Campagne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-019-0129-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02404677v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Rhimi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lhomme" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-019-0715-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03264548v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Cording" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasna Medvedovic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegest Aychek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;jardin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201747388" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666267v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaboriau Routhiau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rakotobe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke Mulder" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Lan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2009.08.020" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00833008v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PAO66560" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emelyne-lecuyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05515446v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Guendel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emelyne L&#233;cuyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.70088" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252103v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Le Roy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gestin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lacombe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Philippe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db20-1177" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791686v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Daniel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41385-021-00383-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222669v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Al Nabhani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dulauroy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Polomack" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Campagne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-019-0129-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02404677v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Rhimi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lhomme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-019-0715-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03264548v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Cording" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasna Medvedovic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegest Aychek" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;jardin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201747388" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666267v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaboriau Routhiau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rakotobe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke Mulder" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Lan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2009.08.020" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05035558v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Billard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Amarger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Castellano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Coppet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00833008v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PAO66560" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>