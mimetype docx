--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -245,265 +245,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tolerogenic Dendritic Cells Shape a Transmissible Gut Microbiota that Protects from Metabolic Diseases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Host/microbiota interactions in health and diseases—Time for mucosal microbiology!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëmie Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emelyne Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Gestin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoit Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2337/db20-1177⟩</w:t>
+              <w:t xml:space="preserve">Mucosal Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (5), pp.1006-1016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41385-021-00383-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03252103v1</w:t>
+                <w:t xml:space="preserve">hal-04791686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host/microbiota interactions in health and diseases—Time for mucosal microbiology!</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tolerogenic Dendritic Cells Shape a Transmissible Gut Microbiota that Protects from Metabolic Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emelyne Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noëmie Daniel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emelyne Lécuyer</w:t>
+                <w:t xml:space="preserve">Amélie Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Chassaing</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catherine Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mucosal Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (5), pp.1006-1016. </w:t>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 70 (9), p. 2067-2080. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41385-021-00383-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2337/db20-1177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791686v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excess calorie intake early in life increases susceptibility to colitis in adulthood</w:t>
               </w:r>
@@ -623,77 +623,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The intestinal microbiota regulates host cholesterol homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emelyne Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Rhimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1372,51 +1372,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5F0823E5"/>
+    <w:nsid w:val="CE0B0B98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1603,51 +1603,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emelyne-lecuyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05515446v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Guendel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emelyne L&#233;cuyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.70088" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252103v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Le Roy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gestin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lacombe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Philippe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db20-1177" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791686v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Daniel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41385-021-00383-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222669v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Al Nabhani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dulauroy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Polomack" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Campagne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-019-0129-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02404677v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Rhimi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lhomme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-019-0715-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03264548v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Cording" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasna Medvedovic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegest Aychek" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;jardin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201747388" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666267v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaboriau Routhiau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rakotobe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke Mulder" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Lan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2009.08.020" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05035558v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Billard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Amarger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Castellano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Coppet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00833008v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PAO66560" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emelyne-lecuyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05515446v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Guendel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emelyne L&#233;cuyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.70088" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791686v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Daniel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41385-021-00383-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252103v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Le Roy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gestin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lacombe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Philippe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db20-1177" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222669v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Al Nabhani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dulauroy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Polomack" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Campagne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-019-0129-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02404677v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Rhimi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lhomme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-019-0715-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03264548v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Cording" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasna Medvedovic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegest Aychek" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;jardin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201747388" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666267v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaboriau Routhiau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rakotobe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke Mulder" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Lan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2009.08.020" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05035558v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Billard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Amarger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Castellano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Coppet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00833008v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PAO66560" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>