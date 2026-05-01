--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -680,507 +680,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02916436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and simulation study of grain boundaries in UO2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calculation of the interfacial tension of the graphene-water interaction by molecular simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Dreher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Bourasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Belin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 150 (1), pp.014703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.02.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5048576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02049047v1</w:t>
+                <w:t xml:space="preserve">hal-01996694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation of the interfacial tension of the graphene-water interaction by molecular simulations</w:t>
+                <w:t xml:space="preserve">Anisotropic surface stresses of a solid/fluid interface: Molecular dynamics calculations for the copper/methane interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Dreher</w:t>
+                <w:t xml:space="preserve">T. Dreher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Lemarchand</w:t>
+                <w:t xml:space="preserve">N. Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Bourasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Pineau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emeric Bourasseau</w:t>
+                <w:t xml:space="preserve">P. Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+                <w:t xml:space="preserve">L. Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 150 (1), pp.014703. </w:t>
+              <w:t xml:space="preserve">, 2019, 151 (24), pp.244703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5048576⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5129331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01996694v1</w:t>
+                <w:t xml:space="preserve">cea-02524781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic surface stresses of a solid/fluid interface: Molecular dynamics calculations for the copper/methane interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and simulation study of grain boundaries in UO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Bourasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Dreher</w:t>
+                <w:t xml:space="preserve">Alexandre Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Pineau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emeric Bourasseau</w:t>
+                <w:t xml:space="preserve">Paul Fantou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Malfreyt</w:t>
+                <w:t xml:space="preserve">Xavière Iltis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Soulard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Renaud Belin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 151 (24), pp.244703. </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5129331⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.02.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02524781v1</w:t>
+                <w:t xml:space="preserve">cea-02049047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculation of a solid/liquid surface tension: A methodological study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dreher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bourasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 148 (3), pp.034702. </w:t>
@@ -1378,51 +1378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Bourasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 143 (23), pp.234708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1450,477 +1450,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01238678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation of the surface tension of pure tin from atomistic simulations of liquid-vapour systems.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Slab thickness dependence of the surface tension: Toward a criterion of liquid sheets stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Filippini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bourasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00268976.2014.90166⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 141, pp.081103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4894399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084903v1</w:t>
+                <w:t xml:space="preserve">hal-01078715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slab thickness dependence of the surface tension: Toward a criterion of liquid sheets stability</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface tension of spherical drops from surface of tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Goujon</w:t>
+                <w:t xml:space="preserve">Ahmed-Amine Homman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Bourasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Strafella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 141, pp.081103. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4894399⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 140 (3), pp.034110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4862149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01078715v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface tension of spherical drops from surface of tension</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Stoltz</w:t>
+                <w:t xml:space="preserve">Calculation of the surface tension of pure tin from atomistic simulations of liquid-vapour systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bourasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Filippini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 140 (3), pp.034110. </w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 112, pp.2654-2657. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4862149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2014.90166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00932843v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculation of the surface tension of liquid copper from atomistic Monte Carlo simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Bourasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed-Amine Homman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2095,274 +2095,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00681797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscopic simulations of shock-to-detonation transition in reactive liquid high explosive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microscopic calculations of Hugoniot curves of neat TATB and of its detonation products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Bourasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desbiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Stoltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/96/68007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (39), pp.10729-10737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp2047739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00676470v1</w:t>
+                <w:t xml:space="preserve">hal-00595191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic calculations of Hugoniot curves of neat TATB and of its detonation products</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesoscopic simulations of shock-to-detonation transition in reactive liquid high explosive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Bourasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desbiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Vallverdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Stoltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 115 (39), pp.10729-10737. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 96 (6), pp.68007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp2047739⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/96/68007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00595191v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constant entropy sampling and release waves of shock compressions</w:t>
               </w:r>
@@ -2400,51 +2400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Clerouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Stoltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 80, pp.021135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3155,77 +3155,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Simulations of Shock to Detonation Transition in Nitromethane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desbiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Bourasseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3425,51 +3425,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037061v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Amodeo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Bourasseau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.20572" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04911666v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tranchida" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Nicaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beeler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0203177" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874424v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Borde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Freyss" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Michel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rodney" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.154157" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02535022v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Takoukam Takoundjou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lachet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152125" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916436v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ksibi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Iltis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourasseau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drouan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaudet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.04.041" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02049047v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mouret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fantou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re Iltis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Belin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.02.033" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01996694v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Dreher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemarchand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pineau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ghoufi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5048576" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02524781v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dreher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pineau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malfreyt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soulard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5129331" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708342v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemarchand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008473" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01702896v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Clavier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desbiens" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Brusselle-Dupend" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927022.2017.1313418" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238678v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Malfreyt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4937924" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084903v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Filippini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2014.90166" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078715v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Filippini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Goujon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4894399" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932843v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Amine Homman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Stoltz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Strafella" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4862149" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875765v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/EPJB/E2013-40226-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-00681797v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lachet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Creton" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Bruin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2012.03.011" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676470v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Maillet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Vallverdu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/96/68007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595191v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2047739" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360631v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soulard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clerouin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515017v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927020701589245" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513070v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970601148258" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143900v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2766939" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271777v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sollier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Auroux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Vauthier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boustie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. He" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2832933" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04947183v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Asserin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Ayrault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bary" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Beccantini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blaise" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609415v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037061v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Amodeo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Bourasseau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.20572" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04911666v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tranchida" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Nicaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beeler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0203177" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874424v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Borde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Freyss" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Michel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rodney" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.154157" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02535022v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Takoukam Takoundjou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lachet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152125" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916436v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ksibi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Iltis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourasseau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drouan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaudet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.04.041" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01996694v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Dreher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemarchand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pineau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ghoufi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5048576" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02524781v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dreher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pineau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malfreyt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soulard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5129331" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02049047v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mouret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fantou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re Iltis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Belin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.02.033" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708342v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemarchand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008473" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01702896v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Clavier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desbiens" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Brusselle-Dupend" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927022.2017.1313418" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238678v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Malfreyt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4937924" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078715v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Filippini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Goujon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4894399" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932843v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Amine Homman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Stoltz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Strafella" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4862149" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084903v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Filippini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2014.90166" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875765v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/EPJB/E2013-40226-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-00681797v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lachet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Creton" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Bruin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2012.03.011" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595191v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Maillet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2047739" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676470v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Vallverdu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/96/68007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360631v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soulard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clerouin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515017v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927020701589245" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513070v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970601148258" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143900v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2766939" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271777v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sollier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Auroux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Vauthier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boustie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. He" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2832933" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04947183v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Asserin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Ayrault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bary" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Beccantini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blaise" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609415v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>