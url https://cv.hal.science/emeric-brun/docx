--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -1331,286 +1331,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02614129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results of TRIPOLI-4 version 10 on the TRIPOLI Criticality Validation Suite, Part 1,thermal spectra</w:t>
+                <w:t xml:space="preserve">Pre-exascale Architectures: OpenPOWER Performance and Usability Assessment for French Scientific Community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Malouch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Brun</w:t>
+                <w:t xml:space="preserve">Gabriel Hautreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Diop</w:t>
+                <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fx. Hugot</w:t>
+                <w:t xml:space="preserve">Arnaud Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Jouanne</w:t>
+                <w:t xml:space="preserve">Victor Cameo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Lecas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Criticality Safety Division Topilcal Meeting 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISC High Performance 2017: High Performance Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Frankfurt, Germany. pp.309-324, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-67630-2_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02417820v1</w:t>
+                <w:t xml:space="preserve">hal-02129651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-exascale Architectures: OpenPOWER Performance and Usability Assessment for French Scientific Community</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Results of TRIPOLI-4 version 10 on the TRIPOLI Criticality Validation Suite, Part 1,thermal spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Beck</w:t>
+                <w:t xml:space="preserve">F. Malouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Cameo</w:t>
+                <w:t xml:space="preserve">C. Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Lecas</w:t>
+                <w:t xml:space="preserve">Fx. Hugot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jouanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISC High Performance 2017: High Performance Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nuclear Criticality Safety Division Topilcal Meeting 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Carlsbad, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129651v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent developments in the TRIPOLI-4® Monte-Carlo code for shielding and radiation protection applications</w:t>
               </w:r>
@@ -2307,51 +2307,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="06201C24"/>
+    <w:nsid w:val="ED21BD7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2538,51 +2538,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emeric-brun" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-7068-6578" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738813v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delaye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Tiwari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Brun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fossati" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.20167" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04761562v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Po&#235;tte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550641v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Defour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo de Oliveira Castro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Istoan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Mancusi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2021.3070422" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434038v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhel Malouch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Diop" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Hugot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jouanne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02380906v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Kang Lee" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Alexandre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NT14-85" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02382844v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zoia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2015.11.032" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03190123v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Damian" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Malvagi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2014.09.014" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02387020v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Truchet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leconte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Santamarina" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohia Andrea" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2015.04.025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02383084v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-K. Lee" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.04.099" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02614129v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calvin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417820v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malouch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diop" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fx. Hugot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jouanne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129651v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hautreux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Buttari" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beck" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Cameo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lecas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67630-2_23" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669771v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715306007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645299v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Jaboulay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Dat Huynh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715302008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509076v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Hugot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fausto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Trama" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Visonneau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02489517v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zoia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lahaye" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nagaya" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996843v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emeric-brun" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-7068-6578" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738813v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delaye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Tiwari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Brun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fossati" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.20167" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04761562v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Po&#235;tte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550641v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Defour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo de Oliveira Castro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Istoan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Mancusi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2021.3070422" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434038v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhel Malouch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Diop" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Hugot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jouanne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02380906v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Kang Lee" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Alexandre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NT14-85" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02382844v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zoia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2015.11.032" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03190123v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Damian" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Malvagi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2014.09.014" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02387020v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Truchet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leconte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Santamarina" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohia Andrea" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2015.04.025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02383084v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-K. Lee" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.04.099" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02614129v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calvin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129651v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hautreux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Buttari" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beck" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Cameo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lecas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67630-2_23" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417820v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malouch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diop" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fx. Hugot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jouanne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669771v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715306007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645299v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Jaboulay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Dat Huynh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715302008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509076v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Hugot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fausto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Trama" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Visonneau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02489517v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zoia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lahaye" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nagaya" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996843v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>