--- v1 (2026-04-07)
+++ v2 (2026-05-09)
@@ -866,274 +866,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02382844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo methods for reactor period calculations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Zoia</w:t>
+                <w:t xml:space="preserve">Computing adjoint-weighted kinetics parameters in Tripoli-4 by the Iterated Fission Probability method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Truchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Santamarina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fausto Malvagi</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohia Andrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Nuclear Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 75, pp.627-634. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anucene.2014.09.014⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 85, pp.17-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anucene.2015.04.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03190123v1</w:t>
+                <w:t xml:space="preserve">cea-02387020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing adjoint-weighted kinetics parameters in Tripoli-4 by the Iterated Fission Probability method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Leconte</w:t>
+                <w:t xml:space="preserve">Monte Carlo methods for reactor period calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Zoia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Santamarina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emeric Brun</w:t>
+                <w:t xml:space="preserve">Frédéric Damian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zohia Andrea</w:t>
+                <w:t xml:space="preserve">Fausto Malvagi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Nuclear Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 85, pp.17-26. </w:t>
+              <w:t xml:space="preserve">, 2015, 75, pp.627-634. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anucene.2015.04.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anucene.2014.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02387020v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03190123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Nuclear Data Libraries with TRIPOLI-4 Monte Carlo Code for Sodium-cooled Fast Reactors</w:t>
               </w:r>
@@ -1331,554 +1331,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02614129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-exascale Architectures: OpenPOWER Performance and Usability Assessment for French Scientific Community</w:t>
+                <w:t xml:space="preserve">Rigorous-two-Steps scheme of TRIPOLI-4® Monte Carlo code validation for shutdown dose rate calculation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Hautreux</w:t>
+                <w:t xml:space="preserve">Jean-Charles Jaboulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Hugot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfredo Buttari</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Lecas</w:t>
+                <w:t xml:space="preserve">Tan-Dat Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadhel Malouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISC High Performance 2017: High Performance Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-67630-2_23⟩</w:t>
+              <w:t xml:space="preserve">13th International Conference on Radiation Shielding (ICRS-13) &amp; 19th Topical Meeting of the Radiation Protection &amp; Shielding Division of the American Nuclear Society -2016 (RPSD-2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Paris, France. pp.02008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201715302008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129651v1</w:t>
+                <w:t xml:space="preserve">hal-01645299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Results of TRIPOLI-4 version 10 on the TRIPOLI Criticality Validation Suite, Part 1,thermal spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Malouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fx. Hugot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jouanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Criticality Safety Division Topilcal Meeting 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Carlsbad, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent developments in the TRIPOLI-4® Monte-Carlo code for shielding and radiation protection applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cédric Jouanne</w:t>
+                <w:t xml:space="preserve">Pre-exascale Architectures: OpenPOWER Performance and Usability Assessment for French Scientific Community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Hautreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Buttari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Cameo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Lecas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Radiation Shielding (ICRS-13) &amp; 19th Topical Meeting of the Radiation Protection &amp; Shielding Division of the American Nuclear Society -2016 (RPSD-2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201715306007⟩</w:t>
+              <w:t xml:space="preserve">ISC High Performance 2017: High Performance Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Frankfurt, Germany. pp.309-324, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-67630-2_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01669771v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rigorous-two-Steps scheme of TRIPOLI-4® Monte Carlo code validation for shutdown dose rate calculation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Jaboulay</w:t>
+                <w:t xml:space="preserve">Recent developments in the TRIPOLI-4® Monte-Carlo code for shielding and radiation protection applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadhel Malouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Hugot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fadhel Malouch</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Jouanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Radiation Shielding (ICRS-13) &amp; 19th Topical Meeting of the Radiation Protection &amp; Shielding Division of the American Nuclear Society -2016 (RPSD-2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2016, Paris, France. pp.02008, </w:t>
+              <w:t xml:space="preserve">, Oct 2016, Paris, France. pp.06007, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201715302008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201715306007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01645299v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Performance Monte Carlo Computing with Tripoli®: Present and Future</w:t>
               </w:r>
@@ -2307,51 +2307,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ED21BD7D"/>
+    <w:nsid w:val="617A691B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2538,51 +2538,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emeric-brun" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-7068-6578" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738813v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delaye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Tiwari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Brun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fossati" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.20167" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04761562v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Po&#235;tte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550641v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Defour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo de Oliveira Castro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Istoan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Mancusi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2021.3070422" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434038v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhel Malouch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Diop" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Hugot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jouanne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02380906v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Kang Lee" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Alexandre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NT14-85" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02382844v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zoia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2015.11.032" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03190123v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Damian" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Malvagi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2014.09.014" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02387020v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Truchet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leconte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Santamarina" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohia Andrea" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2015.04.025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02383084v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-K. Lee" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.04.099" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02614129v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calvin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129651v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hautreux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Buttari" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beck" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Cameo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lecas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67630-2_23" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417820v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malouch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diop" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fx. Hugot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jouanne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669771v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715306007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645299v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Jaboulay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Dat Huynh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715302008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509076v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Hugot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fausto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Trama" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Visonneau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02489517v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zoia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lahaye" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nagaya" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996843v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emeric-brun" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-7068-6578" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738813v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delaye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Tiwari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Brun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fossati" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.20167" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04761562v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Po&#235;tte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550641v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Defour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo de Oliveira Castro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Istoan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Mancusi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2021.3070422" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434038v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhel Malouch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Diop" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Hugot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jouanne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02380906v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Kang Lee" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Alexandre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NT14-85" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02382844v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zoia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2015.11.032" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02387020v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Truchet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leconte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Santamarina" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohia Andrea" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2015.04.025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03190123v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Damian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Malvagi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2014.09.014" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02383084v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-K. Lee" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.04.099" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02614129v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calvin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645299v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Jaboulay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Dat Huynh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715302008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417820v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malouch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diop" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fx. Hugot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jouanne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129651v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hautreux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Buttari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beck" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Cameo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lecas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67630-2_23" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669771v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715306007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509076v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Hugot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fausto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Trama" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Visonneau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02489517v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zoia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lahaye" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nagaya" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996843v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>