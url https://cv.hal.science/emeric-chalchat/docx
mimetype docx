--- v0 (2026-03-28)
+++ v1 (2026-05-03)
@@ -377,295 +377,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Endurance and Strength or Only Endurance Training? Effects of Training Mode on Neuromuscular Characteristics and Functional Abilities in Obese Adolescent Girls Enrolled in a Weight-Reduction Program</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circulating microRNA levels after exercise-induced muscle damage and the repeated bout effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Chalchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Garcia-Vicencio</w:t>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Ratel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emeric Chalchat</w:t>
+                <w:t xml:space="preserve">Keyne Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Bourrilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Penailillo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Kluka</w:t>
+                <w:t xml:space="preserve">Stéphane Baugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Experimental Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/5584_2023_782⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 324, pp.R58 - R69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpregu.00096.2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04481574v1</w:t>
+                <w:t xml:space="preserve">hal-03888370v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating microRNA levels after exercise-induced muscle damage and the repeated bout effect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined Endurance and Strength or Only Endurance Training? Effects of Training Mode on Neuromuscular Characteristics and Functional Abilities in Obese Adolescent Girls Enrolled in a Weight-Reduction Program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Garcia-Vicencio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ratel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Chalchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keyne Charlot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyprien Bourrilhon</w:t>
+                <w:t xml:space="preserve">Luis Penailillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Baugé</w:t>
+                <w:t xml:space="preserve">Virginie Kluka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 324, pp.R58 - R69. </w:t>
+              <w:t xml:space="preserve">Advances in Experimental Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Advances in Experimental Medicine and Biology, 21, pp.143-159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpregu.00096.2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/5584_2023_782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03888370v2</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contractile properties are less affected at long than short muscle length after eccentric exercise</w:t>
               </w:r>
@@ -690,51 +690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Siracusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Bourrilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keyne Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -785,103 +785,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex-Related Neuromuscular Adaptations to Youth Obesity: Force, Muscle Mass, and Neural Issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Garcia-Vicencio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Garcia-Vicencio</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Chalchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Penailillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Kluka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Experimental Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Advances in Experimental Medicine and Biology, 21, pp.131-142. </w:t>
@@ -945,51 +945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Chalchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Fleur Gaston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keyne Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Peñailillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1092,64 +1092,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Siracusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Bourrilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keyne Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, pp.877485. </w:t>
@@ -1187,51 +1187,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluctuations in food and fluid intake during a 24-h World Championship: analysis of the deviation from nutritional programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keyne Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1334,90 +1334,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulating microRNAs after a 24‐h ultramarathon run in relation to muscle damage markers in elite athletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Chalchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keyne Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Garcia‐vicencio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hertert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 31 (9), pp.1782-1795. </w:t>
@@ -1468,51 +1468,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M‐wave and H‐reflex recruitment curves in boys and men</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Piponnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Chalchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1641,51 +1641,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Chalchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Bourrilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keyne Charlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the International Society of Sports Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (1), pp.36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2000,51 +2000,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of MTU length on child-adult difference in neuromuscular fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Piponnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Chalchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2393,51 +2393,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Child-adult differences in neuromuscular fatigue are muscle dependent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Piponnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2540,277 +2540,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validity of the indirect biomarkers used in exercise-induced muscle damage: A systematic review with meta-analysis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circulating microRNAs after a 24-h ultramarathon run in relation to muscle damage markers in elite athletes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Siracusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Chalchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keyne Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Omar Valdès</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Garcia-Vicencio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hertert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Congrès international de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03463999v1</w:t>
+                <w:t xml:space="preserve">hal-03463996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating microRNAs after a 24-h ultramarathon run in relation to muscle damage markers in elite athletes.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validity of the indirect biomarkers used in exercise-induced muscle damage: A systematic review with meta-analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Chalchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fleur Gaston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keyne Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Hertert</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Peñailillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Valdès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Congrès international de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463996v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of knee joint angle on neuromuscular changes after an exercise-induced muscle damage</w:t>
               </w:r>
@@ -2822,51 +2822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Chalchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Garcia-Vicencio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Siracusa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2904,90 +2904,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repeated bout effect: Neuromuscular and cardiorespiratory responses during downhill walking in relation to muscle function loss.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Garcia-Vicencio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Chalchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Siracusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keyne Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3038,64 +3038,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulating MicroRNAs : Biomarkers of muscle damage after a 24-hour ultramarathon run in elite athletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Chalchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keyne Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Garcia-Vicencio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hertert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3288,51 +3288,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la longueur du complexe musculo-tendineux sur les différences de fatigue neuromusculaire entre garçons pré-pubères et hommes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Piponnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Chalchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3445,51 +3445,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of muscle length on neuromuscular fatigue of the knee extensors in boys and men.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Piponnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3570,51 +3570,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the etiology of neuromuscular fatigue among the lower limb muscles between boys and men</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Piponnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3766,51 +3766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émeric Chalchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Bourrilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keyne Charlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, pp.32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12970-021-00427-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4109,51 +4109,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075402v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Vald&#233;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rehbein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Chalchat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Siracusa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00028.2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206767v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pe&#241;ailillo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Malgoyre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Bourrilhon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003295" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481574v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Garcia-Vicencio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ratel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Penailillo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Kluka" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/5584_2023_782" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03888370v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyne Charlot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baug&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00096.2022" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942293v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gennisson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05134-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481566v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/5584_2023_783" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723857v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fleur Gaston" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Valde" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0271233" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655956v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.877485" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636840v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lavou&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hertert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15502783.2022.2046443" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252968v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Garcia&#8208;vicencio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14000" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154503v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Piponnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bontemps" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bocock" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jdn.10099" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992117v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12970-020-00364-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455634v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ratel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jagot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-020-04305-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554042v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Oger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00307" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02076317v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Julian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02065716v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-019-05508-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02020072v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J Blazevich" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00119" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01924109v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00244.2018" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463999v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fleur Gaston" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Vald&#232;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463996v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463901v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vincent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463994v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992169v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bourdon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02358442v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Ratel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02358452v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02358453v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02358456v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601730v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meric Chalchat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12970-021-00427-3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03919744v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UCFAC021" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075402v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Vald&#233;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rehbein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Chalchat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Siracusa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00028.2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206767v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pe&#241;ailillo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Malgoyre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Bourrilhon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003295" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03888370v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyne Charlot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baug&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00096.2022" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481574v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Garcia-Vicencio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ratel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Penailillo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Kluka" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/5584_2023_782" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942293v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gennisson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05134-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481566v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/5584_2023_783" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723857v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fleur Gaston" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Valde" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0271233" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655956v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.877485" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636840v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lavou&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hertert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15502783.2022.2046443" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252968v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Garcia&#8208;vicencio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14000" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154503v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Piponnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bontemps" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bocock" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jdn.10099" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992117v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12970-020-00364-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455634v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ratel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jagot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-020-04305-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554042v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Oger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00307" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02076317v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Julian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02065716v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-019-05508-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02020072v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J Blazevich" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00119" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01924109v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00244.2018" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463996v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463999v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fleur Gaston" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Vald&#232;s" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463901v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vincent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463994v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992169v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bourdon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02358442v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Ratel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02358452v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02358453v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02358456v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601730v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meric Chalchat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12970-021-00427-3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03919744v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UCFAC021" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>