--- v0 (2026-03-16)
+++ v1 (2026-04-08)
@@ -265,193 +265,262 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'iconographie du sacrifice d'Abraham dans l'art roman du sud-ouest de la France et du nord de l'Espagne (XIe-XIIIe siècles) : nouveaux éléments de réflexion</w:t>
+                <w:t xml:space="preserve">De la ritualité de la pyrrhique à la profanité de la jonglerie : l’image médiévale de la danse de Salomé en armes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Rigault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de Saint-Michel de Cuxa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, L'art roman et la mer, 48, pp.87-94</w:t>
+              <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Des jeux et des rites de l’Antiquité à nos jours, 130, pp.81-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01583690v1</w:t>
+                <w:t xml:space="preserve">hal-05568333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'iconographie du sacrifice d'Abraham dans l'art roman du sud-ouest de la France et du nord de l'Espagne (XIe-XIIIe siècles) : nouveaux éléments de réflexion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Rigault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de Saint-Michel de Cuxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, L'art roman et la mer, 48, pp.87-94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01583690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">El capitel del sacrificio de Abraham de la basílica de Saint-Seurin de Burdeos (c. 1050). Un prototipo iconográfico desconocido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Rigault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Románico</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 21, pp.52-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -461,91 +530,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'historia à l'imago : nouvelles images de la tête de saint Jean-Baptiste au tournant des XIIe et XIIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Rigault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02505536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -555,293 +624,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bâtiment sud ou réfectoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Rigault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service régional de l'archéologie (SRA) Nouvelle-Aquitaine, Limoges. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05512720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les &amp;quot;cloîtres&amp;quot; et les bâtiments réguliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Rigault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SRA Nouvelle-Aquitaine, Limoges. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04951611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le portail du réfectoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Rigault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SRA Nouvelle-Aquitaine, Limoges. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04531526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la recherche du porticum : la découverte de la porte des fidèles de l’église abbatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Rigault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SRA Nouvelle-Aquitaine, Limoges. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04531523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -851,979 +920,979 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordonner, raconter, remémorer. Quelques remarques sur les chapiteaux de la crypte Saint-Girons d’Hagetmau (Landes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Rigault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication longue, séance ordinaire de la Société Archéologique du Midi de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Archéologique du Midi de la France, Apr 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05033537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une tête coupée, deux chapiteaux. Le martyre de saint Jean-Baptiste dans la sculpture romane toulousaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Rigault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire(s) de jeunes chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bibliothèques de Toulouse; Bibliothèque d’Études Méridionales (FRAMESPA), Apr 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05033543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une jeune fille trop puissante. Salomé dans la culture visuelle du premier Moyen Âge méridional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Rigault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeunes filles puissantes. Statuts et agentivité des jeunes filles dans le bassin méditerranéen antique et médiéval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR SAMA (Université de Lorraine), Jun 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la ritualité de la pyrrhique à la profanité de la jonglerie : l’image médiévale de la danse de Salomé en armes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Rigault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des jeux et des rites : de l’Antiquité jusqu’à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EA Patrimoine-Littérature-Histoire (Université Toulouse-Jean Jaurès), Mar 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04951740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le canon dans la création artistique romane : une notion pertinente ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlyne Henocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Rigault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rotondes. 2e congrès des jeunes chercheurs et chercheuses en histoire de l’art et archéologie : En finir avec le canon ? Formation, continuité, rupture des références en histoire de l’art et archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut national d’histoire de l’art, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04830920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sein du diable, le Logos de l’empereur. À propos de la nudité de Salomé dans l’évangéliaire ottonien d’Aix-la-Chapelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Rigault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Rencontres du GRIM : Les états du corps en image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe de Recherches en Iconographie Médiévale; IMAGO (CESCM, Université de Poitiers), May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04951713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se divertir dans le Midi médiéval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Rigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Corrigio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paroles d’Art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Contrast, Dec 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04951708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une discussion entre l’art médiéval et l’art contemporain</w:t>
+                <w:t xml:space="preserve">Iconographie martyriale et images-objets. Le cas de saint Jean-Baptiste au tournant des XIIe et XIIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Rigault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Corrigio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Canopé, Oct 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">12èmes Rencontres du GRIM : Matérialité, visualité et signification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de Recherches en Iconographie Médiévale; IMAGO (CESCM, Université de Poitiers), May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04951699v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iconographie martyriale et images-objets. Le cas de saint Jean-Baptiste au tournant des XIIe et XIIIe siècles</w:t>
+                <w:t xml:space="preserve">Une discussion entre l’art médiéval et l’art contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Rigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Corrigio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Rencontres du GRIM : Matérialité, visualité et signification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de Recherches en Iconographie Médiévale; IMAGO (CESCM, Université de Poitiers), May 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Canopé, Oct 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04951683v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé, princesse occitane ? Sculpture romane et régionalisme à Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Rigault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toulouse Patrimoine : de l’emblématique à l’ignoré</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Contrast, Sep 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04951669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’iconographie du sacrifice d’Abraham dans la sculpture romane du sud-ouest de la France et d’Espagne (XIe-XIIIe siècles) : nouveaux éléments de réflexion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Rigault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées romanes de Cuxa : L’art roman et la mer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association culturelle de Cuxa, Jul 2016, Codalet, France. pp.87-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04951660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Passion de saint Jean-Baptiste dans l’art monumental médiéval (XIe-XVe s.). Création, significations et fonctions d’une iconographie polyvalente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Rigault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de présentation des travaux des jeunes chercheurs du laboratoire TRACES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR TRACES, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04951635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sacrifice d’Abraham dans le décor monumental roman du sud-ouest de la France et du nord de l’Espagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Rigault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arts, archéologie et histoire dans le Sud de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Masters 2 Études médiévales (Université Toulouse-Jean Jaurès), Jan 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId34"/>
+      <w:footerReference w:type="default" r:id="rId35"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1891,51 +1960,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A61D71D5"/>
+    <w:nsid w:val="F1EF5008"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2122,51 +2191,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emeric-rigault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-6208-611X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19860159X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583690v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Rigault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121808v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505536v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05512720v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951611v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04531526v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04531523v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033537v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033543v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05538536v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951740v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830920v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlyne Henocq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951713v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951708v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Corrigio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951699v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951683v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951669v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951660v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951635v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05538550v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emeric-rigault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-6208-611X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19860159X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05568333v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Rigault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583690v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121808v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505536v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05512720v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951611v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04531526v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04531523v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033537v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033543v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05538536v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951740v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830920v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlyne Henocq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951713v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951708v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Corrigio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951683v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951699v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951669v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951660v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951635v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05538550v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>