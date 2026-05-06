--- v1 (2026-04-08)
+++ v2 (2026-05-06)
@@ -1960,51 +1960,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F1EF5008"/>
+    <w:nsid w:val="047C5B5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>