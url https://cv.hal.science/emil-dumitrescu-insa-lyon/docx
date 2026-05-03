--- v0 (2026-03-27)
+++ v1 (2026-05-03)
@@ -1064,144 +1064,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04609902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actuator and Sensor Attacks Detection Method based on Attack Reconstruction</w:t>
+                <w:t xml:space="preserve">Optimal Stealthy Attack Design Using Sequential Linear Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Duy Kha Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Escudero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Dumitrescu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Escudero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 32nd Mediterranean Conference on Control and Automation (MED)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2024, Chania - Crete, France. pp.736-743, </w:t>
+              <w:t xml:space="preserve">, Jun 2024, Chania - Crete, France. pp.744-751, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MED61351.2024.10566177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MED61351.2024.10566203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04929773v1</w:t>
+                <w:t xml:space="preserve">hal-04929775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal assessment of malicious behaviors: application to turnout field data monitoring</w:t>
               </w:r>
@@ -1298,144 +1298,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04608183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Stealthy Attack Design Using Sequential Linear Programming</w:t>
+                <w:t xml:space="preserve">Actuator and Sensor Attacks Detection Method based on Attack Reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Duy Kha Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Zamaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Dumitrescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Escudero</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emil Dumitrescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 32nd Mediterranean Conference on Control and Automation (MED)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2024, Chania - Crete, France. pp.744-751, </w:t>
+              <w:t xml:space="preserve">, Jun 2024, Chania - Crete, France. pp.736-743, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MED61351.2024.10566203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MED61351.2024.10566177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04929775v1</w:t>
+                <w:t xml:space="preserve">hal-04929773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Work in Progress - Model-Check PLC Programs: Towards a Efficient Formalization Approach</w:t>
               </w:r>
@@ -2077,317 +2077,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02958104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi Criteria Automatic Generation of Optimal Routing for WSN</w:t>
+                <w:t xml:space="preserve">Multi-resource sharing scheduling considering uncontrollable environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anis Mezni</w:t>
+                <w:t xml:space="preserve">Mahya Rahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Dumitrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Niel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samir Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWCMC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IWCMC.2018.8450311⟩</w:t>
+              <w:t xml:space="preserve">ETFA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Torino, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ETFA.2018.8502611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02078236v1</w:t>
+                <w:t xml:space="preserve">hal-01918140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-resource sharing scheduling considering uncontrollable environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi Criteria Automatic Generation of Optimal Routing for WSN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Mezni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Dumitrescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahya Rahimi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Niel</w:t>
+                <w:t xml:space="preserve">Samir Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETFA 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Torino, Italy. </w:t>
+              <w:t xml:space="preserve">IWCMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus. pp.747-752, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ETFA.2018.8502611⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IWCMC.2018.8450311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01918140v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Generation of Wireless Sensor Networks Scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Mezni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Dumitrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HPCS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Genoa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2412,90 +2412,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Design Method for WSN's Automatic Scheduling Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Mezni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Dumitrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MobiCom</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Malte, Malta. pp.19-26, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2749,51 +2749,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling by Timed Automata under Resource Conflicts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahya Rahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2955,239 +2955,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01080076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safe Design Method of Embedded Control Systems based on COTS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salam Hajjar</w:t>
+                <w:t xml:space="preserve">Incremental discrete controller synthesis for communicating systems based on modular decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingming Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Dumitrescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piétrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Conférence en IngénieriE du Logiciel</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WODES'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Guadalajara, Mexico. pp.315-322, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20121003-3-MX-4033.00051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01080089v1</w:t>
+                <w:t xml:space="preserve">hal-00908532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental discrete controller synthesis for communicating systems based on modular decomposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mingming Ren</w:t>
+                <w:t xml:space="preserve">Safe Design Method of Embedded Control Systems based on COTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salam Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Dumitrescu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Piétrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WODES'11</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2ème Conférence en IngénieriE du Logiciel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, NANCY, France. pp.35-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20121003-3-MX-4033.00051⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00908532v1</w:t>
+                <w:t xml:space="preserve">hal-01080089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Component-based Safe Design method for train control systems</w:t>
               </w:r>
@@ -3379,239 +3379,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00510019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de Contrôleurs Discrets : mise en œuvre matérielle de superviseurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mingming Ren</w:t>
+                <w:t xml:space="preserve">Sensor Self-Scheduling Algorithm Based on One-Hop Neighbouring Knowledge and Considering the Sensors Remaining Energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajeh Zaïri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belhassen Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Dumitrescu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSR'09</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Budapest, Hungary. pp.WeC7.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC.2009.7075172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00476113v1</w:t>
+                <w:t xml:space="preserve">hal-00419678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensor Self-Scheduling Algorithm Based on One-Hop Neighbouring Knowledge and Considering the Sensors Remaining Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sajeh Zaïri</w:t>
+                <w:t xml:space="preserve">Synthèse de Contrôleurs Discrets : mise en œuvre matérielle de superviseurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingming Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Dumitrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Niel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emil Dumitrescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MSR'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ECC.2009.7075172⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00419678v1</w:t>
+                <w:t xml:space="preserve">hal-00476113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A supervisor implementation approach in Discrete Controller Synthesis</w:t>
               </w:r>
@@ -4699,51 +4699,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287304v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abdellaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Dumitrescu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Escudero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Zamai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2025.111747" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202471v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Hajjar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pietrac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Niel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2015.05.006" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJFRT3HC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080095v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.47.403-421" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BD05D5C6AA58BBB81BB62D15A5E042E95034B8BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080214v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.47.93-107" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-6LKHKLBT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685672v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajeh Za&#239;ri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhassen Zouari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-wss.2011.0074" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986032v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dupuy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalia Darnanville" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Arnesen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Favre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2011009" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476119v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingming Ren" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609902v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Zama&#239;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929773v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Duy Kha Nguyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED61351.2024.10566177" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608183v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD60883.2024.10553981" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929775v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED61351.2024.10566203" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929766v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ravakambinintsoa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chalon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA61755.2024.10710942" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320941v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308622v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA54631.2023.10275401" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113393v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Beaudet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.330" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059144v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Molina-Barros" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Romero-Rodriguez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pi&#233;trac" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958104v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078236v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Mezni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ben Ahmed" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2018.8450311" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918140v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahya Rahimi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2018.8502611" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598255v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598242v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2989250.2991469" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922178v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clerc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan German" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Li&#232;vre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224454v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224494v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080076v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140514-3-FR-4046.00111" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080089v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908532v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20121003-3-MX-4033.00051" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091237v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510019v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Marchand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rutten" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100830-3-DE-4013.00059" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476113v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419678v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2009.7075172" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375951v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2008.4638585" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375942v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375538v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375504v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424279v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375564v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20070613-3-FR-4909.00031" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419542v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419534v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00134550v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287304v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abdellaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Dumitrescu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Escudero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Zamai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2025.111747" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202471v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Hajjar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pietrac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Niel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2015.05.006" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJFRT3HC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080095v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.47.403-421" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BD05D5C6AA58BBB81BB62D15A5E042E95034B8BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080214v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.47.93-107" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-6LKHKLBT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685672v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajeh Za&#239;ri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhassen Zouari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-wss.2011.0074" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986032v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dupuy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalia Darnanville" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Arnesen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Favre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2011009" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476119v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingming Ren" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609902v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Zama&#239;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929775v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Duy Kha Nguyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED61351.2024.10566203" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608183v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD60883.2024.10553981" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929773v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED61351.2024.10566177" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929766v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ravakambinintsoa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chalon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA61755.2024.10710942" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320941v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308622v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA54631.2023.10275401" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113393v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Beaudet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.330" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059144v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Molina-Barros" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Romero-Rodriguez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pi&#233;trac" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958104v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918140v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahya Rahimi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2018.8502611" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078236v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Mezni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ben Ahmed" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2018.8450311" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598255v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598242v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2989250.2991469" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922178v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clerc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan German" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Li&#232;vre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224454v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224494v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080076v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140514-3-FR-4046.00111" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908532v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20121003-3-MX-4033.00051" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080089v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091237v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510019v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Marchand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rutten" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100830-3-DE-4013.00059" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419678v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2009.7075172" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476113v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375951v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2008.4638585" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375942v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375538v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375504v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424279v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375564v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20070613-3-FR-4909.00031" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419542v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419534v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00134550v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>