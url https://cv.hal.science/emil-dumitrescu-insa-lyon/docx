--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -922,302 +922,311 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00476119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (30)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal assessment of malicious turnout behaviors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sara Abdellaoui</w:t>
+                <w:t xml:space="preserve">Model checking PLC programs: enhancing formalization for scalability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Ravakambinintsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Dumitrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Zamaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Chalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème congrès annuel de la SAGIP, Lyon, France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 11th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Split, France. pp.473-478, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT66093.2025.11321720⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04609902v1</w:t>
+                <w:t xml:space="preserve">hal-05629583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Stealthy Attack Design Using Sequential Linear Programming</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Actuator and Sensor Attacks Detection Method based on Attack Reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Duy Kha Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Zamaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Dumitrescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Escudero</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emil Dumitrescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 32nd Mediterranean Conference on Control and Automation (MED)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2024, Chania - Crete, France. pp.744-751, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MED61351.2024.10566203⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2024, Chania - Crete, France. pp.736-743, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED61351.2024.10566177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04929775v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04929773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal assessment of malicious behaviors: application to turnout field data monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Abdellaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1226,1479 +1235,1462 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Dumitrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Escudero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Control, Automation and Diagnosis (ICCAD 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICCAD60883.2024.10553981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04608183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actuator and Sensor Attacks Detection Method based on Attack Reconstruction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Optimal Stealthy Attack Design Using Sequential Linear Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Duy Kha Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Escudero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Dumitrescu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Escudero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 32nd Mediterranean Conference on Control and Automation (MED)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2024, Chania - Crete, France. pp.736-743, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MED61351.2024.10566177⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2024, Chania - Crete, France. pp.744-751, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED61351.2024.10566203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04929773v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04929775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Work in Progress - Model-Check PLC Programs: Towards a Efficient Formalization Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jessica Ravakambinintsoa</w:t>
+                <w:t xml:space="preserve">Temporal assessment of malicious turnout behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Abdellaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Dumitrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Escudero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Zamaï</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Chalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE 29th International Conference on Emerging Technologies and Factory Automation (ETFA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2ème congrès annuel de la SAGIP, Lyon, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ETFA61755.2024.10710942⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04929766v1</w:t>
+                <w:t xml:space="preserve">hal-04609902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cybersécurité des Systèmes de Surveillance des Appareils de Voie Ferroviaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sara Abdellaoui</w:t>
+                <w:t xml:space="preserve">Work in Progress - Model-Check PLC Programs: Towards a Efficient Formalization Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Ravakambinintsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Dumitrescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinh Duy Kha Nguyen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric Zamaï</w:t>
+                <w:t xml:space="preserve">Denis Chalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème colloque sur la Modélisation des Systèmes Réactifs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE 29th International Conference on Emerging Technologies and Factory Automation (ETFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Padova, France. pp.01-04, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ETFA61755.2024.10710942⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04320941v1</w:t>
+                <w:t xml:space="preserve">hal-04929766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyber Threat Assessment in Monitoring Turnout Railway Systems</w:t>
+                <w:t xml:space="preserve">Cybersécurité des Systèmes de Surveillance des Appareils de Voie Ferroviaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Abdellaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Duy Kha Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Dumitrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Escudero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 28th International Conference on Emerging Technologies and Factory Automation (ETFA 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14ème colloque sur la Modélisation des Systèmes Réactifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ETFA54631.2023.10275401⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04308622v1</w:t>
+                <w:t xml:space="preserve">hal-04320941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malicious Origin of Deadlocks in Flexible Manufacturing Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Cyber Threat Assessment in Monitoring Turnout Railway Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Abdellaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Dumitrescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Escudero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Zamaï</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Escudero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IFAC Workshop on Discrete Event Systems WODES 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.10.330⟩</w:t>
+              <w:t xml:space="preserve">IEEE 28th International Conference on Emerging Technologies and Factory Automation (ETFA 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2023, Sinaia, Romania. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ETFA54631.2023.10275401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04113393v1</w:t>
+                <w:t xml:space="preserve">hal-04308622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle par Supervision des Réseaux HVDC Reconfigurables</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Miguel Romero-Rodriguez</w:t>
+                <w:t xml:space="preserve">Malicious Origin of Deadlocks in Flexible Manufacturing Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Beaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Dumitrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Piétrac</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Escudero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th IFAC Workshop on Discrete Event Systems WODES 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Prague, Czech Republic. pp.100-107, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.10.330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03059144v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04113393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Events to Complex Behaviors: A Formal Contribution to the Requirement Expression in Supervisory Control Theory</w:t>
+                <w:t xml:space="preserve">Contrôle par Supervision des Réseaux HVDC Reconfigurables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lucas Molina-Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Romero-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Dumitrescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurent Piétrac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emil Dumitrescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Control, Decision and Information Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958104v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-resource sharing scheduling considering uncontrollable environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahya Rahimi</w:t>
+                <w:t xml:space="preserve">From Events to Complex Behaviors: A Formal Contribution to the Requirement Expression in Supervisory Control Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piétrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Dumitrescu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETFA 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th International Conference on Control, Decision and Information Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Prague, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01918140v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi Criteria Automatic Generation of Optimal Routing for WSN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Mezni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Dumitrescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWCMC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus. pp.747-752, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IWCMC.2018.8450311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02078236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Generation of Wireless Sensor Networks Scheduling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anis Mezni</w:t>
+                <w:t xml:space="preserve">Multi-resource sharing scheduling considering uncontrollable environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahya Rahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Dumitrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Niel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samir Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HPCS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ETFA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Torino, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ETFA.2018.8502611⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598255v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Design Method for WSN's Automatic Scheduling Generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic Generation of Wireless Sensor Networks Scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Mezni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Dumitrescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MobiCom</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HPCS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Genoa, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2989250.2991469⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01598242v1</w:t>
+                <w:t xml:space="preserve">hal-01598255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability and Safety Monitoring for more Electrical Transportation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy Clerc</w:t>
+                <w:t xml:space="preserve">A Design Method for WSN's Automatic Scheduling Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Mezni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Dumitrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APE Automotive Power Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MobiCom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Malte, Malta. pp.19-26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2989250.2991469⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922178v1</w:t>
+                <w:t xml:space="preserve">hal-01598242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution formelle à l'expression des spécifications pour la conception de contrôleurs discrets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piétrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Dumitrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2713,87 +2705,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MSR 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224454v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling by Timed Automata under Resource Conflicts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahya Rahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2808,1418 +2800,1543 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MSR 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Design Method for Synthesizing Control-Command Systems out of Reusable Components</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salam Hajjar</w:t>
+                <w:t xml:space="preserve">Reliability and Safety Monitoring for more Electrical Transportation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Dumitrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan German</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Lièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC IWDES</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">APE Automotive Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01080076v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental discrete controller synthesis for communicating systems based on modular decomposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mingming Ren</w:t>
+                <w:t xml:space="preserve">A Design Method for Synthesizing Control-Command Systems out of Reusable Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salam Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Dumitrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Piétrac</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pietrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WODES'11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Guadalajara, Mexico. pp.315-322, </w:t>
+              <w:t xml:space="preserve">IFAC IWDES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Cachan, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20121003-3-MX-4033.00051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3182/20140514-3-FR-4046.00111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00908532v1</w:t>
+                <w:t xml:space="preserve">hal-01080076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safe Design Method of Embedded Control Systems based on COTS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salam Hajjar</w:t>
+                <w:t xml:space="preserve">Incremental discrete controller synthesis for communicating systems based on modular decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingming Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Dumitrescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piétrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Conférence en IngénieriE du Logiciel</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WODES'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Guadalajara, Mexico. pp.315-322, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20121003-3-MX-4033.00051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01080089v1</w:t>
+                <w:t xml:space="preserve">hal-00908532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Component-based Safe Design method for train control systems</w:t>
+                <w:t xml:space="preserve">Safe Design Method of Embedded Control Systems based on COTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salam Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Dumitrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Embedded Real Time Software and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">2ème Conférence en IngénieriE du Logiciel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, NANCY, France. pp.35-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01091237v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01080089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicriteria optimal reconfiguration of fault-tolerant real-time tasks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Component-based Safe Design method for train control systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salam Hajjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Dumitrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Rutten</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WODES'10</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Embedded Real Time Software and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00510019v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01091237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensor Self-Scheduling Algorithm Based on One-Hop Neighbouring Knowledge and Considering the Sensors Remaining Energy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multicriteria optimal reconfiguration of fault-tolerant real-time tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Dumitrescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Budapest, Hungary. pp.WeC7.4, </w:t>
+              <w:t xml:space="preserve">WODES'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Berlin, Germany. pp.366-373, </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ECC.2009.7075172⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3182/20100830-3-DE-4013.00059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00419678v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00510019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de Contrôleurs Discrets : mise en œuvre matérielle de superviseurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mingming Ren</w:t>
+                <w:t xml:space="preserve">Sensor Self-Scheduling Algorithm Based on One-Hop Neighbouring Knowledge and Considering the Sensors Remaining Energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajeh Zaïri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belhassen Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Dumitrescu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSR'09</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Budapest, Hungary. pp.WeC7.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC.2009.7075172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00476113v1</w:t>
+                <w:t xml:space="preserve">hal-00419678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A supervisor implementation approach in Discrete Controller Synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthèse de Contrôleurs Discrets : mise en œuvre matérielle de superviseurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingming Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Dumitrescu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Piétrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETFA 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MSR'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ETFA.2008.4638585⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00375951v1</w:t>
+                <w:t xml:space="preserve">hal-00476113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implémentation de superviseurs générés par synthèse de contrôleurs discrets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A supervisor implementation approach in Discrete Controller Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Dumitrescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingming Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piétrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ETFA 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Hambourg, Germany. pp.1433 - 1440, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ETFA.2008.4638585⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00375942v1</w:t>
+                <w:t xml:space="preserve">hal-00375951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete controller synthesis for dependable trajectory generation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ducard</w:t>
+                <w:t xml:space="preserve">Implémentation de superviseurs générés par synthèse de contrôleurs discrets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingming Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Dumitrescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piétrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Stavanger, Norway</w:t>
+              <w:t xml:space="preserve">CIFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie. papier 365</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00375538v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00375942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic error correction based on discrete controller synthesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mingming Ren</w:t>
+                <w:t xml:space="preserve">Discrete controller synthesis for dependable trajectory generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Dumitrescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IFAC Conference on Management and Control of Production and Logistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Sibiu, Romania</w:t>
+              <w:t xml:space="preserve">ESREL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Stavanger, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00375504v1</w:t>
+                <w:t xml:space="preserve">hal-00375538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse optimale de contrôleurs discrets et systèmes répartis tolérants aux fautes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic error correction based on discrete controller synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingming Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Dumitrescu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Colloque Francophone sur la Modélisation des Systèmes Réactifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Lyon, France. pp.71-86</w:t>
+              <w:t xml:space="preserve">4th IFAC Conference on Management and Control of Production and Logistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Sibiu, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00424279v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00375504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Synthèse optimale de contrôleurs discrets et systèmes répartis tolérants aux fautes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Dumitrescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rutten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6ème Colloque Francophone sur la Modélisation des Systèmes Réactifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Lyon, France. pp.71-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00424279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Optimal discrete controller synthesis for modeling fault-tolerant distributed systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Dumitrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rutten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Rutten</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alain Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st IFAC Workshop on Dependable Control of Discrete Systems (DCDS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Cachan, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3182/20070613-3-FR-4909.00031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00375564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4229,179 +4346,179 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validating fault-tolerant behaviors of synchronous system specifications by discrete controller synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Dumitrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00419542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Practical Approach to the Formal Verification of SoCs with Symbolic Model-Checking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Dumitrescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00419534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4411,148 +4528,148 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal discrete controller synthesis for the modeling of fault-tolerant distributed systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Dumitrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6137, INRIA. 2007, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00134550v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId105"/>
+      <w:footerReference w:type="default" r:id="rId107"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4699,51 +4816,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287304v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abdellaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Dumitrescu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Escudero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Zamai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2025.111747" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202471v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Hajjar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pietrac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Niel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2015.05.006" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJFRT3HC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080095v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.47.403-421" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BD05D5C6AA58BBB81BB62D15A5E042E95034B8BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080214v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.47.93-107" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-6LKHKLBT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685672v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajeh Za&#239;ri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhassen Zouari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-wss.2011.0074" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986032v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dupuy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalia Darnanville" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Arnesen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Favre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2011009" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476119v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingming Ren" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609902v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Zama&#239;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929775v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Duy Kha Nguyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED61351.2024.10566203" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608183v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD60883.2024.10553981" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929773v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED61351.2024.10566177" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929766v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ravakambinintsoa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chalon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA61755.2024.10710942" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320941v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308622v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA54631.2023.10275401" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113393v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Beaudet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.330" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059144v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Molina-Barros" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Romero-Rodriguez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pi&#233;trac" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958104v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918140v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahya Rahimi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2018.8502611" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078236v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Mezni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ben Ahmed" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2018.8450311" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598255v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598242v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2989250.2991469" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922178v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clerc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan German" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Li&#232;vre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224454v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224494v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080076v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140514-3-FR-4046.00111" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908532v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20121003-3-MX-4033.00051" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080089v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091237v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510019v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Marchand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rutten" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100830-3-DE-4013.00059" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419678v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2009.7075172" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476113v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375951v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2008.4638585" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375942v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375538v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375504v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424279v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375564v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20070613-3-FR-4909.00031" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419542v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419534v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00134550v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287304v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abdellaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Dumitrescu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Escudero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Zamai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2025.111747" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202471v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Hajjar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pietrac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Niel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2015.05.006" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJFRT3HC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080095v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.47.403-421" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BD05D5C6AA58BBB81BB62D15A5E042E95034B8BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080214v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.47.93-107" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-6LKHKLBT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685672v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajeh Za&#239;ri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhassen Zouari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-wss.2011.0074" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986032v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dupuy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalia Darnanville" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Arnesen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Favre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2011009" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476119v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingming Ren" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629583v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ravakambinintsoa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Zama&#239;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chalon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT66093.2025.11321720" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929773v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Duy Kha Nguyen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED61351.2024.10566177" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608183v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD60883.2024.10553981" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929775v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED61351.2024.10566203" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609902v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929766v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA61755.2024.10710942" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320941v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308622v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA54631.2023.10275401" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113393v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Beaudet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.330" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059144v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Molina-Barros" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Romero-Rodriguez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pi&#233;trac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958104v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078236v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Mezni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ben Ahmed" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2018.8450311" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918140v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahya Rahimi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2018.8502611" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598255v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598242v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2989250.2991469" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224454v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224494v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922178v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clerc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan German" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Li&#232;vre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080076v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140514-3-FR-4046.00111" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908532v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20121003-3-MX-4033.00051" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080089v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091237v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510019v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Marchand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rutten" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100830-3-DE-4013.00059" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419678v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2009.7075172" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476113v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375951v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2008.4638585" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375942v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375538v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375504v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424279v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375564v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20070613-3-FR-4909.00031" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419542v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419534v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00134550v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>