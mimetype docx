--- v0 (2026-04-07)
+++ v1 (2026-04-30)
@@ -66,77 +66,438 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluating and Adapting Image Retrieval for Visual Localization: A Study on Monumental Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Blettery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livio de Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal on Computing and Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3798050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heritage Iconographic Content Structuring: from Automatic Linking to Visual Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Blettery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal on Computing and Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (4), pp.1-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3666007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restituer les bidonvilles de Nanterre : l’apport d’un outil de visualisation 3D à un projet de sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lecat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Blettery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lætitia Delavoipière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Saly-Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Conord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humanités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revuehn.1946⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composed Image Retrieval For Visual Localization: Evaluation For Architectural Contents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Blettery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -155,1223 +516,966 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio de Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Workshop on AnalySis, Understanding and ProMotion of HeritAge Contents (SUMAC '25), ACM Multimedia 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Dublin, Ireland. pp.31-40, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3746273.3760200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ON-STAGE 3D: Link-based Investigation into Spatial Iconographic Heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Blettery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio De Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Conference on Computer Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration et localisation automatique de nouvelles images au sein de collections d'images structurées par contenu visuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Blettery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio De Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">n-Dame 2024 : une cathédrale de données numériques et connaissances pluridisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS); Ministère de la Culture; MAP - UPR CNRS 2002, Jun 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04772581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-ranking Image Retrieval in Challenging Geographical Iconographic Heritage Collections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Blettery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Content-Based Multimedia Indexing (CBMI'23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Orléans, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3617233.3617259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Spatialize Geographical Iconographic Heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Blettery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 3rd Workshop on Structuring and Understanding of Multimedia heritAge Contents (SUMAC 2021 @ ACM Multimedia 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Chengdu, China. pp.31-40, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3475720.3484444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03343940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Spatio-temporal Web-application for the Understanding of the Formation of the Parisian Metropolis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Blettery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lecat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saly-Giocanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3D GeoInfo 2020 conference, ISPRS Annals of Photogrammetry, Remote Sensing and Spatial Information Sciences, VI-4/W1-2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, London, United Kingdom. pp.45-52, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/isprs-annals-VI-4-W1-2020-45-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02911701v1</w:t>
-              </w:r>
-[...255 lines deleted...]
-                <w:t xml:space="preserve">hal-03261482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle transversal du groupe de travail “données numériques”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Arese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Blettery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brédif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Naissance et renaissance d'une cathédrale - Notre-Dame de Paris sous l'oeil des scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Paris Cité de l'architecture et du patrimoine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer un corpus de données interconnectées au prisme des dimensions spatiales, temporelles et sémantiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Blettery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brédif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio De Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Naissance et renaissance d’une cathédrale - Notre-Dame de Paris sous l'oeil des scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Paris Cité de l'architecture et du patrimoine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ON-STAGE 3D: Link-based Investigation into Spatial Iconographic Heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Blettery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio De Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Conference on Computer Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1381,114 +1485,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuring heritage iconographic collections : from automatic interlinking to semi-automatic visual validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Blettery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Databases [cs.DB]. Université Gustave Eiffel, 2024. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2024UEFL2001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04550089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId40"/>
+      <w:footerReference w:type="default" r:id="rId42"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1635,51 +1739,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335228v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Blettery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouet-Brunet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio de Luca" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746273.3760200" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797430v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772581v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230914v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3617233.3617259" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343940v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Fernandes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3475720.3484444" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911701v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lecat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Devaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saly-Giocanti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-VI-4-W1-2020-45-2020" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593736v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3666007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261482v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#230;titia Delavoipi&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Conord" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.1946" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576563v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arese" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576841v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04808342v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04550089v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024UEFL2001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557255v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Blettery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouet-Brunet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio de Luca" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3798050" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593736v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3666007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261482v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lecat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#230;titia Delavoipi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saly-Giocanti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Conord" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.1946" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335228v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746273.3760200" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797430v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772581v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230914v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3617233.3617259" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343940v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Fernandes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3475720.3484444" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911701v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Devaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-VI-4-W1-2020-45-2020" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576563v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arese" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576841v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04808342v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04550089v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024UEFL2001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>