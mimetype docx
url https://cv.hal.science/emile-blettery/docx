--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -565,217 +565,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ON-STAGE 3D: Link-based Investigation into Spatial Iconographic Heritage</w:t>
+                <w:t xml:space="preserve">Intégration et localisation automatique de nouvelles images au sein de collections d'images structurées par contenu visuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Blettery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio De Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Conference on Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Milan, Italy</w:t>
+              <w:t xml:space="preserve">n-Dame 2024 : une cathédrale de données numériques et connaissances pluridisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS); Ministère de la Culture; MAP - UPR CNRS 2002, Jun 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04797430v1</w:t>
+                <w:t xml:space="preserve">hal-04772581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration et localisation automatique de nouvelles images au sein de collections d'images structurées par contenu visuel</w:t>
+                <w:t xml:space="preserve">ON-STAGE 3D: Link-based Investigation into Spatial Iconographic Heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Blettery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio De Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">n-Dame 2024 : une cathédrale de données numériques et connaissances pluridisciplinaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS); Ministère de la Culture; MAP - UPR CNRS 2002, Jun 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">18th European Conference on Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04772581v1</w:t>
+                <w:t xml:space="preserve">hal-04797430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-ranking Image Retrieval in Challenging Geographical Iconographic Heritage Collections</w:t>
               </w:r>
@@ -1739,51 +1739,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557255v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Blettery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouet-Brunet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio de Luca" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3798050" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593736v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3666007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261482v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lecat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#230;titia Delavoipi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saly-Giocanti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Conord" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.1946" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335228v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746273.3760200" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797430v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772581v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230914v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3617233.3617259" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343940v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Fernandes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3475720.3484444" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911701v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Devaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-VI-4-W1-2020-45-2020" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576563v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arese" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576841v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04808342v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04550089v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024UEFL2001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557255v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Blettery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouet-Brunet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio de Luca" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3798050" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593736v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3666007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261482v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lecat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#230;titia Delavoipi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saly-Giocanti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Conord" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.1946" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335228v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746273.3760200" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772581v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797430v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230914v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3617233.3617259" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343940v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Fernandes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3475720.3484444" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911701v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Devaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-VI-4-W1-2020-45-2020" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576563v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arese" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576841v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04808342v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04550089v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024UEFL2001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>