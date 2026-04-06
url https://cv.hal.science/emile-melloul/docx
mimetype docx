--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -100,425 +100,425 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal response of belowground and aboveground organisms to microclimate changes in irrigated mediterranean vineyards</w:t>
+                <w:t xml:space="preserve">Effects of irrigation on vegetation, mesofauna and organic matter decomposition in Mediterranean vineyards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Melloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Nicolas</w:t>
+                <w:t xml:space="preserve">Léo Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Rocher</w:t>
+                <w:t xml:space="preserve">Armin Bischoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armin Bischoff</w:t>
+                <w:t xml:space="preserve">Raphaël Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Gros</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Blight</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.31561. </w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 386, pp.109592. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-06257-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2025.109592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05242252v1</w:t>
+                <w:t xml:space="preserve">hal-05101990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of irrigation on vegetation, mesofauna and organic matter decomposition in Mediterranean vineyards</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Positive Effects of Inter‐Row Vegetation on Soil Fauna and Organic Matter Decomposition in Mediterranean Vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocher Léo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Gaelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Melloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Léo Rocher</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bischoff Armin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armin Bischoff</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2025.109592⟩</w:t>
+              <w:t xml:space="preserve">Soil Use and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (3), pp.e70127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sum.70127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05101990v1</w:t>
+                <w:t xml:space="preserve">hal-05242222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive Effects of Inter‐Row Vegetation on Soil Fauna and Organic Matter Decomposition in Mediterranean Vineyards</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temporal response of belowground and aboveground organisms to microclimate changes in irrigated mediterranean vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Melloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bischoff Armin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Marine Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Bischoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Use and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 41 (3), pp.e70127. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.31561. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sum.70127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-06257-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05242222v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05242252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of high temperatures on the European earwig Forficula auricularia s.l. and the parasitoid Mastrus ridens, two natural enemies of the codling moth Cydia pomonella</w:t>
               </w:r>
@@ -638,90 +638,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of spontaneous vegetation on beneficial arthropods in Mediterranean vineyards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Melloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blight</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Bischoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 359, pp.108740. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -755,90 +755,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of sown and spontaneous inter-row vegetation on weeds and beneficial arthropods in vineyards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Melloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blight</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Bischoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 81, pp.17-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -885,90 +885,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irrigation decreases flower cover and beneficial arthropod abundances in Mediterranean vineyards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Melloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Rocher</w:t>
+                <w:t xml:space="preserve">Armin Bischoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 77, pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1262,51 +1262,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La restauration des écosystèmes : de l'amélioration des services écosystémiques à la restauration écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1883,51 +1883,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242252v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Melloul" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Nicolas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Rocher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Bischoff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gros" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-06257-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-05101990v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blight" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109592" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242222v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocher L&#233;o" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Gaelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bischoff Armin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.70127" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086196v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perrin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delattre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borowiec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Dib" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lecerf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2025.105802" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04409915v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108740" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04790866v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2024.10.001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689218v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2024.03.003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05172650v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025AVIG0636" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04825921v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon C M Hess" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Blaya" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania de Almeida" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natan Huberson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326684v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Saby" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kubien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04825972v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon C.M. Hess" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615544v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003285793-17" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-05101990v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Melloul" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Rocher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Bischoff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gros" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blight" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109592" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242222v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocher L&#233;o" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Gaelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bischoff Armin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.70127" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242252v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Nicolas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-06257-6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086196v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perrin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delattre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borowiec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Dib" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lecerf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2025.105802" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04409915v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108740" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04790866v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2024.10.001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689218v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2024.03.003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05172650v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025AVIG0636" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04825921v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon C M Hess" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Blaya" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania de Almeida" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natan Huberson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326684v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Saby" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kubien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04825972v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon C.M. Hess" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615544v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003285793-17" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>