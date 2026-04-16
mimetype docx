--- v0 (2026-03-15)
+++ v1 (2026-04-16)
@@ -981,51 +981,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Parolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Domain Decomposition Methods in Science and Engineering XXVI</w:t>
+              <w:t xml:space="preserve">26th International Conference on Domain Decomposition Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Hong Kong, China. pp.725-733, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-95025-5_79⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
@@ -1185,581 +1185,581 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Trefftz Continuous Galerkin method for Helmholtz problems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A scalable Domain Decomposition method for Saddle Point problems with GenEO coarse spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Després</w:t>
+                <w:t xml:space="preserve">Filippo Brunelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Parolin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05394682v1</w:t>
+                <w:t xml:space="preserve">hal-05123311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A scalable Domain Decomposition method for Saddle Point problems with GenEO coarse spaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coarse spaces using extended generalized eigenproblems for heterogeneous Helmholtz problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Parolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filippo Brunelli</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Nataf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Nataf</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-05123311v1</w:t>
+                <w:t xml:space="preserve">hal-05392870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coarse spaces using extended generalized eigenproblems for heterogeneous Helmholtz problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Achieving wavenumber robustness in domain decomposition for heterogeneous Helmholtz equation: an overview of spectral coarse spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victorita Dolean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Fry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Parolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Nataf</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05392870v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05241475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achieving wavenumber robustness in domain decomposition for heterogeneous Helmholtz equation: an overview of spectral coarse spaces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Trefftz Continuous Galerkin method for Helmholtz problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Galante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Després</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Parolin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Fry</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-05241475v1</w:t>
+                <w:t xml:space="preserve">hal-05394682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable approximation of Helmholtz solutions in the ball using evanescent plane waves</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrea Moiola</w:t>
+                <w:t xml:space="preserve">Coarse spaces for non-symmetric two-level preconditioners based on local generalized eigenproblems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Parolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04381632v1</w:t>
+                <w:t xml:space="preserve">hal-04536547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coarse spaces for non-symmetric two-level preconditioners based on local generalized eigenproblems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Nataf</w:t>
+                <w:t xml:space="preserve">Stable approximation of Helmholtz solutions in the ball using evanescent plane waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Galante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Moiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Parolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04536547v1</w:t>
+                <w:t xml:space="preserve">hal-04381632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1938,51 +1938,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C6C6E354"/>
+    <w:nsid w:val="D3D861EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2169,51 +2169,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emile-parolin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6512-7980" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/parolin_e_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230453v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Galante" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Moiola" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Parolin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.130" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304839v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan Huybrechs" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2023081" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118695v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Claeys" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-022-01288-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883017v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Collino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450775v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Alouges" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Aussal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201863044" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450772v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alouges" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2017.1306832" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225578v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95025-5_5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225581v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95025-5_79" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118734v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56750-7_35" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394682v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Despr&#233;s" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123311v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Brunelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nataf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Tournier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392870v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241475v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorita Dolean" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Fry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Langer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381632v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536547v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03118712v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Parolin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020IPPAE011" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emile-parolin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6512-7980" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/parolin_e_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230453v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Galante" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Moiola" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Parolin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.130" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304839v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan Huybrechs" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2023081" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118695v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Claeys" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-022-01288-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883017v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Collino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450775v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Alouges" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Aussal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201863044" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450772v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alouges" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2017.1306832" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225578v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95025-5_5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225581v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95025-5_79" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118734v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56750-7_35" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123311v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Brunelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nataf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Tournier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392870v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241475v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorita Dolean" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Fry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Langer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394682v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Despr&#233;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536547v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381632v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03118712v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Parolin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020IPPAE011" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>