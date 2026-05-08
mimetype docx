--- v1 (2026-04-16)
+++ v2 (2026-05-08)
@@ -1938,51 +1938,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D3D861EE"/>
+    <w:nsid w:val="255DFA84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>