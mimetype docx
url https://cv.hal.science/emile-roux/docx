--- v0 (2026-04-02)
+++ v1 (2026-05-03)
@@ -100,6174 +100,7020 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0003-2182-7261</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">235896888</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A differentiable 2D digital image correlation framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émile Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SoftwareX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 34, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+              <w:t xml:space="preserve">, 2026, 34, pp.102571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.softx.2026.102571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics-Informed Gaussian Processes model for heat source identification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Detection of early plasticity in steel using large scale 4-point bending</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatoumata Mbissine Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Liegard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tabourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Awa Sène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émile Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2025.112892⟩</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 27, pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2026014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05109647v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of flax-woven reinforced composites submitted to quasi-static indentation and low velocity impact</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Physics-Informed Gaussian Processes model for heat source identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émile Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Toussaint</w:t>
+                <w:t xml:space="preserve">Pascale Balland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rezak Ayad</w:t>
+                <w:t xml:space="preserve">Christian Elmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Damage Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/10567895241258874⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47, pp.112892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2025.112892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622848v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05109647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized and robust orbit jump for nonlinear vibration energy harvesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émile Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11071-023-09188-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-accuracy 3D locators tracking in real time using monocular vision</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical modeling of flax-woven reinforced composites submitted to quasi-static indentation and low velocity impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Vacher</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Adélaïde Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Scida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émile Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rezak Ayad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Vision and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00138-023-01498-9⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Damage Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/10567895241258874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04398855v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intense shear band plasticity in metallic glass as revealed by a diametral compression test</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Yokoyama</w:t>
+                <w:t xml:space="preserve">Predictive lumped model for a tunable bistable piezoelectric energy harvester architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Benhemou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Demouron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2022.144533⟩</w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (4), pp.045033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/ad2c6a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03954525v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04627094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ DIC method to determine stress state in reinforced concrete structures</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">High-accuracy 3D locators tracking in real time using monocular vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Elmo Kulanesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émile Roux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.measurement.2023.112483⟩</w:t>
+              <w:t xml:space="preserve">Machine Vision and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (2), pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00138-023-01498-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04006544v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining orbit jump and potential wells optimizations for nonlinear vibration energy harvesters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intense shear band plasticity in metallic glass as revealed by a diametral compression test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Morel</w:t>
+                <w:t xml:space="preserve">C. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Charleux</w:t>
+                <w:t xml:space="preserve">S. Hin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émile Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Roux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D Gibus</w:t>
+                <w:t xml:space="preserve">Y. Yokoyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/ad0f34⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 864, pp.144533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2022.144533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04565000v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple analytical models and analysis of bistable vibration energy harvesters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Charleux</w:t>
+                <w:t xml:space="preserve">In situ DIC method to determine stress state in reinforced concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Demouron</w:t>
+                <w:t xml:space="preserve">Olivier Ple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aya Benhemou</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Noémie Prime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émile Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/ac8d3d⟩</w:t>
+              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 210, pp.112483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.measurement.2023.112483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03765636v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power expectation as a unified metric for the evaluation of vibration energy harvesters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aya Benhemou</w:t>
+                <w:t xml:space="preserve">Combining orbit jump and potential wells optimizations for nonlinear vibration energy harvesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Gibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (1), pp.01LT01. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/ad0f34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2022.109482⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03737305v1</w:t>
+                <w:t xml:space="preserve">hal-04565000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending the operating limits and performances of centimetre-scale wind turbines through biomimicry</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simple analytical models and analysis of bistable vibration energy harvesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Demouron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Benhemou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2022.119996⟩</w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (10), pp.105016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/ac8d3d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03953735v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of tension-compression asymmetry of AZ31B magnesium alloys on four-point bending</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Power expectation as a unified metric for the evaluation of vibration energy harvesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émile Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Benhemou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2021.103672⟩</w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 181, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2022.109482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154539v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are there similarities between quasi-static indentation and low velocity impact tests for flax-fibre composites?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Extending the operating limits and performances of centimetre-scale wind turbines through biomimicry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émile Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rezak Ayad</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tabourot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.113840⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 326, pp.119996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2022.119996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03543201v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependency of the Young's modulus to plastic strain in DP steels: A consequence of heterogeneity?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Effect of tension-compression asymmetry of AZ31B magnesium alloys on four-point bending</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émile Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2020.100972⟩</w:t>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.103672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2021.103672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02484566v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient parallel global optimization strategy based on Kriging properties suitable for material parameters identification</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Salim Kraria</w:t>
+                <w:t xml:space="preserve">Diagnostic structurel par corrélation d’images : analyse de contraintes in-situ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+                <w:t xml:space="preserve">Olivier Plé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Prime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archive of Mechanical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24425/ame.2020.131689⟩</w:t>
+              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (2), pp.171-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/10.26168/ajce.38.2.39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624246v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage characterisation of flax fibre fabric reinforced epoxy composites during low velocity impacts using high-speed imaging and Stereo Image Correlation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Are there similarities between quasi-static indentation and low velocity impact tests for flax-fibre composites?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Scida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émile Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rezak Ayad</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 202, pp.1186-1194. </w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 171, pp.113840. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2018.05.090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.113840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814975v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of ASB assisted failure in a high strength steel under high loading rate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Dependency of the Young's modulus to plastic strain in DP steels: A consequence of heterogeneity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tabourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Longère</w:t>
+                <w:t xml:space="preserve">Moustapha Issack Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cherrier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24, pp.100972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2020.100972⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01951220v1</w:t>
+                <w:t xml:space="preserve">hal-02484566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the interest of using full field measurements in ductile damage model calibration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">An efficient parallel global optimization strategy based on Kriging properties suitable for material parameters identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émile Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Kraria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2015.07.011⟩</w:t>
+              <w:t xml:space="preserve">Archive of Mechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67 (2), pp.169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24425/ame.2020.131689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01183968v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new finite element approach for modelling ductile damage void nucleation and growth—analysis of loading path effect on damage mechanisms</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Damage characterisation of flax fibre fabric reinforced epoxy composites during low velocity impacts using high-speed imaging and Stereo Image Correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cuynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Scida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émile Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rezak Ayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0965-0393/22/7/075001⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 202, pp.1186-1194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2018.05.090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01090403v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A level-set and anisotropic adaptive remeshing strategy for the modeling of void growth under large plastic strain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Analysis of ASB assisted failure in a high strength steel under high loading rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Longère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cherrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 75, pp.149--159</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2012.10.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00756435v1</w:t>
+                <w:t xml:space="preserve">hal-01951220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kriging metamodel global optimization of clinching joining processes accounting for ductile damage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Digital image analysis of ASB-assisted failure of impacted structural materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Longère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cherrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2013.01.018⟩</w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 94, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20159401003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00805670v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05603610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional analysis of real void closure at the meso-scale during hot metal forming processes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">On the interest of using full field measurements in ductile damage model calibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72, pp.50-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2015.07.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2013.05.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00831553v1</w:t>
+                <w:t xml:space="preserve">hal-01183968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ueber die experimentelle Syphilis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">A new finite element approach for modelling ductile damage void nucleation and growth—analysis of loading path effect on damage mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesar Shakoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deutsche medizinische Wochenschrift</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (7), pp.Article 075001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0965-0393/22/7/075001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00557981v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01090403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A level-set and anisotropic adaptive remeshing strategy for the modeling of void growth under large plastic strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 68, pp.32-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2012.10.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kriging metamodel global optimization of clinching joining processes accounting for ductile damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 213 (7), pp.1038-1047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2013.01.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00805670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Three-dimensional analysis of real void closure at the meso-scale during hot metal forming processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 77, pp.194-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2013.05.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assemblage mécanique : stratégies d'optimisation des procédés et d'identification des comportements mécaniques des matériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émile Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. École Nationale Supérieure des Mines de Paris, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2011ENMP0025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pastel-00628034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power limits of electrodynamic wireless power transfer using piezoelectric materials</w:t>
+                <w:t xml:space="preserve">Escape from the potential well of bistable vibration energy harvesters using buckling level modifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Camille Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Benhemou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X ECCOMAS Thematic Conference on Smart Structures and Materials SMART 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Patras, Greece</w:t>
+              <w:t xml:space="preserve">Nonlinear Dynamics Conference (NODYCON 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rome Sapienza Universita di Roma, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04139950v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive Modelling Approach for a Piezoelectric Bistable Energy Harvester Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Benhemou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Salt Lake City, United States. pp.106-109, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PowerMEMS56853.2022.10007567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative blade shape for micro wind turbines</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Power limits of electrodynamic wireless power transfer using piezoelectric materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume de Sainte Maresville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Dosol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WPW 2022 - IEEE 2022 Wireless Power Week</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">X ECCOMAS Thematic Conference on Smart Structures and Materials SMART 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Patras, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03779695v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stylus located by monocular vision : application to the measurement of the geometry of a natural quartz</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emile Roux</w:t>
+                <w:t xml:space="preserve">Innovative blade shape for micro wind turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émile Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tabourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WPW 2022 - IEEE 2022 Wireless Power Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France. pp.121-125, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WPW54272.2022.9854036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280107v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling orbits in nonlinear vibration energy harvesters dynamics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A stylus located by monocular vision : application to the measurement of the geometry of a natural quartz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Elmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adrien Badel</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Nonlinear Dynamics Conference (ENOC) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03776678v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design approach for post-buckled beams in bistable piezoelectric energy harvesters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Huguet</w:t>
+                <w:t xml:space="preserve">Controlling orbits in nonlinear vibration energy harvesters dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gibus</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adrien Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émile Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Badel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Wireless Power Week (WPW 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th European Nonlinear Dynamics Conference (ENOC) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03780330v2</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance assessment of a Duffing-type vibration energy harvester</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Design approach for post-buckled beams in bistable piezoelectric energy harvesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Benhemou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNRSE 2021 (Journées Nationales sur la Récupération et le Stockage de l’Energie)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Wireless Power Week (WPW 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France. pp.136-140, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WPW54272.2022.9853996⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03297196v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780330v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical performance assessment of a bistable vibration energy harvester</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Performance assessment of a Duffing-type vibration energy harvester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émile Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Benhemou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Badel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Piezoelectric Materials and Applications in Actuators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Pennsylvania, United States</w:t>
+              <w:t xml:space="preserve">JNRSE 2021 (Journées Nationales sur la Récupération et le Stockage de l’Energie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03386499v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03297196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are there similarities between quasi-static indentation and low velocity impact tests for flax-fibre composites ?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of the initial conditions on the performance of a non-harmonically driven bistable Vibration Energy Harvester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Benhemou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMAGH 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Rouen, France</w:t>
+              <w:t xml:space="preserve">Journées nationales sur la récupération et le stockage d'énergie (JNRSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Grenoble - visio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03562035v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of samaras movement between free falls and constrained rotation, using high speed imaging and stereocorrelation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Combination of a static finite elements approach and dynamic lumped model for bistable vibration energy harvester modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Benhemou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Fluid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">International Workshop on Piezoelectric Materials and Applications in Actuators (IWPMA 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, web conference (oral), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01813218v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du comportement à l'impact et en post impact d'agro-composites renforcés de fibres de lin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Scida</w:t>
+                <w:t xml:space="preserve">Statistical performance assessment of a bistable vibration energy harvester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émile Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Benhemou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Piezoelectric Materials and Applications in Actuators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Pennsylvania, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01623265v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03386499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small nomadic counter-rotating wind turbine : design and experimentation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Carré</w:t>
+                <w:t xml:space="preserve">Are there similarities between quasi-static indentation and low velocity impact tests for flax-fibre composites ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Scida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émile Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rezak Ayad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Journées Nationales sur la Récupération et le Stockage d'Energie (JNRSE 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">EUROMAGH 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659271v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03562035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the mechanical behavior of flax fiber fabric reinforced epoxy composites during a low velocity impact test using Stereo Image Correlation (SIC) analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of samaras movement between free falls and constrained rotation, using high speed imaging and stereocorrelation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émile Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tabourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS20 (20th International Conference on Composite Structures)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">12th European Fluid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02065375v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the mechanical properties of composite materials reinforced with flax-fibres with finite element model updating and image analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Small nomadic counter-rotating wind turbine : design and experimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Carré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Crete Island, Greece</w:t>
+              <w:t xml:space="preserve">7èmes Journées Nationales sur la Récupération et le Stockage d'Energie (JNRSE 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02065359v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des mesures de champ dans l'étude de composites renforcés en fibres de lin au cours d'essais de traction quasi-statiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Etude du comportement à l'impact et en post impact d'agro-composites renforcés de fibres de lin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cuynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Lagache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Scida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Conférence EuroMaghrébine des BioComposites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016464v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse numérique d'une séquence d'images ultra-rapides: application à la fissuration dynamique de structures impactées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Characterization of the mechanical behavior of flax fiber fabric reinforced epoxy composites during a low velocity impact test using Stereo Image Correlation (SIC) analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cuynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Lagache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Scida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
+              <w:t xml:space="preserve">ICCS20 (20th International Conference on Composite Structures)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516462v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of the effect of nonproportional loading on ductile fracture at the microscale</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification of the mechanical properties of composite materials reinforced with flax-fibres with finite element model updating and image analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cuynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Scida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rezak Ayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Conference on fracture (ECF20)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">ECCOMAS Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Crete Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866405v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des micro mécanismes d'endommagement ductile par une approche couplant fonctions level-set et adaptation anisotrope de maillage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Apport des mesures de champ dans l'étude de composites renforcés en fibres de lin au cours d'essais de traction quasi-statiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cuynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Scida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rezak Ayad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSMA 2013 - 11ème colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Giens, France</w:t>
+              <w:t xml:space="preserve">1ère Conférence EuroMaghrébine des BioComposites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00861396v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of loading conditions on ductile damage nucleation, growth and coalescence mechanisms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Bernacki</w:t>
+                <w:t xml:space="preserve">Analyse numérique d'une séquence d'images ultra-rapides: application à la fissuration dynamique de structures impactées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Longère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPLAS 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866462v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Element Modeling of Void Nucleation, Growth and Coalescence for Large Plastic Strain and Complex Loading Paths</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Numerical modelling of the effect of nonproportional loading on ductile fracture at the microscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesar Shakoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émile Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Third International Conference on Computational Modeling of Fracture and Failure of Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Prague, Czech Republic. pp.Page 94</w:t>
+              <w:t xml:space="preserve">20th European Conference on fracture (ECF20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00845437v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of ductile damage mechanisms for different voids/particles configurations and under various loading conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Modélisation des micro mécanismes d'endommagement ductile par une approche couplant fonctions level-set et adaptation anisotrope de maillage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">CSMA 2013 - 11ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866509v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new level-set framework for the modelling of nucleation, growth and coalescence of voids at the micro-scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Influence of loading conditions on ductile damage nucleation, growth and coalescence mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émile Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">COMPLAS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866485v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiscale analysis of void closure during hot forming processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Finite Element Modeling of Void Nucleation, Growth and Coalescence for Large Plastic Strain and Complex Loading Paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Émile Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forging Industry Association 2012 (FIA 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Cleveland, United States</w:t>
+              <w:t xml:space="preserve">The Third International Conference on Computational Modeling of Fracture and Failure of Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Prague, Czech Republic. pp.Page 94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866505v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ductile damage parameters identification for cold metal forming applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Analysis of ductile damage mechanisms for different voids/particles configurations and under various loading conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emile Roux</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émile Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 14th International Esaform Conference on Material Forming: ESAFORM 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECCOMAS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Vienna, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00590272v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of ductile damage parameters identification: benefit of local measurements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">A new level-set framework for the modelling of nucleation, growth and coalescence of voids at the micro-scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émile Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th International Conference on Inverse Problems in Engineering (ICIPE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Orlando, United States. p. 221-226 - ISBN 978-0615471006</w:t>
+              <w:t xml:space="preserve">ECCOMAS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676849v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of ductile damage voids growth mechanism using a level-set technique and anisotropic mesh adaptation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">A multiscale analysis of void closure during hot forming processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émile Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFRAC 2011 - International Conference on Computational Modeling of Fracture and Failures - Center for Numerical Methods in Engineering.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Forging Industry Association 2012 (FIA 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Cleveland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00677783v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Metal Forming Processes for Improving Final Mechanical Strength</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Ductile damage parameters identification for cold metal forming applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI International Conference on Computational Plasticity. Fundamentals and Applications - COMPLAS XI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 14th International Esaform Conference on Material Forming: ESAFORM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Belfast, United Kingdom. pp.47-52 - ISBN 978-0-7354-0911-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3589490⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00675507v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00590272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic mesh adaptation for ductile damage and fracture modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Numerical investigation of ductile damage parameters identification: benefit of local measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFRAC 2011 - International Conference on Computational Modeling of Fracture and Failures - Center for Numerical Methods in Engineering.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">The 7th International Conference on Inverse Problems in Engineering (ICIPE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Orlando, United States. p. 221-226 - ISBN 978-0615471006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00677780v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Numerical modelling of ductile damage voids growth mechanism using a level-set technique and anisotropic mesh adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFRAC 2011 - International Conference on Computational Modeling of Fracture and Failures - Center for Numerical Methods in Engineering.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Barcelona, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisotropic mesh adaptation for ductile damage and fracture modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid El Khaoulani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFRAC 2011 - International Conference on Computational Modeling of Fracture and Failures - Center for Numerical Methods in Engineering.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Barcelona, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimization of Metal Forming Processes for Improving Final Mechanical Strength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fourment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XI International Conference on Computational Plasticity. Fundamentals and Applications - COMPLAS XI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Barcelona, Spain. 14 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00675507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ductile Damage Material Parameter Identification: Numerical Investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émile Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tenth International Conference on Computational Structures Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Valencia, Spain. Paper 135 - ISBN 978-1-905088-38-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4203/ccp.93.135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00685303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6277,91 +7123,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanique des Fluides appliquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émile Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École d'ingénieur. France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6371,249 +7217,249 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractériser l’extrême localisation de la plasticité dans les verres métalliques par l’essai de compression diamétrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sovannara Hin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émile Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshihiko Yokoyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Thématique 2023 de la Section Ouest de la SF2M : mesures in situ et sous conditions opératoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05152802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small nomadic counter-rotating wind turbine : design and experimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Carré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes Journées Nationales sur la Récupération et le Stockage d'Energie (JNRSE 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01659277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6623,163 +7469,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The prediction and avoidance of cracking in long products hot rolling (PACROLP Phase 2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Rodriguez-Ibabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Revilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Lardizabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.C.J. Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pacrolp-II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 26321, Publications Office, 2013, 978-92-79-34585-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2777/50283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01871081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6789,371 +7635,371 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STYLUS FOR THREE-DIMENSIONAL SCANNING SYSTEM (71) Applicants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Elmo Kulanesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émile Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alépée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US 2024/0200930 Al. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05573963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de détermination in situ des caractéristiques mécaniques du béton d’un ouvrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Plé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Prime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émile Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR 2102952. BASE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de détermination in situ des contraintes subies par une partie d’un ouvrage en béton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Plé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Prime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émile Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR 2102951. BASE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7163,143 +8009,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaos robuste ou ordre improbable : de la fragilité des orbites dans les systèmes non linéaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émile Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Laboratoire SYMME. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03521696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7309,144 +8155,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humerus Clausus : Navigation chirurgicale par vision monoculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Elmo Kulanesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émile Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId171"/>
+      <w:footerReference w:type="default" r:id="rId184"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7514,51 +8360,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="087CD43F"/>
+    <w:nsid w:val="51F4075E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7745,51 +8591,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emile-roux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2182-7261" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525287v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Roux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2026.102571" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109647v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Balland" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Elmo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charleux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2025.112892" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622848v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Leroy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Scida" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Toussaint" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezak Ayad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10567895241258874" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398851v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Saint-Martin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Morel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-09188-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398855v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elmo Kulanesan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vacher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-023-01498-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954525v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yokoyama" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2022.144533" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006544v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Allain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ple" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Prime" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vacher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2023.112483" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565000v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Saint-Martin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Morel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Charleux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Roux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gibus" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ad0f34" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765636v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Demouron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Benhemou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac8d3d" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737305v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109482" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953735v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carr&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasnier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tabourot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2022.119996" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154539v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2021.103672" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03543201v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113840" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484566v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Roux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Issack Farah" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bizet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.100972" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02624246v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tillier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Kraria" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bouchard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/ame.2020.131689" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814975v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cuynet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.05.090" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951220v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Long&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cherrier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Millot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Capdeville" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01183968v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2015.07.011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090403v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesar Shakoor" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/22/7/075001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00756435v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2012.10.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1T39TRV1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00805670v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2013.01.018" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HL6SGMKF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00831553v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Saby" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2013.05.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00557981v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Metchnikoff" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00628034v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ENMP0025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139950v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Sainte Maresville" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dosol" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199523v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huguet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS56853.2022.10007567" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779695v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9854036" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280107v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776678v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Badel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780330v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9853996" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297196v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386499v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562035v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813218v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623265v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lagache" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659271v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Huet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02065375v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02065359v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02016464v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516462v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866405v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861396v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866462v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00845437v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866509v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866485v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866505v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00590272v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gachet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589490" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00676849v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00677783v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675507v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Chenot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fourment" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lasne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00677780v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Khaoulani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lebret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00685303v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.93.135" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385908v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152802v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bernard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovannara Hin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiko Yokoyama" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659277v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01871081v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rodriguez-Ibabe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Revilla" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gonzalez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Lardizabal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C.J. Farrugia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2777/50283" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573963v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Elmo Kulanesan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Al&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712010v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pl&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712005v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521696v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190125v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emile-roux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2182-7261" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235896888" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525287v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2026.102571" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598131v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Mbissine Diouf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Liegard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tabourot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye Awa S&#232;ne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2026014" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109647v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Balland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Elmo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charleux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2025.112892" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398851v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Saint-Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Morel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-09188-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622848v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Leroy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Scida" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Toussaint" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezak Ayad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10567895241258874" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627094v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Benhemou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huguet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Demouron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ad2c6a" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398855v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elmo Kulanesan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vacher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-023-01498-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954525v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yokoyama" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2022.144533" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006544v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Allain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ple" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Prime" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vacher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2023.112483" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565000v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Saint-Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Morel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Charleux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Roux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gibus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ad0f34" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765636v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac8d3d" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737305v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109482" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953735v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carr&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasnier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2022.119996" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154539v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2021.103672" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825868v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pl&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Roux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/10.26168/ajce.38.2.39" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03543201v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113840" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484566v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Issack Farah" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bizet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.100972" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02624246v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tillier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Kraria" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bouchard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/ame.2020.131689" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814975v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cuynet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.05.090" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951220v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Long&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cherrier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Millot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Capdeville" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603610v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20159401003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01183968v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2015.07.011" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090403v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesar Shakoor" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/22/7/075001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00756435v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2012.10.004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1T39TRV1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00805670v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2013.01.018" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HL6SGMKF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00831553v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Saby" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2013.05.002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00628034v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ENMP0025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084977v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199523v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS56853.2022.10007567" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139950v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Sainte Maresville" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dosol" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779695v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9854036" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280107v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776678v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Badel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780330v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9853996" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297196v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790546v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790559v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386499v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562035v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813218v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659271v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Huet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623265v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lagache" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02065375v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02065359v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02016464v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516462v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866405v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861396v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866462v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00845437v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866509v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866485v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866505v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00590272v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gachet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589490" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00676849v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00677783v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00677780v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Khaoulani" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lebret" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675507v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Chenot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fourment" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lasne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00685303v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.93.135" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385908v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152802v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bernard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovannara Hin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiko Yokoyama" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659277v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01871081v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rodriguez-Ibabe" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Revilla" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gonzalez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Lardizabal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C.J. Farrugia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2777/50283" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573963v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Elmo Kulanesan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Al&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712010v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712005v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521696v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190125v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>