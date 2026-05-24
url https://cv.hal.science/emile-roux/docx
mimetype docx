--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,8305 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...8253 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emile Roux </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emile-roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2182-7261</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">235896888</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=boV64y4AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A differentiable 2D digital image correlation framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoftwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 34, pp.102571. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.softx.2026.102571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of early plasticity in steel using large scale 4-point bending</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Mbissine Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Liegard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndèye Awa Sène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 27, pp.17. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2026014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-Informed Gaussian Processes model for heat source identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Elmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Charleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47, pp.112892. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2025.112892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized and robust orbit jump for nonlinear vibration energy harvesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11071-023-09188-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of flax-woven reinforced composites submitted to quasi-static indentation and low velocity impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Scida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezak Ayad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Damage Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10567895241258874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive lumped model for a tunable bistable piezoelectric energy harvester architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Benhemou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Demouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (4), pp.045033. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/ad2c6a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-accuracy 3D locators tracking in real time using monocular vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Elmo Kulanesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Vision and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (2), pp.17. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00138-023-01498-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intense shear band plasticity in metallic glass as revealed by a diametral compression test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yokoyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 864, pp.144533. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2022.144533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ DIC method to determine stress state in reinforced concrete structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 210, pp.112483. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.measurement.2023.112483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining orbit jump and potential wells optimizations for nonlinear vibration energy harvesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (1), pp.01LT01. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/ad0f34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple analytical models and analysis of bistable vibration energy harvesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Demouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Benhemou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (10), pp.105016. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/ac8d3d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power expectation as a unified metric for the evaluation of vibration energy harvesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Benhemou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 181, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2022.109482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the operating limits and performances of centimetre-scale wind turbines through biomimicry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 326, pp.119996. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2022.119996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are there similarities between quasi-static indentation and low velocity impact tests for flax-fibre composites?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Scida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezak Ayad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 171, pp.113840. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.113840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of tension-compression asymmetry of AZ31B magnesium alloys on four-point bending</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Charleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.103672. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechrescom.2021.103672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic structurel par corrélation d’images : analyse de contraintes in-situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (2), pp.171-175. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/10.26168/ajce.38.2.39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependency of the Young's modulus to plastic strain in DP steels: A consequence of heterogeneity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Issack Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bizet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24, pp.100972. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2020.100972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient parallel global optimization strategy based on Kriging properties suitable for material parameters identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Tillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Kraria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive of Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (2), pp.169. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24425/ame.2020.131689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage characterisation of flax fibre fabric reinforced epoxy composites during low velocity impacts using high-speed imaging and Stereo Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cuynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Scida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezak Ayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 202, pp.1186-1194. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2018.05.090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of ASB assisted failure in a high strength steel under high loading rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75, pp.149--159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital image analysis of ASB-assisted failure of impacted structural materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 94, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20159401003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05603610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the interest of using full field measurements in ductile damage model calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72, pp.50-62. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2015.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new finite element approach for modelling ductile damage void nucleation and growth—analysis of loading path effect on damage mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (7), pp.Article 075001. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0965-0393/22/7/075001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A level-set and anisotropic adaptive remeshing strategy for the modeling of void growth under large plastic strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68, pp.32-46. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2012.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kriging metamodel global optimization of clinching joining processes accounting for ductile damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 213 (7), pp.1038-1047. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2013.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional analysis of real void closure at the meso-scale during hot metal forming processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 77, pp.194-201. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2013.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assemblage mécanique : stratégies d'optimisation des procédés et d'identification des comportements mécaniques des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. École Nationale Supérieure des Mines de Paris, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2011ENMP0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00628034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escape from the potential well of bistable vibration energy harvesters using buckling level modifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Benhemou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Dynamics Conference (NODYCON 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rome Sapienza Universita di Roma, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive Modelling Approach for a Piezoelectric Bistable Energy Harvester Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Benhemou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Salt Lake City, United States. pp.106-109, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PowerMEMS56853.2022.10007567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power limits of electrodynamic wireless power transfer using piezoelectric materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Sainte Maresville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dosol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X ECCOMAS Thematic Conference on Smart Structures and Materials SMART 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Patras, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative blade shape for micro wind turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WPW 2022 - IEEE 2022 Wireless Power Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France. pp.121-125, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WPW54272.2022.9854036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling orbits in nonlinear vibration energy harvesters dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Nonlinear Dynamics Conference (ENOC) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stylus located by monocular vision : application to the measurement of the geometry of a natural quartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Elmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design approach for post-buckled beams in bistable piezoelectric energy harvesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Benhemou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Power Week (WPW 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France. pp.136-140, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WPW54272.2022.9853996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780330v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the initial conditions on the performance of a non-harmonically driven bistable Vibration Energy Harvester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Benhemou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales sur la récupération et le stockage d'énergie (JNRSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Grenoble - visio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance assessment of a Duffing-type vibration energy harvester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Benhemou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRSE 2021 (Journées Nationales sur la Récupération et le Stockage de l’Energie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03297196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of a static finite elements approach and dynamic lumped model for bistable vibration energy harvester modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Benhemou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Piezoelectric Materials and Applications in Actuators (IWPMA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, web conference (oral), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical performance assessment of a bistable vibration energy harvester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Benhemou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Piezoelectric Materials and Applications in Actuators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Pennsylvania, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are there similarities between quasi-static indentation and low velocity impact tests for flax-fibre composites ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Scida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezak Ayad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMAGH 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of samaras movement between free falls and constrained rotation, using high speed imaging and stereocorrelation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Charleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Fluid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the mechanical behavior of flax fiber fabric reinforced epoxy composites during a low velocity impact test using Stereo Image Correlation (SIC) analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cuynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lagache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Scida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCS20 (20th International Conference on Composite Structures)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small nomadic counter-rotating wind turbine : design and experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Carré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées Nationales sur la Récupération et le Stockage d'Energie (JNRSE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du comportement à l'impact et en post impact d'agro-composites renforcés de fibres de lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cuynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lagache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Scida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the mechanical properties of composite materials reinforced with flax-fibres with finite element model updating and image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cuynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Scida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezak Ayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Crete Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des mesures de champ dans l'étude de composites renforcés en fibres de lin au cours d'essais de traction quasi-statiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cuynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Scida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezak Ayad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Conférence EuroMaghrébine des BioComposites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse numérique d'une séquence d'images ultra-rapides: application à la fissuration dynamique de structures impactées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of the effect of nonproportional loading on ductile fracture at the microscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Conference on fracture (ECF20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des micro mécanismes d'endommagement ductile par une approche couplant fonctions level-set et adaptation anisotrope de maillage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSMA 2013 - 11ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of loading conditions on ductile damage nucleation, growth and coalescence mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLAS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Element Modeling of Void Nucleation, Growth and Coalescence for Large Plastic Strain and Complex Loading Paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third International Conference on Computational Modeling of Fracture and Failure of Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Prague, Czech Republic. pp.Page 94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of ductile damage mechanisms for different voids/particles configurations and under various loading conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new level-set framework for the modelling of nucleation, growth and coalescence of voids at the micro-scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale analysis of void closure during hot forming processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forging Industry Association 2012 (FIA 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Cleveland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of ductile damage voids growth mechanism using a level-set technique and anisotropic mesh adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFRAC 2011 - International Conference on Computational Modeling of Fracture and Failures - Center for Numerical Methods in Engineering.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of ductile damage parameters identification: benefit of local measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th International Conference on Inverse Problems in Engineering (ICIPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Orlando, United States. p. 221-226 - ISBN 978-0615471006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ductile damage parameters identification for cold metal forming applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Esaform Conference on Material Forming: ESAFORM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Belfast, United Kingdom. pp.47-52 - ISBN 978-0-7354-0911-8, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3589490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00590272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropic mesh adaptation for ductile damage and fracture modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El Khaoulani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFRAC 2011 - International Conference on Computational Modeling of Fracture and Failures - Center for Numerical Methods in Engineering.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Metal Forming Processes for Improving Final Mechanical Strength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fourment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI International Conference on Computational Plasticity. Fundamentals and Applications - COMPLAS XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Barcelona, Spain. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ductile Damage Material Parameter Identification: Numerical Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Conference on Computational Structures Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Valencia, Spain. Paper 135 - ISBN 978-1-905088-38-6, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4203/ccp.93.135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanique des Fluides appliquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser l’extrême localisation de la plasticité dans les verres métalliques par l’essai de compression diamétrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sovannara Hin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshihiko Yokoyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique 2023 de la Section Ouest de la SF2M : mesures in situ et sous conditions opératoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Saint-Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05152802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small nomadic counter-rotating wind turbine : design and experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Carré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées Nationales sur la Récupération et le Stockage d'Energie (JNRSE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The prediction and avoidance of cracking in long products hot rolling (PACROLP Phase 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Rodriguez-Ibabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Revilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Lardizabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.C.J. Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacrolp-II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26321, Publications Office, 2013, 978-92-79-34585-2. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2777/50283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STYLUS FOR THREE-DIMENSIONAL SCANNING SYSTEM (71) Applicants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Elmo Kulanesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alépée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US 2024/0200930 Al. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05573963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de détermination in situ des caractéristiques mécaniques du béton d’un ouvrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 2102952. BASE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de détermination in situ des contraintes subies par une partie d’un ouvrage en béton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 2102951. BASE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaos robuste ou ordre improbable : de la fragilité des orbites dans les systèmes non linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Laboratoire SYMME. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humerus Clausus : Navigation chirurgicale par vision monoculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Elmo Kulanesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId185"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -8360,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="51F4075E"/>
+    <w:nsid w:val="4FFEA619"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8591,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emile-roux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2182-7261" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235896888" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525287v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2026.102571" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598131v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Mbissine Diouf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Liegard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tabourot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye Awa S&#232;ne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2026014" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109647v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Balland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Elmo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charleux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2025.112892" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398851v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Saint-Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Morel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-09188-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622848v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Leroy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Scida" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Toussaint" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezak Ayad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10567895241258874" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627094v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Benhemou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huguet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Demouron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ad2c6a" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398855v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elmo Kulanesan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vacher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-023-01498-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954525v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yokoyama" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2022.144533" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006544v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Allain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ple" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Prime" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vacher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2023.112483" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565000v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Saint-Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Morel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Charleux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Roux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gibus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ad0f34" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765636v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac8d3d" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737305v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109482" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953735v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carr&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasnier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2022.119996" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154539v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2021.103672" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825868v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pl&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Roux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/10.26168/ajce.38.2.39" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03543201v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113840" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484566v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Issack Farah" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bizet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.100972" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02624246v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tillier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Kraria" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bouchard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/ame.2020.131689" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814975v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cuynet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.05.090" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951220v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Long&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cherrier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Millot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Capdeville" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603610v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20159401003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01183968v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2015.07.011" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090403v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesar Shakoor" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/22/7/075001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00756435v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2012.10.004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1T39TRV1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00805670v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2013.01.018" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HL6SGMKF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00831553v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Saby" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2013.05.002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00628034v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ENMP0025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084977v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199523v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS56853.2022.10007567" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139950v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Sainte Maresville" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dosol" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779695v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9854036" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280107v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776678v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Badel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780330v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9853996" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297196v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790546v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790559v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386499v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562035v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813218v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659271v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Huet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623265v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lagache" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02065375v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02065359v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02016464v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516462v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866405v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861396v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866462v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00845437v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866509v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866485v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866505v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00590272v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gachet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589490" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00676849v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00677783v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00677780v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Khaoulani" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lebret" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675507v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Chenot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fourment" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lasne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00685303v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.93.135" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385908v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152802v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bernard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovannara Hin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiko Yokoyama" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659277v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01871081v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rodriguez-Ibabe" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Revilla" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gonzalez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Lardizabal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C.J. Farrugia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2777/50283" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573963v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Elmo Kulanesan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Al&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712010v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712005v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521696v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190125v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emile-roux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2182-7261" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235896888" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=boV64y4AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525287v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Roux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2026.102571" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598131v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Mbissine Diouf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Liegard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tabourot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye Awa S&#232;ne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2026014" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109647v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Balland" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Elmo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charleux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2025.112892" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398851v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Saint-Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Morel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-09188-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622848v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Leroy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Scida" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Toussaint" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezak Ayad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10567895241258874" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627094v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Benhemou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huguet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Demouron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ad2c6a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398855v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elmo Kulanesan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vacher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-023-01498-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954525v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yokoyama" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2022.144533" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006544v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Allain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ple" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Prime" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vacher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2023.112483" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565000v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Saint-Martin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Morel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Charleux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Roux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gibus" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ad0f34" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765636v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac8d3d" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737305v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109482" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953735v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carr&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasnier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2022.119996" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03543201v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113840" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154539v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2021.103672" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825868v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pl&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Roux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/10.26168/ajce.38.2.39" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484566v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Issack Farah" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bizet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.100972" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02624246v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tillier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Kraria" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bouchard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/ame.2020.131689" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814975v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cuynet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.05.090" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951220v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Long&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cherrier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Millot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Capdeville" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603610v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20159401003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01183968v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2015.07.011" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090403v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesar Shakoor" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/22/7/075001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00756435v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2012.10.004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1T39TRV1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00805670v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2013.01.018" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HL6SGMKF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00831553v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Saby" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2013.05.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00628034v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ENMP0025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084977v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199523v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS56853.2022.10007567" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139950v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Sainte Maresville" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dosol" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779695v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9854036" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776678v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Badel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280107v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780330v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9853996" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790546v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297196v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790559v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386499v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562035v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813218v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02065375v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lagache" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659271v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Huet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623265v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02065359v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02016464v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516462v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866405v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861396v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866462v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00845437v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866509v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866485v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866505v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00677783v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00676849v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00590272v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gachet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589490" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00677780v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Khaoulani" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lebret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675507v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Chenot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fourment" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lasne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00685303v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.93.135" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385908v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152802v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bernard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovannara Hin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiko Yokoyama" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659277v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01871081v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rodriguez-Ibabe" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Revilla" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gonzalez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Lardizabal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C.J. Farrugia" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2777/50283" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573963v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Elmo Kulanesan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Al&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712010v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712005v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521696v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190125v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>