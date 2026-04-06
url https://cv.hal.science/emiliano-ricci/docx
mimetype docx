--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -162,813 +162,813 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (46)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling conserved HIV-1 open reading frames encoding T cell antigens using ribosome profiling</w:t>
+                <w:t xml:space="preserve">Human MX1 orchestrates the cytoplasmic sequestration of neosynthesized influenza A virus vRNPs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Bertrand</w:t>
+                <w:t xml:space="preserve">Joe Mckellar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annika Nelde</w:t>
+                <w:t xml:space="preserve">Jimmy Cadènes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertha Cecilia Ramirez</w:t>
+                <w:t xml:space="preserve">Francisco García de Gracia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Hatin</w:t>
+                <w:t xml:space="preserve">Corentin Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Arbes</w:t>
+                <w:t xml:space="preserve">Ana Luiza Chaves Valadão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.1707. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (41), pp.e2418935122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-56773-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2418935122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04958976v1</w:t>
+                <w:t xml:space="preserve">hal-05523515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-AUG HIV-1 uORF translation elicits specific T cell immune response and regulates viral transcript expression</w:t>
+                <w:t xml:space="preserve">Unveiling conserved HIV-1 open reading frames encoding T cell antigens using ribosome profiling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Labaronne</w:t>
+                <w:t xml:space="preserve">Lisa Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Décimo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lisa Bertrand</w:t>
+                <w:t xml:space="preserve">Annika Nelde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Guiguettaz</w:t>
+                <w:t xml:space="preserve">Bertha Cecilia Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Sohier</w:t>
+                <w:t xml:space="preserve">Isabelle Hatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Arbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.1706. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-56772-3⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.1707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-56773-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04958997v1</w:t>
+                <w:t xml:space="preserve">hal-04958976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human MX1 orchestrates the cytoplasmic sequestration of neosynthesized influenza A virus vRNPs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-AUG HIV-1 uORF translation elicits specific T cell immune response and regulates viral transcript expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jimmy Cadènes</w:t>
+                <w:t xml:space="preserve">Emmanuel Labaronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco García de Gracia</w:t>
+                <w:t xml:space="preserve">Didier Décimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Aubé</w:t>
+                <w:t xml:space="preserve">Laura Guiguettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Luiza Chaves Valadão</w:t>
+                <w:t xml:space="preserve">Thibault Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 122 (41), pp.e2418935122. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.1706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2418935122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-56772-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05523515v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolism-dependent secondary effect of anti-MAPK cancer therapy on DNA repair</w:t>
+                <w:t xml:space="preserve">SAMD9L acts as an antiviral factor against HIV-1 and primate lentiviruses by restricting viral and cellular translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Aubé</w:t>
+                <w:t xml:space="preserve">Alexandre Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Fontrodona</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Clara Dahoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément de la Myre Mory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kodie Noy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Guiguettaz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucilla Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAR Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 6 (2), pp.e3002696. </w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (7), pp.e3002696. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/narcan/zcae019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3002696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04892007v1</w:t>
+                <w:t xml:space="preserve">hal-04635756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAMD9L acts as an antiviral factor against HIV-1 and primate lentiviruses by restricting viral and cellular translation</w:t>
+                <w:t xml:space="preserve">Metabolism-dependent secondary effect of anti-MAPK cancer therapy on DNA repair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Legrand</w:t>
+                <w:t xml:space="preserve">Fabien Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Dahoui</w:t>
+                <w:t xml:space="preserve">Nicolas Fontrodona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Guiguettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément de la Myre Mory</w:t>
+                <w:t xml:space="preserve">Elodie Vallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kodie Noy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura Guiguettaz</w:t>
+                <w:t xml:space="preserve">Lucilla Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 22 (7), pp.e3002696. </w:t>
+              <w:t xml:space="preserve">NAR Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (2), pp.e3002696. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3002696⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/narcan/zcae019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04635756v1</w:t>
+                <w:t xml:space="preserve">hal-04892007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translation-dependent and -independent mRNA decay occur through mutually exclusive pathways defined by ribosome density during T cell activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Labaronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Guiguettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fontrodona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 34 (3), pp.394-409. </w:t>
@@ -1045,64 +1045,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deymier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan-Nhi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Labaronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kodie Noy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Life Science Alliance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 7 (5), pp.e202302233. </w:t>
@@ -1134,948 +1134,948 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04609421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The inflammatory and tumor suppressor SAMD9L acts through a Schlafen-like box to restrict HIV and inhibit cell translation in SAAD/ATXPC</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Severe COVID-19 patients have impaired plasmacytoid dendritic cell-mediated control of SARS-CoV-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Loyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kodie Noy</w:t>
+                <w:t xml:space="preserve">Manon Venet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarida Sa Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Décembre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Bellomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garima Joshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2023.01.19.524725⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-36140-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04240383v1</w:t>
+                <w:t xml:space="preserve">hal-04234855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severe COVID-19 patients have impaired plasmacytoid dendritic cell-mediated control of SARS-CoV-2</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RSL24D1 sustains steady-state ribosome biogenesis and pluripotency translational programs in embryonic stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garima Joshi</w:t>
+                <w:t xml:space="preserve">Sébastien Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Bourdelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bigitha Bennychen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Blin-Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 14 (1), pp.694. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-36140-9⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-36037-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234855v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RSL24D1 sustains steady-state ribosome biogenesis and pluripotency translational programs in embryonic stem cells</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bigitha Bennychen</w:t>
+                <w:t xml:space="preserve">The inflammatory and tumor suppressor SAMD9L acts through a Schlafen-like box to restrict HIV and inhibit cell translation in SAAD/ATXPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Dahoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément de la Myre Mory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliana Blin-Gonthier</w:t>
+                <w:t xml:space="preserve">Clara Loyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kodie Noy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (1), pp.356. </w:t>
+              <w:t xml:space="preserve">BioRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 119 (35), </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-36037-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/2023.01.19.524725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04010880v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The DEAD box RNA helicase DDX42 is an intrinsic inhibitor of positive‐strand RNA viruses</w:t>
+                <w:t xml:space="preserve">Shaping the Innate Immune Response Through Post-Transcriptional Regulation of Gene Expression Mediated by RNA-Binding Proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Bonaventure</w:t>
+                <w:t xml:space="preserve">Anissa Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Rebendenne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ana Luiza Chaves Valadão</w:t>
+                <w:t xml:space="preserve">Anuj Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary Arnaud‐arnould</w:t>
+                <w:t xml:space="preserve">Mélanie Wencker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségolène Gracias</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emiliano P Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (11), pp.e54061. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (5), pp.e202302233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15252/embr.202154061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.796012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807258v1</w:t>
+                <w:t xml:space="preserve">hal-04892057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaping the Innate Immune Response Through Post-Transcriptional Regulation of Gene Expression Mediated by RNA-Binding Proteins</w:t>
+                <w:t xml:space="preserve">The DEAD box RNA helicase DDX42 is an intrinsic inhibitor of positive‐strand RNA viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anissa Guillemin</w:t>
+                <w:t xml:space="preserve">Boris Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anuj Kumar</w:t>
+                <w:t xml:space="preserve">Antoine Rebendenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Luiza Chaves Valadão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Wencker</w:t>
+                <w:t xml:space="preserve">Mary Arnaud‐arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emiliano P Ricci</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ségolène Gracias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (5), pp.e202302233. </w:t>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (11), pp.e54061. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.796012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15252/embr.202154061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04892057v1</w:t>
+                <w:t xml:space="preserve">hal-04807258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loop extrusion as a mechanism for formation of DNA damage repair foci</w:t>
+                <w:t xml:space="preserve">Baboon Envelope Pseudotyped “Nanoblades” Carrying Cas9/gRNA Complexes Allow Efficient Genome Editing in Human T, B, and CD34+ Cells and Knock-in of AAV6-Encoded Donor DNA in CD34+ Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Arnould</w:t>
+                <w:t xml:space="preserve">Alejandra Gutierrez-Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Rocher</w:t>
+                <w:t xml:space="preserve">Maria Jimena Abrey Recalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Finoux</w:t>
+                <w:t xml:space="preserve">Philippe E Mangeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Clouaire</w:t>
+                <w:t xml:space="preserve">Caroline Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Li</w:t>
+                <w:t xml:space="preserve">Ornellie Bernadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 590 (7847), pp.660-665. </w:t>
+              <w:t xml:space="preserve">Frontiers in Genome Editing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-021-03193-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fgeed.2021.604371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05016942v1</w:t>
+                <w:t xml:space="preserve">hal-04892116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutant Huntingtin stalls ribosomes and represses protein synthesis in a cellular model of Huntington disease</w:t>
+                <w:t xml:space="preserve">Loop extrusion as a mechanism for formation of DNA damage repair foci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Eshraghi</w:t>
+                <w:t xml:space="preserve">Coline Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pabalu P Karunadharma</w:t>
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliana Blin</w:t>
+                <w:t xml:space="preserve">Anne-Laure Finoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neelam Shahani</w:t>
+                <w:t xml:space="preserve">Thomas Clouaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emiliano P. Ricci</w:t>
+                <w:t xml:space="preserve">Kevin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (1), pp.1461. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 590 (7847), pp.660-665. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-21637-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-021-03193-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04892103v1</w:t>
+                <w:t xml:space="preserve">hal-03385752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ribosome dynamics and mRNA turnover, a complex relationship under constant cellular scrutiny</w:t>
               </w:r>
@@ -2087,51 +2087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano P Ricci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wiley Interdisciplinary Reviews-RNA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2159,4016 +2159,3882 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03293983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loop extrusion as a mechanism for formation of DNA damage repair foci</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kevin Li</w:t>
+                <w:t xml:space="preserve">Mutant Huntingtin stalls ribosomes and represses protein synthesis in a cellular model of Huntington disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Eshraghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pabalu P Karunadharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neelam Shahani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano P. Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-021-03193-z⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.1461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-21637-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03385752v1</w:t>
+                <w:t xml:space="preserve">hal-04892103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baboon Envelope Pseudotyped “Nanoblades” Carrying Cas9/gRNA Complexes Allow Efficient Genome Editing in Human T, B, and CD34+ Cells and Knock-in of AAV6-Encoded Donor DNA in CD34+ Cells</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Delivery of the Cas9/sgRNA Ribonucleoprotein Complex in Immortalized and Primary Cells via Virus-like Particles (&amp;quot;Nanoblades&amp;quot;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe E Mangeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Guiguettaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault J M Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano P Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genome Editing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 169, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3791/62245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fgeed.2021.604371⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04892116v1</w:t>
+                <w:t xml:space="preserve">hal-04892096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ribosomes guide pachytene piRNA formation on long intergenic piRNA precursors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu H Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiang Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Huitong Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziwei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajyalakshmi Meduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (2), pp.200 - 212. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41556-019-0457-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04892140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delivery of the Cas9/sgRNA Ribonucleoprotein Complex in Immortalized and Primary Cells via Virus-like Particles (&amp;quot;Nanoblades&amp;quot;)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Coupled protein synthesis and ribosome-guided piRNA processing on mRNAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruoqiao Huiyi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khai Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiang Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihong Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.5970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-26233-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3791/62245⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04892096v1</w:t>
+                <w:t xml:space="preserve">hal-04892075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled protein synthesis and ribosome-guided piRNA processing on mRNAs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jihong Zheng</w:t>
+                <w:t xml:space="preserve">Loop extrusion as a mechanism for formation of DNA damage repair foci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Finoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Clouaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 590 (7847), pp.660-665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-021-03193-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-26233-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04892075v1</w:t>
+                <w:t xml:space="preserve">hal-04951649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loop extrusion as a mechanism for formation of DNA damage repair foci</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kevin Li</w:t>
+                <w:t xml:space="preserve">The long non-coding RNA LUCAT1 is a negative feedback regulator of interferon responses in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiuli Agarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Vierbuchen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreya Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennie Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaozhao Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-021-03193-z⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.6348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-20165-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04951649v1</w:t>
+                <w:t xml:space="preserve">hal-04892129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudomonas aeruginosa cleaves the decoding center of Caenorhabditis elegans ribosomes</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The DEAD box RNA helicase DDX42 is an intrinsic inhibitor of positive-strand RNA viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Bonaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rebendenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Garcia de Gracia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Mckellar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Gracias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3000969⟩</w:t>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2020.10.28.359356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04892152v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The long non-coding RNA LUCAT1 is a negative feedback regulator of interferon responses in humans</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pseudomonas aeruginosa cleaves the decoding center of Caenorhabditis elegans ribosomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Vasquez-Rifo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano P. Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Ambros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-20165-5⟩</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (12), pp.e3000969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3000969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04892129v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The DEAD box RNA helicase DDX42 is an intrinsic inhibitor of positive-strand RNA viruses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ségolène Gracias</w:t>
+                <w:t xml:space="preserve">A cohesin/HUSH- and LINC-dependent pathway controls ribosomal DNA double-strand break repair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Marnef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Finoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Daburon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genes and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (17-18), pp.1175-1190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gad.324012.119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/2020.10.28.359356⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05471251v1</w:t>
+                <w:t xml:space="preserve">hal-02352375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The long noncoding RNA CHROME regulates cholesterol homeostasis in primates</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">System-wide Profiling of RNA-Binding Proteins Uncovers Key Regulators of Virus Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milessa S Afonso</w:t>
+                <w:t xml:space="preserve">Manuel Garcia-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Noerenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuai Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aino Järvelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther González-Almela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42255-018-0004-9⟩</w:t>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74 (1), pp.196-211.e11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2019.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02444497v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome editing in primary cells and in vivo using viral-derived Nanoblades loaded with Cas9-sgRNA ribonucleoproteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mangeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Risson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Fusil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Marnef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (1), pp.45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-018-07845-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04951656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senataxin homologue Sen1 is required for efficient termination of RNA polymerase III transcription</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julieta Rivosecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Larochelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Malapert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 38 (16), pp.e101955. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15252/embj.2019101955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02346967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">System-wide Profiling of RNA-Binding Proteins Uncovers Key Regulators of Virus Infection</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The long noncoding RNA CHROME regulates cholesterol homeostasis in primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aino Järvelin</w:t>
+                <w:t xml:space="preserve">Elizabeth J Hennessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther González-Almela</w:t>
+                <w:t xml:space="preserve">Coen van Solingen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaitlyn R Scacalossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Ouimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milessa S Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molcel.2019.01.017⟩</w:t>
+              <w:t xml:space="preserve">Nature Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (1), pp.98-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42255-018-0004-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02444496v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cohesin/HUSH- and LINC-dependent pathway controls ribosomal DNA double-strand break repair</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Virginie Daburon</w:t>
+                <w:t xml:space="preserve">Staphylococcus aureus Small Colony Variants (SCVs): News From a Chronic Prosthetic Joint Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Loss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrícia Martins Simões</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Valour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Farrel Cortês</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Gonzaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes and Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2019.00363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/gad.324012.119⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02352375v1</w:t>
+                <w:t xml:space="preserve">hal-02444492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staphylococcus aureus Small Colony Variants (SCVs): News From a Chronic Prosthetic Joint Infection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luiz Gonzaga</w:t>
+                <w:t xml:space="preserve">Genome editing in primary cells and in vivo using viral-derived Nanoblades loaded with Cas9-sgRNA ribonucleoproteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mangeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Risson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Fusil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Marnef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-07845-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2019.00363⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02444492v1</w:t>
+                <w:t xml:space="preserve">hal-02351895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome editing in primary cells and in vivo using viral-derived Nanoblades loaded with Cas9-sgRNA ribonucleoproteins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilie Laurent</w:t>
+                <w:t xml:space="preserve">PDZ domain-binding motif of Tax sustains T-cell proliferation in HTLV-1-infected humanized mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano P. Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Artesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-07845-z⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (3), pp.e1006933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1006933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02351895v1</w:t>
+                <w:t xml:space="preserve">hal-01953695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PDZ domain-binding motif of Tax sustains T-cell proliferation in HTLV-1-infected humanized mice</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">microRNAs stimulate translation initiation mediated by HCV-like IRESes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Mengardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taran Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano P. Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Hahaut</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Soto-Rifo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Decimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (8), pp.4810-4824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkw1345⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1006933⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01953695v1</w:t>
+                <w:t xml:space="preserve">hal-01911526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When mRNA translation meets decay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia A. Bicknell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano P. Ricci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 45 (2), pp.339-351. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1042/BST20160243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01909040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">microRNAs stimulate translation initiation mediated by HCV-like IRESes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Decimo</w:t>
+                <w:t xml:space="preserve">A Long Noncoding RNA lincRNA-EPS Acts as a Transcriptional Brake to Restrain Inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maninjay K Atianand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenqian Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ansuman T Satpathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 165 (7), pp.1672-1685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2016.05.075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkw1345⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01911526v1</w:t>
+                <w:t xml:space="preserve">hal-02444498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An intimate look at the viral replication cycle through ribosome profiling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano P. Ricci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 32 (10), pp.849-860. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/medsci/20163210018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01911479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Long Noncoding RNA lincRNA-EPS Acts as a Transcriptional Brake to Restrain Inflammation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emiliano Ricci</w:t>
+                <w:t xml:space="preserve">Biogenesis and function of tRNA fragments during sperm maturation and fertilization in mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Upasna Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Conine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy M Shea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana A. Boskovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan G Derr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 351 (6271), pp.391-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aad6780⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2016.05.075⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02444498v1</w:t>
+                <w:t xml:space="preserve">hal-02444484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogenesis and function of tRNA fragments during sperm maturation and fertilization in mammals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alan G Derr</w:t>
+                <w:t xml:space="preserve">Integrative analysis of RNA, translation, and protein levels reveals distinct regulatory variation across humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can Cenik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elif Sarinay Cenik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gun W. Byeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Grubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie I. Candille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (11), pp.1610-1621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.193342.115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.aad6780⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02444484v1</w:t>
+                <w:t xml:space="preserve">hal-01911431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative analysis of RNA, translation, and protein levels reveals distinct regulatory variation across humans</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RIPiT-Seq: A high-throughput approach for footprinting RNA:protein complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guramrit Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano P Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa J Moore</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 65 (3), pp.320-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2013.09.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/gr.193342.115⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01911431v1</w:t>
+                <w:t xml:space="preserve">hal-02444505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RIPiT-Seq: A high-throughput approach for footprinting RNA:protein complexes</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">HIV-2 genomic RNA accumulates in stress granules in the absence of active translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Soto-Rifo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Valiente-Echeverria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina S. Rubilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Garcia-De-Gracia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano P. Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42 (20), pp.12861-12875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gku1017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2013.09.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02444505v1</w:t>
+                <w:t xml:space="preserve">hal-01911354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIV-2 genomic RNA accumulates in stress granules in the absence of active translation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emiliano P. Ricci</w:t>
+                <w:t xml:space="preserve">Staufen1 senses overall transcript secondary structure to regulate translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alper Kucukural</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can Cenik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine C. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guramrit Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (1), pp.26-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nsmb.2739⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gku1017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01911354v1</w:t>
+                <w:t xml:space="preserve">hal-02444503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staufen1 senses overall transcript secondary structure to regulate translation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">A long noncoding RNA induced by TLRs mediates both activation and repression of immune response genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Carpenter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maninjay Atianand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Aiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Guramrit Singh</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pallavi Gandhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 341 (6147), pp.789-792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1240925⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nsmb.2739⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02444503v1</w:t>
+                <w:t xml:space="preserve">hal-02444506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A long noncoding RNA induced by TLRs mediates both activation and repression of immune response genes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pallavi Gandhi</w:t>
+                <w:t xml:space="preserve">miRNA repression of translation in vitro takes place during 43S ribosomal scanning.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano P Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taran Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Soto-Rifo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina S Rubilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Decimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41 (1), pp.586-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gks1076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1240925⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02444506v1</w:t>
+                <w:t xml:space="preserve">hal-00965621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">miRNA repression of translation in vitro takes place during 43S ribosomal scanning.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Different effects of the TAR structure on HIV-1 and HIV-2 genomic RNA translation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Soto-Rifo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taran Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina S Rubilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano P Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Didier Decimo</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Décimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 41 (1), pp.586-98. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 40 (6), pp.2653-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkr1093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gks1076⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00965621v1</w:t>
+                <w:t xml:space="preserve">hal-00965639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different effects of the TAR structure on HIV-1 and HIV-2 genomic RNA translation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">The Andes hantavirus NSs protein is expressed from the viral small mRNA by a leaky scanning mechanism.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Vera-Otarola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loretto Solis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Soto-Rifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano P Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Décimo</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karla Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (4), pp.2176-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.06223-11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkr1093⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00965639v1</w:t>
+                <w:t xml:space="preserve">hal-00965634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Andes hantavirus NSs protein is expressed from the viral small mRNA by a leaky scanning mechanism.</w:t>
-[...124 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Translation of intronless RNAs is strongly stimulated by the Epstein–Barr virus mRNA export factor EB2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Emiliano Ricci</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Mure</w:t>
+                <w:t xml:space="preserve">Henri Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Decimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cahora Medina-Palazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 37 (15), pp.4932 - 4943. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gkp497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01927972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6178,561 +6044,561 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des protéines SNX-BAR 5 et 6 dans l’activité antivirale de NCOA7-AS contre le virus de la grippe A</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SNX-BAR proteins 5 and 6 are required for NCOA7-AS antiviral activity against influenza A virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Arnaud-Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rebendenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary Arnaud-Arnould</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Rebendenne</w:t>
+                <w:t xml:space="preserve">Marine Tauziet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Tauziet</w:t>
+                <w:t xml:space="preserve">S Urbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija El Koulali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIes Journées francophones de virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Bruxelles (Belgique), Belgium</w:t>
+              <w:t xml:space="preserve">The 26th annual meeting of the Club Exocytose-Endocytose 2024, Sète, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Sète (Hérault), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05192455v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05192437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SNX-BAR proteins 5 and 6 are required for NCOA7-AS antiviral activity against influenza A virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Arnaud-Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rebendenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary Arnaud-Arnould</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Rebendenne</w:t>
+                <w:t xml:space="preserve">Marine Tauziet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Tauziet</w:t>
+                <w:t xml:space="preserve">S Urbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija El Koulali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 26th annual meeting of the Club Exocytose-Endocytose 2024, Sète, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Sète (Hérault), France</w:t>
+              <w:t xml:space="preserve">Innasco Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montpellier (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05192437v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05192460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SNX-BAR proteins 5 and 6 are required for NCOA7-AS antiviral activity against influenza A virus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rôle des protéines SNX-BAR 5 et 6 dans l’activité antivirale de NCOA7-AS contre le virus de la grippe A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Arnaud-Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rebendenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary Arnaud-Arnould</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Rebendenne</w:t>
+                <w:t xml:space="preserve">Marine Tauziet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Tauziet</w:t>
+                <w:t xml:space="preserve">S Urbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija El Koulali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innasco Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Montpellier (France), France</w:t>
+              <w:t xml:space="preserve">XXVIes Journées francophones de virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Bruxelles (Belgique), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05192460v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05192455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SNX-BAR proteins 5 and 6 are required for NCOA7-AS antiviral activity against influenza A virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Arnaud-Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rebendenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary Arnaud-Arnould</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Rebendenne</w:t>
+                <w:t xml:space="preserve">Marine Tauziet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Tauziet</w:t>
+                <w:t xml:space="preserve">S Urbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija El Koulali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innasco Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Montpellier (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05192537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6742,117 +6608,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METHODS AND PRODUCTS FOR GENETIC ENGINEERING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ohlmann Théophile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ohlmann Théophile</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mangeot Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano P Ricci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US10968253B2. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6862,287 +6728,287 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SNX-BAR proteins 5 and 6 are required for NCOA7-AS antiviral activity against influenza A virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Arnaud-Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rebendenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary Arnaud-Arnould</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Rebendenne</w:t>
+                <w:t xml:space="preserve">Marine Tauziet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Tauziet</w:t>
+                <w:t xml:space="preserve">S Urbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Urbach</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Khadija El Koulali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling novel conserved HIV-1 open reading frames encoding T cell antigens using ribosome profiling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Nelde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertha Cecilia Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Arbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable Structures or poly(A)-binding protein loading protect cellular and viral RNAs against ISG20mediated decay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Louvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7151,448 +7017,448 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deymier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan-Nhi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Labaronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kodie Noy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04284696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extensive uORF translation from HIV-1 transcripts conditions DDX3 dependency for expression of main ORFs and elicits specific T cell immune responses in infected individuals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Labaronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Décimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Labaronne</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lisa Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Guiguettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault J.M. Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03855362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The DEAD box RNA helicase DDX42 is an intrinsic inhibitor of positive-strand RNA viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rebendenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Garcia de Gracia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Mckellar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Gracias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03448415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loop extrusion as a mechanism for DNA Double-Strand Breaks repair foci formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Clouaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe E Mangeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02991048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7602,105 +7468,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des ribosomes et de la traduction dans la régulation post-transcriptionnelle de l'expression des gènes au cours de la réponse immunitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano P. Ricci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cellular Biology. École Normale Supérieure de Lyon, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04917624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId268"/>
+      <w:footerReference w:type="default" r:id="rId267"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7768,51 +7634,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5D323A1E"/>
+    <w:nsid w:val="A279AD7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7999,51 +7865,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emiliano-ricci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9789-5837" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151546215" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958976v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bertrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Nelde" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertha Cecilia Ramirez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hatin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Arbes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56773-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958997v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Labaronne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D&#233;cimo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Guiguettaz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sohier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56772-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523515v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Mckellar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Cad&#232;nes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garc&#237;a de Gracia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Aub&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luiza Chaves Valad&#227;o" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2418935122" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892007v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aub&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fontrodona" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vallin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Fabbri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/narcan/zcae019" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635756v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Legrand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dahoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de la Myre Mory" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodie Noy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002696" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891852v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Mercier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cluet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.277863.123" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609421v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Louvat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Deymier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Nhi Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202302233" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240383v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Loyer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.01.19.524725" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234855v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Venet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Sa Ribeiro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie D&#233;cembre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Bellomo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garima Joshi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36140-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04010880v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Durand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bruelle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Bourdelais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bigitha Bennychen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Blin-Gonthier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36037-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807258v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bonaventure" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rebendenne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Arnaud&#8208;arnould" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Gracias" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202154061" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892057v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Guillemin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuj Kumar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Wencker" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano P Ricci" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.796012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016942v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Arnould" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Finoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clouaire" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Li" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03193-z" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892103v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Eshraghi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pabalu P Karunadharma" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Blin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelam Shahani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano P. Ricci" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21637-y" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293983v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morris" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wrna.1658" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385752v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892116v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Gutierrez-Guerrero" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jimena Abrey Recalde" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe E Mangeot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Costa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornellie Bernadin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgeed.2021.604371" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892140v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu H Sun" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Zhu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Huitong Xie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziwei Li" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajyalakshmi Meduri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41556-019-0457-4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892096v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault J M Sohier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/62245" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892075v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Sun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoqiao Huiyi Wang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khai Du" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihong Zheng" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26233-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951649v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892152v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Vasquez-Rifo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ambros" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000969" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892129v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiuli Agarwal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Vierbuchen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreya Ghosh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie Chan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaozhao Jiang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20165-5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471251v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garcia de Gracia" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.10.28.359356" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444497v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth J Hennessy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coen van Solingen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaitlyn R Scacalossi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ouimet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milessa S Afonso" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-018-0004-9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951656v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mangeot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Risson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Fusil" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Marnef" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Laurent" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07845-z" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346967v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Rivosecchi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Larochelle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Teste" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grenier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Malapert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2019101955" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444496v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcia-Moreno" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Noerenberg" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Ni" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aino J&#228;rvelin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Gonz&#225;lez-Almela" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2019.01.017" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352375v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Guillou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Daburon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.324012.119" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444492v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Loss" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Martins Sim&#245;es" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Valour" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Farrel Cort&#234;s" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Gonzaga" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2019.00363" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351895v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953695v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Artesi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hahaut" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006933" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909040v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia A. Bicknell" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20160243" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911526v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mengardi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taran Limousin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Soto-Rifo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Decimo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw1345" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911479v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163210018" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444498v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maninjay K Atianand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqian Hu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansuman T Satpathy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Shen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Ricci" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2016.05.075" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444484v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upasna Sharma" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Conine" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy M Shea" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana A. Boskovic" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan G Derr" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aad6780" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911431v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Cenik" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Sarinay Cenik" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gun W. Byeon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Grubert" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie I. Candille" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.193342.115" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444505v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guramrit Singh" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa J Moore" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2013.09.013" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911354v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Valiente-Echeverria" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina S. Rubilar" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garcia-De-Gracia" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku1017" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444503v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alper Kucukural" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine C. Mercier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2739" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444506v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Carpenter" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maninjay Atianand" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aiello" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallavi Gandhi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1240925" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965621v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina S Rubilar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks1076" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965639v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr1093" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965634v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vera-Otarola" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loretto Solis" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Pino" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.06223-11" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927972v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mure" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gruffat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cahora Medina-Palazon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp497" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192455v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Arnaud-Arnould" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tauziet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Urbach" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Koulali" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192437v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192460v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192537v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879446v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ohlmann Th&#233;ophile" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mangeot Philippe" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168045v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790802v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284696v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855362v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault J.M. Sohier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448415v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991048v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caron" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04917624v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emiliano-ricci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9789-5837" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151546215" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523515v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Mckellar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Cad&#232;nes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garc&#237;a de Gracia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Aub&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luiza Chaves Valad&#227;o" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2418935122" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958976v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bertrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Nelde" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertha Cecilia Ramirez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hatin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Arbes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56773-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958997v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Labaronne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D&#233;cimo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Guiguettaz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sohier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56772-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635756v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Legrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dahoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de la Myre Mory" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodie Noy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002696" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892007v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aub&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fontrodona" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vallin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Fabbri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/narcan/zcae019" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891852v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Mercier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cluet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.277863.123" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609421v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Louvat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Deymier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Nhi Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202302233" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234855v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Venet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Sa Ribeiro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie D&#233;cembre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Bellomo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garima Joshi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36140-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04010880v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Durand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bruelle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Bourdelais" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bigitha Bennychen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Blin-Gonthier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36037-7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240383v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Loyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.01.19.524725" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892057v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Guillemin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuj Kumar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Wencker" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano P Ricci" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.796012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807258v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bonaventure" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rebendenne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Arnaud&#8208;arnould" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Gracias" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202154061" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892116v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Gutierrez-Guerrero" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jimena Abrey Recalde" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe E Mangeot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Costa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornellie Bernadin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgeed.2021.604371" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385752v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Arnould" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Finoux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clouaire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Li" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03193-z" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293983v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morris" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wrna.1658" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892103v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Eshraghi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pabalu P Karunadharma" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Blin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelam Shahani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano P. Ricci" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21637-y" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892096v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault J M Sohier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/62245" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892140v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu H Sun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Zhu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Huitong Xie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziwei Li" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajyalakshmi Meduri" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41556-019-0457-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892075v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Sun" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoqiao Huiyi Wang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khai Du" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihong Zheng" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26233-8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951649v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892129v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiuli Agarwal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Vierbuchen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreya Ghosh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie Chan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaozhao Jiang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20165-5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471251v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garcia de Gracia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.10.28.359356" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892152v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Vasquez-Rifo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ambros" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000969" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352375v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Marnef" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Guillou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Daburon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.324012.119" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444496v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcia-Moreno" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Noerenberg" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Ni" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aino J&#228;rvelin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Gonz&#225;lez-Almela" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2019.01.017" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951656v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mangeot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Risson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Fusil" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Laurent" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07845-z" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346967v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Rivosecchi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Larochelle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Teste" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grenier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Malapert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2019101955" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444497v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth J Hennessy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coen van Solingen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaitlyn R Scacalossi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ouimet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milessa S Afonso" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-018-0004-9" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444492v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Loss" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Martins Sim&#245;es" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Valour" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Farrel Cort&#234;s" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Gonzaga" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2019.00363" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351895v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953695v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Artesi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hahaut" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006933" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911526v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mengardi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taran Limousin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Soto-Rifo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Decimo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw1345" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909040v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia A. Bicknell" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20160243" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444498v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maninjay K Atianand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqian Hu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansuman T Satpathy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Shen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Ricci" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2016.05.075" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911479v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163210018" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444484v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upasna Sharma" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Conine" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy M Shea" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana A. Boskovic" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan G Derr" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aad6780" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911431v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Cenik" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Sarinay Cenik" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gun W. Byeon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Grubert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie I. Candille" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.193342.115" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444505v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guramrit Singh" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa J Moore" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2013.09.013" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911354v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Valiente-Echeverria" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina S. Rubilar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garcia-De-Gracia" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku1017" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444503v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alper Kucukural" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine C. Mercier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2739" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444506v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Carpenter" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maninjay Atianand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aiello" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallavi Gandhi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1240925" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965621v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina S Rubilar" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks1076" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965639v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr1093" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965634v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vera-Otarola" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loretto Solis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Pino" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.06223-11" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927972v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mure" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gruffat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cahora Medina-Palazon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp497" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192437v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Arnaud-Arnould" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tauziet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Urbach" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Koulali" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192460v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192455v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192537v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879446v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ohlmann Th&#233;ophile" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mangeot Philippe" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168045v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790802v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284696v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855362v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault J.M. Sohier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448415v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991048v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caron" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04917624v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>