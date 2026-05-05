--- v1 (2026-04-06)
+++ v2 (2026-05-05)
@@ -330,645 +330,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling conserved HIV-1 open reading frames encoding T cell antigens using ribosome profiling</w:t>
+                <w:t xml:space="preserve">Non-AUG HIV-1 uORF translation elicits specific T cell immune response and regulates viral transcript expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Labaronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Décimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lisa Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Hatin</w:t>
+                <w:t xml:space="preserve">Laura Guiguettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Arbes</w:t>
+                <w:t xml:space="preserve">Thibault Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.1707. </w:t>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.1706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-56773-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-56772-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04958976v1</w:t>
+                <w:t xml:space="preserve">hal-04958997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-AUG HIV-1 uORF translation elicits specific T cell immune response and regulates viral transcript expression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unveiling conserved HIV-1 open reading frames encoding T cell antigens using ribosome profiling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Labaronne</w:t>
+                <w:t xml:space="preserve">Annika Nelde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Décimo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lisa Bertrand</w:t>
+                <w:t xml:space="preserve">Bertha Cecilia Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Guiguettaz</w:t>
+                <w:t xml:space="preserve">Isabelle Hatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Sohier</w:t>
+                <w:t xml:space="preserve">Hugo Arbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.1706. </w:t>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.1707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-56772-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-56773-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04958997v1</w:t>
+                <w:t xml:space="preserve">hal-04958976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAMD9L acts as an antiviral factor against HIV-1 and primate lentiviruses by restricting viral and cellular translation</w:t>
+                <w:t xml:space="preserve">Metabolism-dependent secondary effect of anti-MAPK cancer therapy on DNA repair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Legrand</w:t>
+                <w:t xml:space="preserve">Fabien Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Dahoui</w:t>
+                <w:t xml:space="preserve">Nicolas Fontrodona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Guiguettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément de la Myre Mory</w:t>
+                <w:t xml:space="preserve">Elodie Vallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kodie Noy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura Guiguettaz</w:t>
+                <w:t xml:space="preserve">Lucilla Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 22 (7), pp.e3002696. </w:t>
+              <w:t xml:space="preserve">NAR Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (2), pp.e3002696. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3002696⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/narcan/zcae019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04635756v1</w:t>
+                <w:t xml:space="preserve">hal-04892007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolism-dependent secondary effect of anti-MAPK cancer therapy on DNA repair</w:t>
+                <w:t xml:space="preserve">SAMD9L acts as an antiviral factor against HIV-1 and primate lentiviruses by restricting viral and cellular translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Aubé</w:t>
+                <w:t xml:space="preserve">Alexandre Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Fontrodona</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Clara Dahoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément de la Myre Mory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kodie Noy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Guiguettaz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucilla Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAR Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 6 (2), pp.e3002696. </w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (7), pp.e3002696. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/narcan/zcae019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3002696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04892007v1</w:t>
+                <w:t xml:space="preserve">hal-04635756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translation-dependent and -independent mRNA decay occur through mutually exclusive pathways defined by ribosome density during T cell activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Labaronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Guiguettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fontrodona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 34 (3), pp.394-409. </w:t>
@@ -1045,64 +1045,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deymier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan-Nhi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Labaronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kodie Noy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Life Science Alliance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 7 (5), pp.e202302233. </w:t>
@@ -1134,429 +1134,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04609421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severe COVID-19 patients have impaired plasmacytoid dendritic cell-mediated control of SARS-CoV-2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The inflammatory and tumor suppressor SAMD9L acts through a Schlafen-like box to restrict HIV and inhibit cell translation in SAAD/ATXPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Dahoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément de la Myre Mory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Venet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Garima Joshi</w:t>
+                <w:t xml:space="preserve">Clara Loyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kodie Noy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-36140-9⟩</w:t>
+              <w:t xml:space="preserve">BioRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 119 (35), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2023.01.19.524725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234855v1</w:t>
+                <w:t xml:space="preserve">hal-04240383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RSL24D1 sustains steady-state ribosome biogenesis and pluripotency translational programs in embryonic stem cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Bourdelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bigitha Bennychen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Blin-Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (1), pp.356. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-023-36037-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04010880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The inflammatory and tumor suppressor SAMD9L acts through a Schlafen-like box to restrict HIV and inhibit cell translation in SAAD/ATXPC</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clément de la Myre Mory</w:t>
+                <w:t xml:space="preserve">Severe COVID-19 patients have impaired plasmacytoid dendritic cell-mediated control of SARS-CoV-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Venet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarida Sa Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Décembre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Bellomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Loyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kodie Noy</w:t>
+                <w:t xml:space="preserve">Garima Joshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 119 (35), </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.694. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/2023.01.19.524725⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-36140-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04240383v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaping the Innate Immune Response Through Post-Transcriptional Regulation of Gene Expression Mediated by RNA-Binding Proteins</w:t>
               </w:r>
@@ -1787,576 +1787,576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baboon Envelope Pseudotyped “Nanoblades” Carrying Cas9/gRNA Complexes Allow Efficient Genome Editing in Human T, B, and CD34+ Cells and Knock-in of AAV6-Encoded Donor DNA in CD34+ Cells</w:t>
+                <w:t xml:space="preserve">Ribosome dynamics and mRNA turnover, a complex relationship under constant cellular scrutiny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandra Gutierrez-Guerrero</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christelle Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cluet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano P Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genome Editing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fgeed.2021.604371⟩</w:t>
+              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews-RNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/wrna.1658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04892116v1</w:t>
+                <w:t xml:space="preserve">hal-03293983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loop extrusion as a mechanism for formation of DNA damage repair foci</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mutant Huntingtin stalls ribosomes and represses protein synthesis in a cellular model of Huntington disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Eshraghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pabalu P Karunadharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neelam Shahani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Arnould</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Kevin Li</w:t>
+                <w:t xml:space="preserve">Emiliano P. Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-021-03193-z⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.1461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-21637-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03385752v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ribosome dynamics and mRNA turnover, a complex relationship under constant cellular scrutiny</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Loop extrusion as a mechanism for formation of DNA damage repair foci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Finoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Clouaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Morris</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kevin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews-RNA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 590 (7847), pp.660-665. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/wrna.1658⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-021-03193-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03293983v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03385752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutant Huntingtin stalls ribosomes and represses protein synthesis in a cellular model of Huntington disease</w:t>
+                <w:t xml:space="preserve">Baboon Envelope Pseudotyped “Nanoblades” Carrying Cas9/gRNA Complexes Allow Efficient Genome Editing in Human T, B, and CD34+ Cells and Knock-in of AAV6-Encoded Donor DNA in CD34+ Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Eshraghi</w:t>
+                <w:t xml:space="preserve">Alejandra Gutierrez-Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pabalu P Karunadharma</w:t>
+                <w:t xml:space="preserve">Maria Jimena Abrey Recalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliana Blin</w:t>
+                <w:t xml:space="preserve">Philippe E Mangeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neelam Shahani</w:t>
+                <w:t xml:space="preserve">Caroline Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emiliano P. Ricci</w:t>
+                <w:t xml:space="preserve">Ornellie Bernadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (1), pp.1461. </w:t>
+              <w:t xml:space="preserve">Frontiers in Genome Editing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-21637-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fgeed.2021.604371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04892103v1</w:t>
+                <w:t xml:space="preserve">hal-04892116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delivery of the Cas9/sgRNA Ribonucleoprotein Complex in Immortalized and Primary Cells via Virus-like Particles (&amp;quot;Nanoblades&amp;quot;)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe E Mangeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Guiguettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault J M Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2684,130 +2684,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loop extrusion as a mechanism for formation of DNA damage repair foci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Finoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Clouaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 590 (7847), pp.660-665. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41586-021-03193-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04951649v1</w:t>
@@ -3103,51 +3103,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudomonas aeruginosa cleaves the decoding center of Caenorhabditis elegans ribosomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Vasquez-Rifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano P. Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Ambros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3188,697 +3188,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04892152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cohesin/HUSH- and LINC-dependent pathway controls ribosomal DNA double-strand break repair</w:t>
+                <w:t xml:space="preserve">Senataxin homologue Sen1 is required for efficient termination of RNA polymerase III transcription</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Marnef</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Coline Arnould</w:t>
+                <w:t xml:space="preserve">Julieta Rivosecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Guillou</w:t>
+                <w:t xml:space="preserve">Marc Larochelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Daburon</w:t>
+                <w:t xml:space="preserve">Camille Teste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Malapert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gad.324012.119⟩</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (16), pp.e101955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/embj.2019101955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352375v1</w:t>
+                <w:t xml:space="preserve">hal-02346967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">System-wide Profiling of RNA-Binding Proteins Uncovers Key Regulators of Virus Infection</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome editing in primary cells and in vivo using viral-derived Nanoblades loaded with Cas9-sgRNA ribonucleoproteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuai Ni</w:t>
+                <w:t xml:space="preserve">Philippe Mangeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aino Järvelin</w:t>
+                <w:t xml:space="preserve">Valérie Risson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther González-Almela</w:t>
+                <w:t xml:space="preserve">Floriane Fusil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Marnef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molcel.2019.01.017⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-07845-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02444496v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome editing in primary cells and in vivo using viral-derived Nanoblades loaded with Cas9-sgRNA ribonucleoproteins</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The long noncoding RNA CHROME regulates cholesterol homeostasis in primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Fusil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aline Marnef</w:t>
+                <w:t xml:space="preserve">Elizabeth J Hennessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Laurent</w:t>
+                <w:t xml:space="preserve">Coen van Solingen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaitlyn R Scacalossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Ouimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milessa S Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-07845-z⟩</w:t>
+              <w:t xml:space="preserve">Nature Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (1), pp.98-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42255-018-0004-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04951656v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Senataxin homologue Sen1 is required for efficient termination of RNA polymerase III transcription</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">System-wide Profiling of RNA-Binding Proteins Uncovers Key Regulators of Virus Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Grenier</w:t>
+                <w:t xml:space="preserve">Manuel Garcia-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Malapert</w:t>
+                <w:t xml:space="preserve">Marko Noerenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuai Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aino Järvelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther González-Almela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/embj.2019101955⟩</w:t>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74 (1), pp.196-211.e11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2019.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02346967v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The long noncoding RNA CHROME regulates cholesterol homeostasis in primates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kaitlyn R Scacalossi</w:t>
+                <w:t xml:space="preserve">A cohesin/HUSH- and LINC-dependent pathway controls ribosomal DNA double-strand break repair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Marnef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Finoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Ouimet</w:t>
+                <w:t xml:space="preserve">Emmanuelle Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milessa S Afonso</w:t>
+                <w:t xml:space="preserve">Virginie Daburon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1 (1), pp.98-110. </w:t>
+              <w:t xml:space="preserve">Genes and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (17-18), pp.1175-1190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42255-018-0004-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/gad.324012.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02444497v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staphylococcus aureus Small Colony Variants (SCVs): News From a Chronic Prosthetic Joint Infection</w:t>
               </w:r>
@@ -3998,130 +3998,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome editing in primary cells and in vivo using viral-derived Nanoblades loaded with Cas9-sgRNA ribonucleoproteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mangeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Risson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Fusil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Marnef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (1), pp.45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-018-07845-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351895v1</w:t>
@@ -4145,64 +4145,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PDZ domain-binding motif of Tax sustains T-cell proliferation in HTLV-1-infected humanized mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano P. Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Artesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4260,477 +4260,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01953695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">microRNAs stimulate translation initiation mediated by HCV-like IRESes</w:t>
+                <w:t xml:space="preserve">When mRNA translation meets decay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Mengardi</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Alicia A. Bicknell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano P. Ricci</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkw1345⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (2), pp.339-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BST20160243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01911526v1</w:t>
+                <w:t xml:space="preserve">hal-01909040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When mRNA translation meets decay</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">microRNAs stimulate translation initiation mediated by HCV-like IRESes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Mengardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taran Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano P. Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Soto-Rifo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia A. Bicknell</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Didier Decimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 45 (2), pp.339-351. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (8), pp.4810-4824. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1042/BST20160243⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkw1345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01909040v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Long Noncoding RNA lincRNA-EPS Acts as a Transcriptional Brake to Restrain Inflammation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An intimate look at the viral replication cycle through ribosome profiling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano P. Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2016.05.075⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (10), pp.849-860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20163210018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02444498v1</w:t>
+                <w:t xml:space="preserve">hal-01911479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An intimate look at the viral replication cycle through ribosome profiling</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Long Noncoding RNA lincRNA-EPS Acts as a Transcriptional Brake to Restrain Inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maninjay K Atianand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenqian Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ansuman T Satpathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 32 (10), pp.849-860. </w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 165 (7), pp.1672-1685. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/20163210018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2016.05.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911479v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogenesis and function of tRNA fragments during sperm maturation and fertilization in mammals</w:t>
               </w:r>
@@ -5088,51 +5088,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIV-2 genomic RNA accumulates in stress granules in the absence of active translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Soto-Rifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Valiente-Echeverria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5140,51 +5140,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina S. Rubilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Garcia-De-Gracia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano P. Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 42 (20), pp.12861-12875. </w:t>
@@ -5222,51 +5222,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staufen1 senses overall transcript secondary structure to regulate translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alper Kucukural</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5395,51 +5395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maninjay Atianand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pallavi Gandhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5503,90 +5503,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">miRNA repression of translation in vitro takes place during 43S ribosomal scanning.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano P Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taran Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Soto-Rifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina S Rubilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Decimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 41 (1), pp.586-98. </w:t>
@@ -5624,103 +5624,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different effects of the TAR structure on HIV-1 and HIV-2 genomic RNA translation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Soto-Rifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taran Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina S Rubilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano P Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Décimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 40 (6), pp.2653-67. </w:t>
@@ -5784,51 +5784,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Vera-Otarola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loretto Solis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Soto-Rifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano P Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5892,90 +5892,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translation of intronless RNAs is strongly stimulated by the Epstein–Barr virus mRNA export factor EB2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Decimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cahora Medina-Palazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6854,332 +6854,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling novel conserved HIV-1 open reading frames encoding T cell antigens using ribosome profiling.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stable Structures or poly(A)-binding protein loading protect cellular and viral RNAs against ISG20mediated decay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Louvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deymier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan-Nhi Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Bertrand</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hugo Arbes</w:t>
+                <w:t xml:space="preserve">Emmanuel Labaronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kodie Noy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04790802v1</w:t>
+                <w:t xml:space="preserve">hal-04284696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable Structures or poly(A)-binding protein loading protect cellular and viral RNAs against ISG20mediated decay</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xuan-Nhi Nguyen</w:t>
+                <w:t xml:space="preserve">Unveiling novel conserved HIV-1 open reading frames encoding T cell antigens using ribosome profiling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Labaronne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kodie Noy</w:t>
+                <w:t xml:space="preserve">Annika Nelde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertha Cecilia Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Arbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04284696v1</w:t>
+                <w:t xml:space="preserve">hal-04790802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extensive uORF translation from HIV-1 transcripts conditions DDX3 dependency for expression of main ORFs and elicits specific T cell immune responses in infected individuals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Labaronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Décimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Guiguettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault J.M. Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7332,103 +7332,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loop extrusion as a mechanism for DNA Double-Strand Breaks repair foci formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Clouaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe E Mangeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7482,51 +7482,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des ribosomes et de la traduction dans la régulation post-transcriptionnelle de l'expression des gènes au cours de la réponse immunitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano P. Ricci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cellular Biology. École Normale Supérieure de Lyon, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7634,51 +7634,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A279AD7B"/>
+    <w:nsid w:val="6D5233E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7865,51 +7865,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emiliano-ricci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9789-5837" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151546215" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523515v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Mckellar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Cad&#232;nes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garc&#237;a de Gracia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Aub&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luiza Chaves Valad&#227;o" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2418935122" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958976v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bertrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Nelde" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertha Cecilia Ramirez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hatin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Arbes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56773-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958997v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Labaronne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D&#233;cimo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Guiguettaz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sohier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56772-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635756v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Legrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dahoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de la Myre Mory" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodie Noy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002696" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892007v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aub&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fontrodona" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vallin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Fabbri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/narcan/zcae019" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891852v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Mercier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cluet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.277863.123" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609421v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Louvat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Deymier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Nhi Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202302233" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234855v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Venet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Sa Ribeiro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie D&#233;cembre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Bellomo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garima Joshi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36140-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04010880v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Durand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bruelle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Bourdelais" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bigitha Bennychen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Blin-Gonthier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36037-7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240383v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Loyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.01.19.524725" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892057v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Guillemin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuj Kumar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Wencker" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano P Ricci" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.796012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807258v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bonaventure" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rebendenne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Arnaud&#8208;arnould" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Gracias" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202154061" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892116v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Gutierrez-Guerrero" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jimena Abrey Recalde" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe E Mangeot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Costa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornellie Bernadin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgeed.2021.604371" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385752v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Arnould" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Finoux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clouaire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Li" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03193-z" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293983v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morris" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wrna.1658" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892103v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Eshraghi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pabalu P Karunadharma" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Blin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelam Shahani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano P. Ricci" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21637-y" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892096v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault J M Sohier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/62245" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892140v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu H Sun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Zhu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Huitong Xie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziwei Li" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajyalakshmi Meduri" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41556-019-0457-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892075v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Sun" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoqiao Huiyi Wang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khai Du" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihong Zheng" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26233-8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951649v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892129v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiuli Agarwal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Vierbuchen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreya Ghosh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie Chan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaozhao Jiang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20165-5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471251v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garcia de Gracia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.10.28.359356" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892152v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Vasquez-Rifo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ambros" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000969" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352375v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Marnef" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Guillou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Daburon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.324012.119" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444496v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcia-Moreno" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Noerenberg" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Ni" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aino J&#228;rvelin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Gonz&#225;lez-Almela" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2019.01.017" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951656v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mangeot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Risson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Fusil" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Laurent" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07845-z" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346967v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Rivosecchi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Larochelle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Teste" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grenier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Malapert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2019101955" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444497v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth J Hennessy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coen van Solingen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaitlyn R Scacalossi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ouimet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milessa S Afonso" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-018-0004-9" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444492v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Loss" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Martins Sim&#245;es" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Valour" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Farrel Cort&#234;s" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Gonzaga" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2019.00363" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351895v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953695v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Artesi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hahaut" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006933" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911526v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mengardi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taran Limousin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Soto-Rifo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Decimo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw1345" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909040v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia A. Bicknell" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20160243" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444498v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maninjay K Atianand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqian Hu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansuman T Satpathy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Shen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Ricci" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2016.05.075" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911479v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163210018" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444484v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upasna Sharma" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Conine" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy M Shea" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana A. Boskovic" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan G Derr" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aad6780" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911431v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Cenik" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Sarinay Cenik" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gun W. Byeon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Grubert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie I. Candille" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.193342.115" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444505v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guramrit Singh" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa J Moore" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2013.09.013" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911354v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Valiente-Echeverria" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina S. Rubilar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garcia-De-Gracia" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku1017" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444503v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alper Kucukural" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine C. Mercier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2739" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444506v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Carpenter" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maninjay Atianand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aiello" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallavi Gandhi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1240925" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965621v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina S Rubilar" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks1076" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965639v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr1093" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965634v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vera-Otarola" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loretto Solis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Pino" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.06223-11" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927972v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mure" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gruffat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cahora Medina-Palazon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp497" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192437v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Arnaud-Arnould" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tauziet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Urbach" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Koulali" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192460v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192455v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192537v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879446v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ohlmann Th&#233;ophile" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mangeot Philippe" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168045v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790802v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284696v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855362v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault J.M. Sohier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448415v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991048v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caron" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04917624v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emiliano-ricci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9789-5837" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151546215" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523515v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Mckellar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Cad&#232;nes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garc&#237;a de Gracia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Aub&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luiza Chaves Valad&#227;o" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2418935122" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958997v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Labaronne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D&#233;cimo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bertrand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Guiguettaz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sohier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56772-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958976v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Nelde" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertha Cecilia Ramirez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hatin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Arbes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56773-2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892007v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aub&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fontrodona" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vallin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Fabbri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/narcan/zcae019" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635756v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Legrand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dahoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de la Myre Mory" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodie Noy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002696" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891852v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Mercier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cluet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.277863.123" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609421v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Louvat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Deymier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Nhi Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202302233" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240383v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Loyer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.01.19.524725" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04010880v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Durand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bruelle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Bourdelais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bigitha Bennychen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Blin-Gonthier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36037-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234855v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Venet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Sa Ribeiro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie D&#233;cembre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Bellomo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garima Joshi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36140-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892057v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Guillemin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuj Kumar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Wencker" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano P Ricci" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.796012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807258v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bonaventure" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rebendenne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Arnaud&#8208;arnould" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Gracias" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202154061" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293983v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morris" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wrna.1658" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892103v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Eshraghi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pabalu P Karunadharma" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Blin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelam Shahani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano P. Ricci" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21637-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385752v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Arnould" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Finoux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clouaire" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Li" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03193-z" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892116v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Gutierrez-Guerrero" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jimena Abrey Recalde" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe E Mangeot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Costa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornellie Bernadin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgeed.2021.604371" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892096v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault J M Sohier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/62245" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892140v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu H Sun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Zhu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Huitong Xie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziwei Li" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajyalakshmi Meduri" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41556-019-0457-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892075v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Sun" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoqiao Huiyi Wang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khai Du" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihong Zheng" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26233-8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951649v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892129v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiuli Agarwal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Vierbuchen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreya Ghosh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie Chan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaozhao Jiang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20165-5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471251v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garcia de Gracia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.10.28.359356" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892152v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Vasquez-Rifo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ambros" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000969" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346967v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Rivosecchi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Larochelle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Teste" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grenier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Malapert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2019101955" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951656v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mangeot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Risson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Fusil" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Marnef" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Laurent" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07845-z" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444497v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth J Hennessy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coen van Solingen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaitlyn R Scacalossi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ouimet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milessa S Afonso" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-018-0004-9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444496v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcia-Moreno" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Noerenberg" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Ni" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aino J&#228;rvelin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Gonz&#225;lez-Almela" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2019.01.017" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352375v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Guillou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Daburon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.324012.119" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444492v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Loss" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Martins Sim&#245;es" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Valour" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Farrel Cort&#234;s" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Gonzaga" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2019.00363" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351895v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953695v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Artesi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hahaut" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006933" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909040v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia A. Bicknell" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20160243" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911526v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mengardi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taran Limousin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Soto-Rifo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Decimo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw1345" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911479v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163210018" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444498v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maninjay K Atianand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqian Hu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansuman T Satpathy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Shen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Ricci" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2016.05.075" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444484v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upasna Sharma" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Conine" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy M Shea" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana A. Boskovic" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan G Derr" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aad6780" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911431v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Cenik" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Sarinay Cenik" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gun W. Byeon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Grubert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie I. Candille" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.193342.115" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444505v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guramrit Singh" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa J Moore" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2013.09.013" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911354v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Valiente-Echeverria" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina S. Rubilar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garcia-De-Gracia" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku1017" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444503v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alper Kucukural" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine C. Mercier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2739" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444506v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Carpenter" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maninjay Atianand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aiello" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallavi Gandhi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1240925" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965621v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina S Rubilar" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks1076" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965639v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr1093" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965634v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vera-Otarola" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loretto Solis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Pino" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.06223-11" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927972v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mure" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gruffat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cahora Medina-Palazon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp497" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192437v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Arnaud-Arnould" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tauziet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Urbach" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Koulali" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192460v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192455v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192537v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879446v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ohlmann Th&#233;ophile" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mangeot Philippe" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168045v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284696v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790802v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855362v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault J.M. Sohier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448415v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991048v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caron" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04917624v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>