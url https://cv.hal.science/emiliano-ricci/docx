--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -330,645 +330,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-AUG HIV-1 uORF translation elicits specific T cell immune response and regulates viral transcript expression</w:t>
+                <w:t xml:space="preserve">Unveiling conserved HIV-1 open reading frames encoding T cell antigens using ribosome profiling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Labaronne</w:t>
+                <w:t xml:space="preserve">Lisa Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Décimo</w:t>
+                <w:t xml:space="preserve">Annika Nelde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Bertrand</w:t>
+                <w:t xml:space="preserve">Bertha Cecilia Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Guiguettaz</w:t>
+                <w:t xml:space="preserve">Isabelle Hatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Sohier</w:t>
+                <w:t xml:space="preserve">Hugo Arbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.1706. </w:t>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.1707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-56772-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-56773-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04958997v1</w:t>
+                <w:t xml:space="preserve">hal-04958976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling conserved HIV-1 open reading frames encoding T cell antigens using ribosome profiling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Non-AUG HIV-1 uORF translation elicits specific T cell immune response and regulates viral transcript expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Labaronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Décimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Hatin</w:t>
+                <w:t xml:space="preserve">Laura Guiguettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Arbes</w:t>
+                <w:t xml:space="preserve">Thibault Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.1707. </w:t>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.1706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-56773-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-56772-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04958976v1</w:t>
+                <w:t xml:space="preserve">hal-04958997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolism-dependent secondary effect of anti-MAPK cancer therapy on DNA repair</w:t>
+                <w:t xml:space="preserve">SAMD9L acts as an antiviral factor against HIV-1 and primate lentiviruses by restricting viral and cellular translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Aubé</w:t>
+                <w:t xml:space="preserve">Alexandre Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Fontrodona</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Clara Dahoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément de la Myre Mory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kodie Noy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Guiguettaz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucilla Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAR Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 6 (2), pp.e3002696. </w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (7), pp.e3002696. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/narcan/zcae019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3002696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04892007v1</w:t>
+                <w:t xml:space="preserve">hal-04635756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAMD9L acts as an antiviral factor against HIV-1 and primate lentiviruses by restricting viral and cellular translation</w:t>
+                <w:t xml:space="preserve">Metabolism-dependent secondary effect of anti-MAPK cancer therapy on DNA repair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Legrand</w:t>
+                <w:t xml:space="preserve">Fabien Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Dahoui</w:t>
+                <w:t xml:space="preserve">Nicolas Fontrodona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Guiguettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément de la Myre Mory</w:t>
+                <w:t xml:space="preserve">Elodie Vallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kodie Noy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura Guiguettaz</w:t>
+                <w:t xml:space="preserve">Lucilla Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 22 (7), pp.e3002696. </w:t>
+              <w:t xml:space="preserve">NAR Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (2), pp.e3002696. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3002696⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/narcan/zcae019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04635756v1</w:t>
+                <w:t xml:space="preserve">hal-04892007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translation-dependent and -independent mRNA decay occur through mutually exclusive pathways defined by ribosome density during T cell activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Labaronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Guiguettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fontrodona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 34 (3), pp.394-409. </w:t>
@@ -1045,64 +1045,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deymier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan-Nhi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Labaronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kodie Noy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Life Science Alliance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 7 (5), pp.e202302233. </w:t>
@@ -1134,1255 +1134,1255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04609421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The inflammatory and tumor suppressor SAMD9L acts through a Schlafen-like box to restrict HIV and inhibit cell translation in SAAD/ATXPC</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Severe COVID-19 patients have impaired plasmacytoid dendritic cell-mediated control of SARS-CoV-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Loyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kodie Noy</w:t>
+                <w:t xml:space="preserve">Manon Venet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarida Sa Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Décembre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Bellomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garima Joshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2023.01.19.524725⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-36140-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04240383v1</w:t>
+                <w:t xml:space="preserve">hal-04234855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RSL24D1 sustains steady-state ribosome biogenesis and pluripotency translational programs in embryonic stem cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Bourdelais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bigitha Bennychen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Blin-Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (1), pp.356. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-023-36037-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04010880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severe COVID-19 patients have impaired plasmacytoid dendritic cell-mediated control of SARS-CoV-2</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alicia Bellomo</w:t>
+                <w:t xml:space="preserve">The inflammatory and tumor suppressor SAMD9L acts through a Schlafen-like box to restrict HIV and inhibit cell translation in SAAD/ATXPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Dahoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément de la Myre Mory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garima Joshi</w:t>
+                <w:t xml:space="preserve">Clara Loyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kodie Noy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (1), pp.694. </w:t>
+              <w:t xml:space="preserve">BioRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 119 (35), </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-36140-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/2023.01.19.524725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234855v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaping the Innate Immune Response Through Post-Transcriptional Regulation of Gene Expression Mediated by RNA-Binding Proteins</w:t>
+                <w:t xml:space="preserve">The DEAD box RNA helicase DDX42 is an intrinsic inhibitor of positive‐strand RNA viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anissa Guillemin</w:t>
+                <w:t xml:space="preserve">Boris Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anuj Kumar</w:t>
+                <w:t xml:space="preserve">Antoine Rebendenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Luiza Chaves Valadão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Wencker</w:t>
+                <w:t xml:space="preserve">Mary Arnaud‐arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emiliano P Ricci</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ségolène Gracias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (5), pp.e202302233. </w:t>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (11), pp.e54061. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.796012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15252/embr.202154061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04892057v1</w:t>
+                <w:t xml:space="preserve">hal-04807258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The DEAD box RNA helicase DDX42 is an intrinsic inhibitor of positive‐strand RNA viruses</w:t>
+                <w:t xml:space="preserve">Shaping the Innate Immune Response Through Post-Transcriptional Regulation of Gene Expression Mediated by RNA-Binding Proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Bonaventure</w:t>
+                <w:t xml:space="preserve">Anissa Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Rebendenne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ana Luiza Chaves Valadão</w:t>
+                <w:t xml:space="preserve">Anuj Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary Arnaud‐arnould</w:t>
+                <w:t xml:space="preserve">Mélanie Wencker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségolène Gracias</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emiliano P Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (11), pp.e54061. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (5), pp.e202302233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15252/embr.202154061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.796012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807258v1</w:t>
+                <w:t xml:space="preserve">hal-04892057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ribosome dynamics and mRNA turnover, a complex relationship under constant cellular scrutiny</w:t>
+                <w:t xml:space="preserve">Baboon Envelope Pseudotyped “Nanoblades” Carrying Cas9/gRNA Complexes Allow Efficient Genome Editing in Human T, B, and CD34+ Cells and Knock-in of AAV6-Encoded Donor DNA in CD34+ Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Morris</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alejandra Gutierrez-Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Jimena Abrey Recalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe E Mangeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ornellie Bernadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews-RNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/wrna.1658⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Genome Editing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgeed.2021.604371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03293983v1</w:t>
+                <w:t xml:space="preserve">hal-04892116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutant Huntingtin stalls ribosomes and represses protein synthesis in a cellular model of Huntington disease</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ribosome dynamics and mRNA turnover, a complex relationship under constant cellular scrutiny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emiliano P. Ricci</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christelle Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cluet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano P Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (1), pp.1461. </w:t>
+              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews-RNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-21637-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/wrna.1658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04892103v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loop extrusion as a mechanism for formation of DNA damage repair foci</w:t>
+                <w:t xml:space="preserve">Mutant Huntingtin stalls ribosomes and represses protein synthesis in a cellular model of Huntington disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Arnould</w:t>
+                <w:t xml:space="preserve">Mehdi Eshraghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Rocher</w:t>
+                <w:t xml:space="preserve">Pabalu P Karunadharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Finoux</w:t>
+                <w:t xml:space="preserve">Juliana Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Clouaire</w:t>
+                <w:t xml:space="preserve">Neelam Shahani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Li</w:t>
+                <w:t xml:space="preserve">Emiliano P. Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 590 (7847), pp.660-665. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.1461. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-021-03193-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-21637-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03385752v1</w:t>
+                <w:t xml:space="preserve">hal-04892103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baboon Envelope Pseudotyped “Nanoblades” Carrying Cas9/gRNA Complexes Allow Efficient Genome Editing in Human T, B, and CD34+ Cells and Knock-in of AAV6-Encoded Donor DNA in CD34+ Cells</w:t>
+                <w:t xml:space="preserve">Loop extrusion as a mechanism for formation of DNA damage repair foci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandra Gutierrez-Guerrero</w:t>
+                <w:t xml:space="preserve">Coline Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Jimena Abrey Recalde</w:t>
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe E Mangeot</w:t>
+                <w:t xml:space="preserve">Anne-Laure Finoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Costa</w:t>
+                <w:t xml:space="preserve">Thomas Clouaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ornellie Bernadin</w:t>
+                <w:t xml:space="preserve">Kevin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genome Editing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3, </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 590 (7847), pp.660-665. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fgeed.2021.604371⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-021-03193-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04892116v1</w:t>
+                <w:t xml:space="preserve">hal-03385752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delivery of the Cas9/sgRNA Ribonucleoprotein Complex in Immortalized and Primary Cells via Virus-like Particles (&amp;quot;Nanoblades&amp;quot;)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe E Mangeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Guiguettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault J M Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano P Ricci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 169, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2684,130 +2684,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loop extrusion as a mechanism for formation of DNA damage repair foci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Finoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Clouaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 590 (7847), pp.660-665. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41586-021-03193-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04951649v1</w:t>
@@ -2952,103 +2952,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The DEAD box RNA helicase DDX42 is an intrinsic inhibitor of positive-strand RNA viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rebendenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Garcia de Gracia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Mckellar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Gracias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
@@ -3103,51 +3103,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudomonas aeruginosa cleaves the decoding center of Caenorhabditis elegans ribosomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Vasquez-Rifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano P. Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Ambros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3188,697 +3188,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04892152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Senataxin homologue Sen1 is required for efficient termination of RNA polymerase III transcription</w:t>
+                <w:t xml:space="preserve">The long noncoding RNA CHROME regulates cholesterol homeostasis in primates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julieta Rivosecchi</w:t>
+                <w:t xml:space="preserve">Elizabeth J Hennessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Larochelle</w:t>
+                <w:t xml:space="preserve">Coen van Solingen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Teste</w:t>
+                <w:t xml:space="preserve">Kaitlyn R Scacalossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Grenier</w:t>
+                <w:t xml:space="preserve">Mireille Ouimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Malapert</w:t>
+                <w:t xml:space="preserve">Milessa S Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 38 (16), pp.e101955. </w:t>
+              <w:t xml:space="preserve">Nature Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (1), pp.98-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15252/embj.2019101955⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42255-018-0004-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02346967v1</w:t>
+                <w:t xml:space="preserve">hal-02444497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome editing in primary cells and in vivo using viral-derived Nanoblades loaded with Cas9-sgRNA ribonucleoproteins</w:t>
+                <w:t xml:space="preserve">A cohesin/HUSH- and LINC-dependent pathway controls ribosomal DNA double-strand break repair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Mangeot</w:t>
+                <w:t xml:space="preserve">Aline Marnef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Finoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Risson</w:t>
+                <w:t xml:space="preserve">Emmanuelle Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Fusil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emilie Laurent</w:t>
+                <w:t xml:space="preserve">Virginie Daburon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-07845-z⟩</w:t>
+              <w:t xml:space="preserve">Genes and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (17-18), pp.1175-1190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gad.324012.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04951656v1</w:t>
+                <w:t xml:space="preserve">hal-02352375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The long noncoding RNA CHROME regulates cholesterol homeostasis in primates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">System-wide Profiling of RNA-Binding Proteins Uncovers Key Regulators of Virus Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Garcia-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Noerenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth J Hennessy</w:t>
+                <w:t xml:space="preserve">Shuai Ni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coen van Solingen</w:t>
+                <w:t xml:space="preserve">Aino Järvelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaitlyn R Scacalossi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Milessa S Afonso</w:t>
+                <w:t xml:space="preserve">Esther González-Almela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42255-018-0004-9⟩</w:t>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74 (1), pp.196-211.e11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2019.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02444497v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">System-wide Profiling of RNA-Binding Proteins Uncovers Key Regulators of Virus Infection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome editing in primary cells and in vivo using viral-derived Nanoblades loaded with Cas9-sgRNA ribonucleoproteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mangeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Risson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Garcia-Moreno</w:t>
+                <w:t xml:space="preserve">Floriane Fusil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Marnef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marko Noerenberg</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Esther González-Almela</w:t>
+                <w:t xml:space="preserve">Emilie Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molcel.2019.01.017⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-07845-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02444496v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cohesin/HUSH- and LINC-dependent pathway controls ribosomal DNA double-strand break repair</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Coline Arnould</w:t>
+                <w:t xml:space="preserve">Senataxin homologue Sen1 is required for efficient termination of RNA polymerase III transcription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julieta Rivosecchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Larochelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Guillou</w:t>
+                <w:t xml:space="preserve">Frédéric Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Daburon</w:t>
+                <w:t xml:space="preserve">Amélie Malapert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 33 (17-18), pp.1175-1190. </w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (16), pp.e101955. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/gad.324012.119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15252/embj.2019101955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352375v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staphylococcus aureus Small Colony Variants (SCVs): News From a Chronic Prosthetic Joint Infection</w:t>
               </w:r>
@@ -3998,130 +3998,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome editing in primary cells and in vivo using viral-derived Nanoblades loaded with Cas9-sgRNA ribonucleoproteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mangeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Risson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Fusil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Mangeot</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aline Marnef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (1), pp.45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-018-07845-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351895v1</w:t>
@@ -4145,64 +4145,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PDZ domain-binding motif of Tax sustains T-cell proliferation in HTLV-1-infected humanized mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano P. Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Artesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4279,51 +4279,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When mRNA translation meets decay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia A. Bicknell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano P. Ricci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 45 (2), pp.339-351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4383,51 +4383,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mengardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taran Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano P. Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Soto-Rifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4491,64 +4491,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An intimate look at the viral replication cycle through ribosome profiling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano P. Ricci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 32 (10), pp.849-860. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4997,51 +4997,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RIPiT-Seq: A high-throughput approach for footprinting RNA:protein complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guramrit Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano P Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa J Moore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5140,51 +5140,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina S. Rubilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Garcia-De-Gracia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano P. Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 42 (20), pp.12861-12875. </w:t>
@@ -5490,51 +5490,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">miRNA repression of translation in vitro takes place during 43S ribosomal scanning.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano P Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taran Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5663,64 +5663,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taran Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina S Rubilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano P Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Décimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 40 (6), pp.2653-67. </w:t>
@@ -5797,51 +5797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loretto Solis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Soto-Rifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano P Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karla Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6071,51 +6071,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SNX-BAR proteins 5 and 6 are required for NCOA7-AS antiviral activity against influenza A virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Arnaud-Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rebendenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Tauziet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6196,51 +6196,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SNX-BAR proteins 5 and 6 are required for NCOA7-AS antiviral activity against influenza A virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Arnaud-Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rebendenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Tauziet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6321,51 +6321,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des protéines SNX-BAR 5 et 6 dans l’activité antivirale de NCOA7-AS contre le virus de la grippe A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Arnaud-Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rebendenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Tauziet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6478,51 +6478,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SNX-BAR proteins 5 and 6 are required for NCOA7-AS antiviral activity against influenza A virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Arnaud-Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rebendenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Tauziet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6648,51 +6648,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ohlmann Théophile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mangeot Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano P Ricci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US10968253B2. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6755,51 +6755,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SNX-BAR proteins 5 and 6 are required for NCOA7-AS antiviral activity against influenza A virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Arnaud-Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rebendenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Tauziet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6899,64 +6899,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deymier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan-Nhi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Labaronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kodie Noy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6978,103 +6978,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling novel conserved HIV-1 open reading frames encoding T cell antigens using ribosome profiling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika Nelde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Bertrand</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bertha Cecilia Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Arbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7096,90 +7096,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extensive uORF translation from HIV-1 transcripts conditions DDX3 dependency for expression of main ORFs and elicits specific T cell immune responses in infected individuals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Labaronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Décimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Labaronne</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lisa Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Guiguettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault J.M. Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7214,103 +7214,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The DEAD box RNA helicase DDX42 is an intrinsic inhibitor of positive-strand RNA viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rebendenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Garcia de Gracia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Mckellar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Gracias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7332,103 +7332,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loop extrusion as a mechanism for DNA Double-Strand Breaks repair foci formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Clouaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe E Mangeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7482,51 +7482,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des ribosomes et de la traduction dans la régulation post-transcriptionnelle de l'expression des gènes au cours de la réponse immunitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano P. Ricci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cellular Biology. École Normale Supérieure de Lyon, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7634,51 +7634,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6D5233E6"/>
+    <w:nsid w:val="359E55E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7865,51 +7865,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emiliano-ricci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9789-5837" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151546215" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523515v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Mckellar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Cad&#232;nes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garc&#237;a de Gracia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Aub&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luiza Chaves Valad&#227;o" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2418935122" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958997v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Labaronne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D&#233;cimo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bertrand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Guiguettaz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sohier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56772-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958976v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Nelde" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertha Cecilia Ramirez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hatin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Arbes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56773-2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892007v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aub&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fontrodona" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vallin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Fabbri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/narcan/zcae019" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635756v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Legrand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dahoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de la Myre Mory" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodie Noy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002696" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891852v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Mercier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cluet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.277863.123" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609421v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Louvat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Deymier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Nhi Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202302233" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240383v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Loyer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.01.19.524725" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04010880v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Durand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bruelle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Bourdelais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bigitha Bennychen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Blin-Gonthier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36037-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234855v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Venet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Sa Ribeiro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie D&#233;cembre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Bellomo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garima Joshi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36140-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892057v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Guillemin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuj Kumar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Wencker" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano P Ricci" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.796012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807258v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bonaventure" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rebendenne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Arnaud&#8208;arnould" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Gracias" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202154061" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293983v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morris" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wrna.1658" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892103v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Eshraghi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pabalu P Karunadharma" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Blin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelam Shahani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano P. Ricci" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21637-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385752v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Arnould" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Finoux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clouaire" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Li" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03193-z" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892116v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Gutierrez-Guerrero" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jimena Abrey Recalde" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe E Mangeot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Costa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornellie Bernadin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgeed.2021.604371" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892096v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault J M Sohier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/62245" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892140v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu H Sun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Zhu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Huitong Xie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziwei Li" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajyalakshmi Meduri" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41556-019-0457-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892075v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Sun" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoqiao Huiyi Wang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khai Du" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihong Zheng" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26233-8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951649v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892129v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiuli Agarwal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Vierbuchen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreya Ghosh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie Chan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaozhao Jiang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20165-5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471251v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garcia de Gracia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.10.28.359356" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892152v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Vasquez-Rifo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ambros" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000969" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346967v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Rivosecchi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Larochelle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Teste" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grenier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Malapert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2019101955" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951656v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mangeot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Risson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Fusil" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Marnef" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Laurent" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07845-z" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444497v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth J Hennessy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coen van Solingen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaitlyn R Scacalossi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ouimet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milessa S Afonso" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-018-0004-9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444496v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcia-Moreno" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Noerenberg" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Ni" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aino J&#228;rvelin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Gonz&#225;lez-Almela" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2019.01.017" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352375v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Guillou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Daburon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.324012.119" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444492v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Loss" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Martins Sim&#245;es" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Valour" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Farrel Cort&#234;s" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Gonzaga" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2019.00363" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351895v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953695v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Artesi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hahaut" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006933" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909040v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia A. Bicknell" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20160243" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911526v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mengardi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taran Limousin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Soto-Rifo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Decimo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw1345" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911479v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163210018" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444498v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maninjay K Atianand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqian Hu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansuman T Satpathy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Shen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Ricci" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2016.05.075" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444484v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upasna Sharma" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Conine" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy M Shea" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana A. Boskovic" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan G Derr" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aad6780" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911431v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Cenik" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Sarinay Cenik" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gun W. Byeon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Grubert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie I. Candille" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.193342.115" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444505v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guramrit Singh" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa J Moore" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2013.09.013" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911354v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Valiente-Echeverria" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina S. Rubilar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garcia-De-Gracia" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku1017" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444503v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alper Kucukural" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine C. Mercier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2739" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444506v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Carpenter" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maninjay Atianand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aiello" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallavi Gandhi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1240925" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965621v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina S Rubilar" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks1076" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965639v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr1093" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965634v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vera-Otarola" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loretto Solis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Pino" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.06223-11" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927972v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mure" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gruffat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cahora Medina-Palazon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp497" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192437v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Arnaud-Arnould" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tauziet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Urbach" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Koulali" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192460v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192455v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192537v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879446v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ohlmann Th&#233;ophile" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mangeot Philippe" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168045v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284696v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790802v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855362v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault J.M. Sohier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448415v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991048v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caron" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04917624v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emiliano-ricci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9789-5837" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151546215" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523515v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Mckellar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Cad&#232;nes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garc&#237;a de Gracia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Aub&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luiza Chaves Valad&#227;o" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2418935122" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958976v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bertrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Nelde" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertha Cecilia Ramirez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hatin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Arbes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56773-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958997v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Labaronne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D&#233;cimo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Guiguettaz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sohier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56772-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635756v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Legrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dahoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de la Myre Mory" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodie Noy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002696" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892007v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aub&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fontrodona" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vallin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Fabbri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/narcan/zcae019" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891852v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Mercier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cluet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.277863.123" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609421v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Louvat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Deymier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Nhi Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202302233" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234855v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Venet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Sa Ribeiro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie D&#233;cembre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Bellomo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garima Joshi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36140-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04010880v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Durand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bruelle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Bourdelais" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bigitha Bennychen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Blin-Gonthier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36037-7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240383v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Loyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.01.19.524725" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807258v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bonaventure" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rebendenne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Arnaud&#8208;arnould" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Gracias" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202154061" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892057v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Guillemin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuj Kumar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Wencker" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano P Ricci" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.796012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892116v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Gutierrez-Guerrero" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jimena Abrey Recalde" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe E Mangeot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Costa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornellie Bernadin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgeed.2021.604371" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293983v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morris" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wrna.1658" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892103v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Eshraghi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pabalu P Karunadharma" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Blin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelam Shahani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano P. Ricci" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21637-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385752v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Arnould" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Finoux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clouaire" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Li" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03193-z" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892096v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault J M Sohier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/62245" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892140v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu H Sun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Zhu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Huitong Xie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziwei Li" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajyalakshmi Meduri" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41556-019-0457-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892075v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Sun" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoqiao Huiyi Wang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khai Du" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihong Zheng" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26233-8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951649v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892129v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiuli Agarwal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Vierbuchen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreya Ghosh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie Chan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaozhao Jiang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20165-5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471251v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garcia de Gracia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.10.28.359356" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892152v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Vasquez-Rifo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ambros" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000969" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444497v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth J Hennessy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coen van Solingen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaitlyn R Scacalossi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ouimet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milessa S Afonso" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-018-0004-9" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352375v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Marnef" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Guillou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Daburon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.324012.119" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444496v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcia-Moreno" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Noerenberg" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Ni" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aino J&#228;rvelin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Gonz&#225;lez-Almela" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2019.01.017" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951656v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mangeot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Risson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Fusil" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Laurent" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07845-z" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346967v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Rivosecchi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Larochelle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Teste" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grenier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Malapert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2019101955" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444492v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Loss" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Martins Sim&#245;es" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Valour" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Farrel Cort&#234;s" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Gonzaga" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2019.00363" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351895v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953695v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Artesi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hahaut" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006933" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909040v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia A. Bicknell" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20160243" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911526v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mengardi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taran Limousin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Soto-Rifo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Decimo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw1345" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911479v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163210018" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444498v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maninjay K Atianand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqian Hu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansuman T Satpathy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Shen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Ricci" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2016.05.075" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444484v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upasna Sharma" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Conine" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy M Shea" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana A. Boskovic" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan G Derr" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aad6780" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911431v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Cenik" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Sarinay Cenik" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gun W. Byeon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Grubert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie I. Candille" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.193342.115" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444505v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guramrit Singh" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa J Moore" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2013.09.013" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911354v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Valiente-Echeverria" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina S. Rubilar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garcia-De-Gracia" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku1017" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444503v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alper Kucukural" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine C. Mercier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2739" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444506v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Carpenter" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maninjay Atianand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aiello" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallavi Gandhi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1240925" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965621v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina S Rubilar" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks1076" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965639v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr1093" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965634v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vera-Otarola" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loretto Solis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Pino" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.06223-11" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927972v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mure" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gruffat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cahora Medina-Palazon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp497" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192437v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Arnaud-Arnould" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tauziet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Urbach" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Koulali" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192460v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192455v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192537v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879446v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ohlmann Th&#233;ophile" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mangeot Philippe" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168045v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284696v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790802v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855362v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault J.M. Sohier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448415v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991048v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caron" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04917624v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>