--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:85.677083333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emilie Andrieu </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de Recherche Écologie des Paysages</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emilie-andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0021-4573</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">073976431</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/C-9742-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticides and habitat loss additively reduce wild bees in crop fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anina Knauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subodh Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg K S Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">András Báldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (1), pp.95 - 104. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-025-02924-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved central place foraging modeling: importance of landscape context and modeling strategies in the case of a French sweat bee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Glad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moulherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Moulherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 508, pp.111208. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2025.111208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CODABEILLES: a reliable reference library of COI DNA barcodes for French wild bees monitoring (Apoidea: Anthophila)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Marquisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dufrêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Rudelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), pp.121. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12862-025-02429-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wild bees (Apoidea, Anthophila) of south-west France: more than 10 years of inventories in mosaic landscapes of &amp;quot;Vallées et Coteaux de Gascogne&amp;quot; (ZA-PYGAR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Rivers-Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.e135157. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/BDJ.12.e135157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting effects of wooded and herbaceous semi-natural habitats on supporting wild bee diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Rivers-Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 356, pp.108644. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2023.108644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farming intensity indirectly reduces crop yield through negative effects on agrobiodiversity and key ecological functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San-Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 326, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2021.107810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSDR4 Sebioref - Une approche paysagère et territorialisée des services écosystémiques et des valeurs attachées pour guider les décideurs publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86 (mars), pp.151-162. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03645000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Individual-Aggregate Data on All-Cause Mortality in Bullous Pemphigoid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billal Tedbirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gillibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAMA Dermatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 157 (4), pp.421-430. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1001/jamadermatol.2020.5598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High ecosystem service delivery potential of small woodlands in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Valdés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter de Frenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorg Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 57 (1), pp.4-16. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Past and Present-Day Landscape Structure on Forest Soil Microorganisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mennicken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Kondratow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Buralli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Manzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, 13p. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2020.00118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des bois dans les Maisons. Rôles du système social dans la forêt rurale des paysages des Coteaux de Gascogne (Sud-ouest de la France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22, 23 p. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paysage.8707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wooded Semi-Natural Habitats Complement Permanent Grasslands in Supporting Wild Bee Diversity in Agricultural Landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Rivers-Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (11), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/insects11110812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How farmers feel about trees: Perceptions of ecosystem services and disservices associated with rural forests in southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile C. Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42, pp.101066. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoser.2020.101066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité, une ressource, mais aussi un fardeau ? Intérêt et limites des notions de services et disservices écosystémiques pour repenser les interactions nature-sociétés dans les territoires ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guerbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Cyril Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (3), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.29079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual framework for the governance of multiple ecosystem services in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Online (7), 21 p. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-019-00829-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social drivers of rural forest dynamics: A multi-scale approach combining ethnography, geomatic and mental model analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 188, pp.132-142. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landurbplan.2018.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional trait variation of forest understorey plant communities across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vanneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Valdés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael P Perring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Bernhardt-Römermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2018.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strength of forest edge effects on litter-dwelling macro-arthropods across Europe is influenced by forest age and edge properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pallieter de Smedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lander Baeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem Proesmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam van de Poel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan van Keer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (6), pp.963-974. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.12909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nematode communities after the reintroduction of silver fir in beech-dominated forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Kondratow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 138 (6), pp.957-965. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-019-01216-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bee diversity in crop fields is influenced by remotely-sensed nesting resources in surrounding permanent grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mailys Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 90, pp.606-614. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2018.03.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge contrast does not modulate edge effect on plants and pollinators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27, pp.83-95. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2017.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do April showers bring May flowers? Knowledge and perceptions of local biodiversity influencing understanding of global environmental change. A presentation of the PIAF project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meredith Welch-Devine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bélaïdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (1), pp.56-62. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2017009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01591986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population dynamics of Paeonia officinalis in relation to forest closure: From model predictions to practical conservation management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fréville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Vaudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 215, pp.51-60. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2017.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships among ecological traits of wild bee communities along gradients of habitat amount and fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saul A. Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pia E. Lentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Loreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40 (1), pp.85-97. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.02632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive effects of landscape-wide intensity of farming practices and landscape complexity on wild bee diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingolf Steffan-Dewenter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (8), pp.1631-1642. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-017-0530-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services from small forest patches in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorg Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chabrerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter de Frenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Forestry Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (1), pp.30-44. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40725-016-0028-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of tree microhabitat abundance and diversity in the edges and interior of small temperate woodlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Roume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 340, pp.31-39. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2014.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arbres et la régulation biologique des ravageurs des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Novembre (225), pp.44-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of patch-scale conditions is greater than that of macroclimate in explaining local plant diversity in fragmented forests across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Valdés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gallet-Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorg Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (9), pp.1094-1105. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.12345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misconceptions of fragmentation's effects on ecosystem services: A response to mitchell et al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clelia Sirami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (11), pp.633-634. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2015.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution de l'histoire méconnue de la gestion de la petite forêt privée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de Framespa : e-Storia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13, pp.Online</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest-cutting rapidly improves the demographic status of Paeonia officinalis, a species threatened by forest closure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fréville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Vaudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (1), pp.147 - 158. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10144-012-0346-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Maintain Domesticity of Usages in Small Rural Forests? Lessons from Forest Management Continuity through a French Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Elyakime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (2), 6 p. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5751/ES-04746-170206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroforestry landscapes and global change: landscape ecology tools for management and conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo G. Martinez Pastur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis R. L. R. Iverson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo P. Luis Peri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85 (3), pp.315 - 318. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-012-9496-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History and spatial complexity of deforestation and logging in small private forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried W. Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 103 (2), pp.109-117. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landurbplan.2011.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does herbivory affect individuals and populations of the perennial herb Paeonia officinalis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Debussche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John D. Thompson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 206 (6), pp.544-549. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.flora.2010.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00626908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot; forêt fantôme &amp;quot; : un petit patrimoine forestier en Comminges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poublanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Midi-Pyrénées patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.40-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces d'une &amp;quot;forêt fantôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poublanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Midi-Pyrénées patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22, pp.40-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage du Bas-Comminges au cours des siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIG - La Lettre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 112, pp.3-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The town Crepis and the country Crepis : How does fragmentation affect a plant–pollinator interaction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Rouifed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Oecologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 35 (1), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actao.2008.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier l'historique des coupes forestières dans les petits bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Du Bus de Warnaffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried W. Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 60 (5), pp.667-676</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbres habitats et biodiversité forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la nature 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Condat sur Vienne, France. 55 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing hedgerows and forest margins for their sustainable management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Vantorhoudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Durpoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European landscape ecology congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bratislava (Slovaquie), Slovakia. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a stochastic movement simulator to estimate wild bee’s pollination contribution in heterogeneous agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glad Anouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Moulherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Statistical Ecology Conference (ISEC) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Swansea, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier découverte des dendro-microhabitats et de la biodiversité associée aux arbres (primaires)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervention scolaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Elémentaire Roger Ycart, May 2024, Cintegabelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Observatoire des Saisons et l’ ODS Occitanie : Un programme de sciences participatives sur le changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres régionales GRAINE : Mobiliser les citoyens en faveur de la biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graine occitanie, Feb 2024, Le Garric, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a stochastic movement simulator to estimate wild bee's pollination contribution in heterogeneous agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Glad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Moulherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress in ecology and evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française d'écologie et d'évolution, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de découverte des insectes, des pollinisateurs et de la pollinisation (primaires)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervention scolaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Primaire Roger Ycart, May 2024, Cintegabelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restaurer des prairies pour les pollinisateurs dans les paysages agricoles du Sud-Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres annuelles du RT Pollinéco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bourgogne, Oct 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des abeilles et des forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Annuelles du RT Pollineco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bourgogne, Oct 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de découverte des insectes, des pollinisateurs et de la pollinisation (maternelles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervention scolaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole La Maison Montessori, Jun 2023, Cornebarieu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les abeilles sauvages dans les paysages agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire AgroParisTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFSA, Dec 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la composition et de la configuration de la mosaı̈que paysagère pour la modélisation spatialement explicite du service de pollinisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glad Anouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Moulherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Réunion Annuelle du GDR Pollinéco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, Oct 2023, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier Pollinisation et Pollinisateurs (4emes du collège Robert Roger de Rieumes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cordées de la Réussite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INP-Ensat, Apr 2023, Auzeville-Tolosane, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des abeilles sauvages dans les bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zorilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Réunion Annuelle du GDR Pollinéco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, Oct 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature based solutions to promote pest regulation, pollination and related species diversity at landscape scale, in a Long-Term Socio-Ecological Research Site in south western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Rivers-Moore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IALE World Congress: Transboundary resource management, climate change and environmental resilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Nairobi, Kenya</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la puissance des images à la force des abeilles, partez à la découverte des pollinisateurs, des sols et des paysages !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inrae centre Occitanie Toulouse, Oct 2023, Auzeville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de découverte des insectes, des pollinisateurs et de la pollinisation (primaires)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervention scolaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole La Maison Montessori, Jun 2023, Cornebarieu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectacle Arborédanses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hors les Murs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Médiathèque Municipale, Jul 2023, Villenouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier Pollinisation et Pollinisateurs (Eco-délégués du collège Rosa Parks de Toulouse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cordées de la Réussite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INP-Ensat, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer avec les pollinisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupement de Recherche PollinEco « Pollinisation, réseaux d'interactions et fonctionnalité des écosystèmes », 4ème rencontre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectacle Arbracadarbra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paroles d'Arbres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Les Chemins Buissonniers, Sep 2022, Montaigut-sur-Save, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la composition et de la configuration de la matrice paysagère pour la modélisation spatialement explicite du service de pollinisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glad Anouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Moulherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation de paysages agricoles pour l’analyse et la simulation de processus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau méthodologique d'échange PAYOTE, Inrae, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional agricultural landscapes. Lessons from a Long Term Socio-Ecological Research site in South Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IALE 2022 European Landscape Ecology Congres: Making the future, learning from the past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ateliers sur les insectes et la pollinisation pour les maternelles et primaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partir en Livres "Dans l'herbe il y a .."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Médiathèque de Cazères-sur-Garonne, Jul 2022, Cazères-sur-Garonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive effects of different semi-natural habitats in agricultural landscapes to support wild bee diversity and mitigate negative effects of pesticide use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Rivers-Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape 2021: Diversity for sustainable and resilient agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Leibniz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution du projet SEBIOREF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Cichosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Gallai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evènement de clôture de PSDR4 Occitanie : "Comment accompagner la transition agroécologique à l'échelle des exploitations, des filières et des territoires vers des systèmes alimentaires plus durables ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Région Occitanie, Dec 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité, une ressource mais aussi un fardeau ? Intérêt et limites des notions de services et disservices écosystémiques pourrepenser les interactions nature sociétés et la trajectoire des socio-écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guerbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Cyril Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e colloque des Zones Ateliers-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer les changements via l’avifaune : perceptions des changements par les écologues et par les chercheurs en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier 4 du GT Biodiversité LabEx DynamiTe,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03167308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciné-Débat Pollen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciné-Débat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Castanet-Tolosan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abeilles et Cie : un peuple en sursis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Nature 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nature en Occitanie., May 2019, Mons, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des habitats semi-naturels arborés à la diversité d'abeilles sauvages dans les paysages agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Rivers-Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bordeaux, France. 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How trees in agricultural landscapes structure pollinator communities ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Villemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les agriculteurs perçoivent-ils leurs arbres ? Aborder les projets agroforestiers avec les agriculteurs et appréhender leurs perceptions multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'échanges du RMT Agroforesteries: Croisons les regards #3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France. pp.18-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynafor: une approche pluridisciplinaire de la place des éléments semi-naturels dans les paysages agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'échanges CPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest edges as keystone structures for animal biodiversity and their ecological functions in mosaic landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie-2018, International Conference of Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la quantite de foret ancienne dans le paysage sur la diversite et la composition des communautes de champignons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mennicken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Kondratow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France. 72 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les représentations sociales pour comprendre les paysages. Potentiels et limites de la notion de services écosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender les représentations des agriculteurs vis-à-vis des forêts paysannes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforesteries et grandes cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation de France (FCS). FRA., Sep 2017, Chaussy, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forêts dans des territoires agricoles : nouveaux atouts d’une relation bénéfique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel'S Nangwa Kwetchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches territorialisées des usages de la forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forests for agriculture: new perspectives in European landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO 8.01.02 Landscape Ecology Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Halle, Germany. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une modelisation de la complexite des relations entre rendement agricole, services ecosystemiques et representations du paysage dans les coteaux de gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France. 72 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages d’hier et de demain: que nous apprennent-ils?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hautefeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Métaillié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle biodiversité des abeilles sauvages favorise la pollinisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RMT Biodiversité et Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking at birds to make sense of climate change and of other changes too...?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gazo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">77. Annual SFAA Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Santa Fé, Mexico. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing together local ecological knowledge, anthropology & landscape ecology to understand the impacts of socio-ecological changes on rural communities in South-western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wencélius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23th International conference Society for Human Ecology: Navigating complexity, human-environmental solutions for a challenging future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bird stories to tell the social and environmental changes: a comparative approach in four countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Guerbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wencelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resilience 2017: Resilience frontiers for global sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ours dans mon jardin, des éléphants dans mon champ : comparaison des indicateurs locaux des changements environnementaux aux Nords et aux Suds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Aoudou Doua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international ethnographies plurielles: Ethnographie et comparaison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Amiens, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des sangliers indicateurs de paysage fermé ou de paysage ouvert ? Conséquences de la déprise agricole sur deux régions du Sud-ouest de la France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Clochey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Labex Dynamite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A socio-ecological framework for the analysis of forest edges dynamics and their consequences on ecosystems services in temperate landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. IALE World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Portland, United States. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mosaïque de paysages et son influence sur la biodiversité et l'agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mailys Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nuit européenne des chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roles of forest edges in landscape agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO landscape ecology conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Tartu, Estonia. 236 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arbres et la régulation des ravageurs des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre J.-P. Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des arbres en Agriculture : l'agroforesterie au coeur des enjeux contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arbres dans les paysages ruraux : atouts pour l’agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vigan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes forestiers permettent-ils de fonder un développement agricole durable ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Paris, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape composition and configuration as ecological filters of wild bee functional diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. IALE World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Portland, United States. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la marge, mais pas en marge : quand les arbres et les formations ligneuses deviennent auxiliaires de l'agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vigan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Agroforesterie: Les arbres et les formations ligneuses dans les parcelles et les paysages agricoles : un atout pour la modernisation écologique de l'agriculture ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Marciac, France. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des arbres dans l'équilibre écologique des paysages agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres de l'Inra au Salon de l'Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'histoire des pratiques sur la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Réseau Prairies « l'évaluation des services fournis par les prairies, un défi interdisciplinaire entre propriétés des écosystèmes et bénéfices pour la société »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Clermont-Ferrand, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of human ­induced changes in landscapes on plant ecology and dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du département Earth and Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Leuven, Belgium. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les déterminants de la position des interfaces entre les parcelles cultivées et les milieux non agricoles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raimond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées françaises de l'écologie du paysage: Regards et apports de l'écologie du paysage sur les continuités écologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Aix-en-Provence, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why are there so many small woodlots in southwestern France landscapes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taking stock of smallholder and community forestry: Where do we go from here?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Montpellier, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des arbres forestiers en contexte agricole : projet de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Agroforesterie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Toulouse, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When forests are managed by farmers: Implications of farm practices on forest management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Du Bus de Warnaffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Landscapes and Global Change-New Frontiers in Management, Conservation and Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto Politécnico de Bragança (IPB). Bragança, PRT., Sep 2010, Bragança, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstituer l'histoire des forêts pour mieux comprendre la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire transversal Framespa "Forêts et sociétés dans le temps long"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Toulouse, France. 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques problèmes associés à l'utilisation des cartes anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Ecologie Historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Toulouse, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of past human activities on forest plant spatial distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Niederlender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Landscape Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Chengdu, China. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoring grasslands for pollinators in agricultural landscapes in southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congres in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A better collective management is required to conciliate both outputs woodlots in biodiversity-bioenergy debates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Malafosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Human Well-Being - Europe's Role in Shaping Our Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Francfort, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge paradox : forest edges as a threat and an opportunity for biodiversity and ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third ESP Europe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Tartu, Estonia. , 1p., 2021, Book of abstracts 3rd ESP Europe Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are landscape complexity and type of semi-natural habitat influencing wild-bees diversity and foraging choices?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Rivers-Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress of Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion et perception des espaces arborés par les agriculteurs de Coteaux de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des arbres dans nos Assiettes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. pp.0, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmers compose with ecosystem services and disservices for managing on-farm trees: insights from a French case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmers compose with ecosystem services and disservices for managing rural forests: insights from a French case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of wooded habitats to wild bee richness and pollen resources in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Rivers-Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Agroforestry (WCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. 1 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trees in agricultural landscapes: understanding past changes for a better management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. pp.524, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do farmers' representations influence landscapes? A multi-scale approach combining mental models and forest monitoring in southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IALE 2017 European Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Ghent, Belgium. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge effects: Which one?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie-2016, International Conference of Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France. , 1 p., 2016, Sfécologie-2016, International Conference of Ecological Sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTAFORSE: Interaction des acteurs pour la gestion de la forêt paysanne et des services écosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'échanges Agroforesteries Tempérées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la structure des lisières bois / parcelles agricoles sur les plantes et les pollinisateurs (apoïdes et papillons)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées Françaises de l'Ecologie du Paysage (IALE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dijon, France. 63 p., 2014, Paysage, territoire et agroécologie : des processus à la concertation entre acteurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abeilles sauvages et pratiques agricoles à l’échelle des paysages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 èmes Journées Françaises de l'Ecologie du Paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dijon, France. 1 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a synergy between hedges and intercrops for pest biocontrol ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne-Pascal Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Association for Ecology congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Londres, United Kingdom. 1 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la gestion de la petite forêt privée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried W. Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Ecologie de Toulouse. JET 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Auzeville, France. , 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et complexité spatiale de la déforestation et des coupes de bois dans les petites forêts privées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried W. Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journée d’Ecologie de Toulouse. JET 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Auzeville, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires sylvicoles et conservation des espèces végétales : de l’analyse historique à l’expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Debussche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John D. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Vaudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le réveil du Dodo III. Journées francophones des sciences de la conservation de la biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Montpellier, France. , 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity in rural landscapes : how do wooded elements can contribute ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bouyjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and agricultures: today’s challenges, tomorrow’s research for more sustainable farming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Montpellier, France. , 1 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a shared vision of the future for multifunctional agricultural landscapes. Lessons from a long term socio-ecological research site in south-western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Future of Agricultural Landscapes, Part III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 65, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A. Bohan; Alex J. Dumbrell; Adam J. Vanbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-0-323-91503-8. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aecr.2021.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03309802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing “Weeds” to Understand Local Perceptions of Environmental Change in a Temperate Rural Area of Southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Clochey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sourdril Anne, Welch-Devine Meredith, Burke Brian J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changing Climate, Changing Worlds - Local Knowledge and the Challenges of Social and Ecological Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ethnobiology, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-98, 2020, 978-3-030-37311-5. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-37312-2_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la fermeture du milieu sur les différentes composantes de la niche chez la Pivoine officinale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Vaudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Debussche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John D. Thompson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités humaines et dynamique de la biodiversité en région méditerranéenne. Problématique scientifique, enjeux de conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre d'écologie fonctionnelle et évolutive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 93 p., 2011, 978-2-9527652-2-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion forestière pour restaurer la viabilité des populations de la Pivoine officinale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Debussche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités humaines et dynamique de la biodiversité en région méditerranéenne. Problématique scientifique, enjeux de conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre d'écologie fonctionnelle et évolutive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 93 p., 2011, 978-2-9527652-2-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée Observatoire des Saisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Blangy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Landsberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiches d'identification des espèces suivies de l'Observatoire des Saisons Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleuriot Cécile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francia Anaelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferragne Esther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Froger Aurélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wild bees (Apoidea: Anthophila) of South-West France: more than 10 years of inventories in mosaic landscapes of ZA-PYGAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Rivers-Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15468/dm9eza⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte de la forêt et de sa biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux des trames écologiques en milieu urbain et rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Escaravage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénologie des espèces suivies dans l'Observatoire des Saisons Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleuriot Cécile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francia Anaelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferragne Esther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogues Entre Chercheurs et Lycéens pour les Intéresser à la Construction des Savoirs, Lycée général Clémence Royer - Fonsorbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciné-débat : Le Chêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Farago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruire et valoriser les liens entre les arbres et les activités agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agroforesterie à l'Inra: des recherches ancrées dans l'agroécologie, aux cœurs d'enjeux sociétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les abeilles au cœur des transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bonjour-Dalmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - Direction de la communication. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTAFORSE : Interactions des acteurs pour la gestion des arbres hors-forêt et la production de services écosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dynafor. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lisières forestières : quand l’agroécologie passe par les bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Inrae. 2016, 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId363"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:85.677083333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emilie Andrieu </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de Recherche Écologie des Paysages</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emilie-andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0021-4573</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">073976431</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/C-9742-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CODABEILLES: a reliable reference library of COI DNA barcodes for French wild bees monitoring (Apoidea: Anthophila)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Marquisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dufrêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Rudelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), pp.121. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12862-025-02429-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticides and habitat loss additively reduce wild bees in crop fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anina Knauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subodh Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg K S Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">András Báldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (1), pp.95 - 104. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-025-02924-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved central place foraging modeling: importance of landscape context and modeling strategies in the case of a French sweat bee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Glad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moulherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Moulherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 508, pp.111208. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2025.111208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wild bees (Apoidea, Anthophila) of south-west France: more than 10 years of inventories in mosaic landscapes of &amp;quot;Vallées et Coteaux de Gascogne&amp;quot; (ZA-PYGAR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Rivers-Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.e135157. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/BDJ.12.e135157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting effects of wooded and herbaceous semi-natural habitats on supporting wild bee diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Rivers-Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 356, pp.108644. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2023.108644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farming intensity indirectly reduces crop yield through negative effects on agrobiodiversity and key ecological functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San-Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 326, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2021.107810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSDR4 Sebioref - Une approche paysagère et territorialisée des services écosystémiques et des valeurs attachées pour guider les décideurs publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86 (mars), pp.151-162. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03645000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Individual-Aggregate Data on All-Cause Mortality in Bullous Pemphigoid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billal Tedbirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gillibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAMA Dermatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 157 (4), pp.421-430. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1001/jamadermatol.2020.5598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Past and Present-Day Landscape Structure on Forest Soil Microorganisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mennicken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Kondratow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Buralli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Manzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, 13p. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2020.00118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des bois dans les Maisons. Rôles du système social dans la forêt rurale des paysages des Coteaux de Gascogne (Sud-ouest de la France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22, 23 p. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paysage.8707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High ecosystem service delivery potential of small woodlands in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Valdés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter de Frenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorg Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 57 (1), pp.4-16. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wooded Semi-Natural Habitats Complement Permanent Grasslands in Supporting Wild Bee Diversity in Agricultural Landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Rivers-Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (11), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/insects11110812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How farmers feel about trees: Perceptions of ecosystem services and disservices associated with rural forests in southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile C. Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42, pp.101066. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoser.2020.101066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité, une ressource, mais aussi un fardeau ? Intérêt et limites des notions de services et disservices écosystémiques pour repenser les interactions nature-sociétés dans les territoires ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guerbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Cyril Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (3), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.29079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nematode communities after the reintroduction of silver fir in beech-dominated forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Kondratow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 138 (6), pp.957-965. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-019-01216-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual framework for the governance of multiple ecosystem services in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Online (7), 21 p. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-019-00829-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social drivers of rural forest dynamics: A multi-scale approach combining ethnography, geomatic and mental model analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 188, pp.132-142. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landurbplan.2018.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional trait variation of forest understorey plant communities across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vanneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Valdés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael P Perring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Bernhardt-Römermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2018.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strength of forest edge effects on litter-dwelling macro-arthropods across Europe is influenced by forest age and edge properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pallieter de Smedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lander Baeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem Proesmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam van de Poel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan van Keer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (6), pp.963-974. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.12909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bee diversity in crop fields is influenced by remotely-sensed nesting resources in surrounding permanent grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mailys Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 90, pp.606-614. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2018.03.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge contrast does not modulate edge effect on plants and pollinators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27, pp.83-95. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2017.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive effects of landscape-wide intensity of farming practices and landscape complexity on wild bee diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingolf Steffan-Dewenter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (8), pp.1631-1642. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-017-0530-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do April showers bring May flowers? Knowledge and perceptions of local biodiversity influencing understanding of global environmental change. A presentation of the PIAF project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meredith Welch-Devine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bélaïdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (1), pp.56-62. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2017009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01591986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships among ecological traits of wild bee communities along gradients of habitat amount and fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saul A. Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pia E. Lentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Loreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40 (1), pp.85-97. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.02632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population dynamics of Paeonia officinalis in relation to forest closure: From model predictions to practical conservation management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fréville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Vaudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 215, pp.51-60. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2017.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services from small forest patches in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorg Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chabrerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter de Frenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Forestry Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (1), pp.30-44. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40725-016-0028-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misconceptions of fragmentation's effects on ecosystem services: A response to mitchell et al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clelia Sirami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (11), pp.633-634. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2015.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of tree microhabitat abundance and diversity in the edges and interior of small temperate woodlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Roume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 340, pp.31-39. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2014.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arbres et la régulation biologique des ravageurs des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Novembre (225), pp.44-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of patch-scale conditions is greater than that of macroclimate in explaining local plant diversity in fragmented forests across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Valdés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gallet-Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorg Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (9), pp.1094-1105. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.12345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution de l'histoire méconnue de la gestion de la petite forêt privée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de Framespa : e-Storia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13, pp.Online</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest-cutting rapidly improves the demographic status of Paeonia officinalis, a species threatened by forest closure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fréville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Vaudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (1), pp.147 - 158. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10144-012-0346-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroforestry landscapes and global change: landscape ecology tools for management and conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo G. Martinez Pastur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis R. L. R. Iverson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo P. Luis Peri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85 (3), pp.315 - 318. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-012-9496-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Maintain Domesticity of Usages in Small Rural Forests? Lessons from Forest Management Continuity through a French Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Elyakime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (2), 6 p. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5751/ES-04746-170206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History and spatial complexity of deforestation and logging in small private forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried W. Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 103 (2), pp.109-117. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landurbplan.2011.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does herbivory affect individuals and populations of the perennial herb Paeonia officinalis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Debussche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John D. Thompson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 206 (6), pp.544-549. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.flora.2010.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00626908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot; forêt fantôme &amp;quot; : un petit patrimoine forestier en Comminges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poublanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Midi-Pyrénées patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.40-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces d'une &amp;quot;forêt fantôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poublanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Midi-Pyrénées patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22, pp.40-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The town Crepis and the country Crepis : How does fragmentation affect a plant–pollinator interaction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Rouifed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Oecologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 35 (1), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actao.2008.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage du Bas-Comminges au cours des siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIG - La Lettre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 112, pp.3-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier l'historique des coupes forestières dans les petits bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Du Bus de Warnaffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried W. Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 60 (5), pp.667-676</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing hedgerows and forest margins for their sustainable management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Vantorhoudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Durpoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European landscape ecology congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bratislava (Slovaquie), Slovakia. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbres habitats et biodiversité forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la nature 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Condat sur Vienne, France. 55 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier découverte des dendro-microhabitats et de la biodiversité associée aux arbres (primaires)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervention scolaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Elémentaire Roger Ycart, May 2024, Cintegabelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a stochastic movement simulator to estimate wild bee’s pollination contribution in heterogeneous agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glad Anouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Moulherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Statistical Ecology Conference (ISEC) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Swansea, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Observatoire des Saisons et l’ ODS Occitanie : Un programme de sciences participatives sur le changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres régionales GRAINE : Mobiliser les citoyens en faveur de la biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graine occitanie, Feb 2024, Le Garric, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a stochastic movement simulator to estimate wild bee's pollination contribution in heterogeneous agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Glad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Moulherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress in ecology and evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française d'écologie et d'évolution, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de découverte des insectes, des pollinisateurs et de la pollinisation (primaires)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervention scolaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Primaire Roger Ycart, May 2024, Cintegabelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restaurer des prairies pour les pollinisateurs dans les paysages agricoles du Sud-Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres annuelles du RT Pollinéco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bourgogne, Oct 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des abeilles et des forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Annuelles du RT Pollineco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bourgogne, Oct 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectacle Arborédanses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hors les Murs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Médiathèque Municipale, Jul 2023, Villenouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de découverte des insectes, des pollinisateurs et de la pollinisation (maternelles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervention scolaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole La Maison Montessori, Jun 2023, Cornebarieu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier Pollinisation et Pollinisateurs (4emes du collège Robert Roger de Rieumes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cordées de la Réussite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INP-Ensat, Apr 2023, Auzeville-Tolosane, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des abeilles sauvages dans les bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zorilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Réunion Annuelle du GDR Pollinéco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, Oct 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les abeilles sauvages dans les paysages agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire AgroParisTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFSA, Dec 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la composition et de la configuration de la mosaı̈que paysagère pour la modélisation spatialement explicite du service de pollinisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glad Anouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Moulherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Réunion Annuelle du GDR Pollinéco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, Oct 2023, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature based solutions to promote pest regulation, pollination and related species diversity at landscape scale, in a Long-Term Socio-Ecological Research Site in south western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Rivers-Moore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IALE World Congress: Transboundary resource management, climate change and environmental resilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Nairobi, Kenya</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la puissance des images à la force des abeilles, partez à la découverte des pollinisateurs, des sols et des paysages !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inrae centre Occitanie Toulouse, Oct 2023, Auzeville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de découverte des insectes, des pollinisateurs et de la pollinisation (primaires)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervention scolaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole La Maison Montessori, Jun 2023, Cornebarieu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional agricultural landscapes. Lessons from a Long Term Socio-Ecological Research site in South Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IALE 2022 European Landscape Ecology Congres: Making the future, learning from the past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ateliers sur les insectes et la pollinisation pour les maternelles et primaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partir en Livres "Dans l'herbe il y a .."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Médiathèque de Cazères-sur-Garonne, Jul 2022, Cazères-sur-Garonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier Pollinisation et Pollinisateurs (Eco-délégués du collège Rosa Parks de Toulouse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cordées de la Réussite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INP-Ensat, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la composition et de la configuration de la matrice paysagère pour la modélisation spatialement explicite du service de pollinisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glad Anouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Moulherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation de paysages agricoles pour l’analyse et la simulation de processus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau méthodologique d'échange PAYOTE, Inrae, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer avec les pollinisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupement de Recherche PollinEco « Pollinisation, réseaux d'interactions et fonctionnalité des écosystèmes », 4ème rencontre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectacle Arbracadarbra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paroles d'Arbres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Les Chemins Buissonniers, Sep 2022, Montaigut-sur-Save, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive effects of different semi-natural habitats in agricultural landscapes to support wild bee diversity and mitigate negative effects of pesticide use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Rivers-Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape 2021: Diversity for sustainable and resilient agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Leibniz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution du projet SEBIOREF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Cichosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Gallai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evènement de clôture de PSDR4 Occitanie : "Comment accompagner la transition agroécologique à l'échelle des exploitations, des filières et des territoires vers des systèmes alimentaires plus durables ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Région Occitanie, Dec 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité, une ressource mais aussi un fardeau ? Intérêt et limites des notions de services et disservices écosystémiques pourrepenser les interactions nature sociétés et la trajectoire des socio-écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guerbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Cyril Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e colloque des Zones Ateliers-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer les changements via l’avifaune : perceptions des changements par les écologues et par les chercheurs en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier 4 du GT Biodiversité LabEx DynamiTe,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03167308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciné-Débat Pollen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciné-Débat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Castanet-Tolosan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abeilles et Cie : un peuple en sursis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Nature 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nature en Occitanie., May 2019, Mons, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des habitats semi-naturels arborés à la diversité d'abeilles sauvages dans les paysages agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Rivers-Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bordeaux, France. 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How trees in agricultural landscapes structure pollinator communities ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Villemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les agriculteurs perçoivent-ils leurs arbres ? Aborder les projets agroforestiers avec les agriculteurs et appréhender leurs perceptions multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'échanges du RMT Agroforesteries: Croisons les regards #3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France. pp.18-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynafor: une approche pluridisciplinaire de la place des éléments semi-naturels dans les paysages agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'échanges CPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest edges as keystone structures for animal biodiversity and their ecological functions in mosaic landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie-2018, International Conference of Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing together local ecological knowledge, anthropology & landscape ecology to understand the impacts of socio-ecological changes on rural communities in South-western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wencélius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23th International conference Society for Human Ecology: Navigating complexity, human-environmental solutions for a challenging future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bird stories to tell the social and environmental changes: a comparative approach in four countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Guerbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wencelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resilience 2017: Resilience frontiers for global sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la quantite de foret ancienne dans le paysage sur la diversite et la composition des communautes de champignons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mennicken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Kondratow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France. 72 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les représentations sociales pour comprendre les paysages. Potentiels et limites de la notion de services écosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages d’hier et de demain: que nous apprennent-ils?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hautefeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Métaillié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender les représentations des agriculteurs vis-à-vis des forêts paysannes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforesteries et grandes cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation de France (FCS). FRA., Sep 2017, Chaussy, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forêts dans des territoires agricoles : nouveaux atouts d’une relation bénéfique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel'S Nangwa Kwetchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches territorialisées des usages de la forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forests for agriculture: new perspectives in European landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO 8.01.02 Landscape Ecology Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Halle, Germany. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une modelisation de la complexite des relations entre rendement agricole, services ecosystemiques et representations du paysage dans les coteaux de gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France. 72 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle biodiversité des abeilles sauvages favorise la pollinisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RMT Biodiversité et Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking at birds to make sense of climate change and of other changes too...?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gazo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">77. Annual SFAA Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Santa Fé, Mexico. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ours dans mon jardin, des éléphants dans mon champ : comparaison des indicateurs locaux des changements environnementaux aux Nords et aux Suds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Aoudou Doua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international ethnographies plurielles: Ethnographie et comparaison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Amiens, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des sangliers indicateurs de paysage fermé ou de paysage ouvert ? Conséquences de la déprise agricole sur deux régions du Sud-ouest de la France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Clochey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Labex Dynamite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape composition and configuration as ecological filters of wild bee functional diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. IALE World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Portland, United States. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A socio-ecological framework for the analysis of forest edges dynamics and their consequences on ecosystems services in temperate landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. IALE World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Portland, United States. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mosaïque de paysages et son influence sur la biodiversité et l'agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mailys Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nuit européenne des chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roles of forest edges in landscape agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO landscape ecology conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Tartu, Estonia. 236 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arbres et la régulation des ravageurs des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre J.-P. Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des arbres en Agriculture : l'agroforesterie au coeur des enjeux contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arbres dans les paysages ruraux : atouts pour l’agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vigan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes forestiers permettent-ils de fonder un développement agricole durable ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Paris, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la marge, mais pas en marge : quand les arbres et les formations ligneuses deviennent auxiliaires de l'agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vigan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Agroforesterie: Les arbres et les formations ligneuses dans les parcelles et les paysages agricoles : un atout pour la modernisation écologique de l'agriculture ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Marciac, France. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des arbres dans l'équilibre écologique des paysages agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres de l'Inra au Salon de l'Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'histoire des pratiques sur la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Réseau Prairies « l'évaluation des services fournis par les prairies, un défi interdisciplinaire entre propriétés des écosystèmes et bénéfices pour la société »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Clermont-Ferrand, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of human ­induced changes in landscapes on plant ecology and dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du département Earth and Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Leuven, Belgium. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les déterminants de la position des interfaces entre les parcelles cultivées et les milieux non agricoles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raimond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées françaises de l'écologie du paysage: Regards et apports de l'écologie du paysage sur les continuités écologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Aix-en-Provence, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When forests are managed by farmers: Implications of farm practices on forest management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Du Bus de Warnaffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Landscapes and Global Change-New Frontiers in Management, Conservation and Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto Politécnico de Bragança (IPB). Bragança, PRT., Sep 2010, Bragança, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why are there so many small woodlots in southwestern France landscapes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taking stock of smallholder and community forestry: Where do we go from here?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Montpellier, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des arbres forestiers en contexte agricole : projet de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Agroforesterie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Toulouse, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstituer l'histoire des forêts pour mieux comprendre la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire transversal Framespa "Forêts et sociétés dans le temps long"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Toulouse, France. 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques problèmes associés à l'utilisation des cartes anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Ecologie Historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Toulouse, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of past human activities on forest plant spatial distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Niederlender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Landscape Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Chengdu, China. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoring grasslands for pollinators in agricultural landscapes in southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congres in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A better collective management is required to conciliate both outputs woodlots in biodiversity-bioenergy debates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Malafosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Human Well-Being - Europe's Role in Shaping Our Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Francfort, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge paradox : forest edges as a threat and an opportunity for biodiversity and ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third ESP Europe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Tartu, Estonia. , 1p., 2021, Book of abstracts 3rd ESP Europe Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trees in agricultural landscapes: understanding past changes for a better management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. pp.524, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are landscape complexity and type of semi-natural habitat influencing wild-bees diversity and foraging choices?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Rivers-Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress of Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion et perception des espaces arborés par les agriculteurs de Coteaux de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des arbres dans nos Assiettes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. pp.0, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of wooded habitats to wild bee richness and pollen resources in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Rivers-Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Agroforestry (WCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. 1 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmers compose with ecosystem services and disservices for managing on-farm trees: insights from a French case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmers compose with ecosystem services and disservices for managing rural forests: insights from a French case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do farmers' representations influence landscapes? A multi-scale approach combining mental models and forest monitoring in southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IALE 2017 European Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Ghent, Belgium. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge effects: Which one?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie-2016, International Conference of Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France. , 1 p., 2016, Sfécologie-2016, International Conference of Ecological Sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTAFORSE: Interaction des acteurs pour la gestion de la forêt paysanne et des services écosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'échanges Agroforesteries Tempérées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la structure des lisières bois / parcelles agricoles sur les plantes et les pollinisateurs (apoïdes et papillons)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées Françaises de l'Ecologie du Paysage (IALE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dijon, France. 63 p., 2014, Paysage, territoire et agroécologie : des processus à la concertation entre acteurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abeilles sauvages et pratiques agricoles à l’échelle des paysages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 èmes Journées Françaises de l'Ecologie du Paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dijon, France. 1 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a synergy between hedges and intercrops for pest biocontrol ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne-Pascal Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Association for Ecology congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Londres, United Kingdom. 1 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la gestion de la petite forêt privée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried W. Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Ecologie de Toulouse. JET 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Auzeville, France. , 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et complexité spatiale de la déforestation et des coupes de bois dans les petites forêts privées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried W. Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journée d’Ecologie de Toulouse. JET 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Auzeville, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires sylvicoles et conservation des espèces végétales : de l’analyse historique à l’expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Debussche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John D. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Vaudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le réveil du Dodo III. Journées francophones des sciences de la conservation de la biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Montpellier, France. , 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity in rural landscapes : how do wooded elements can contribute ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bouyjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and agricultures: today’s challenges, tomorrow’s research for more sustainable farming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Montpellier, France. , 1 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a shared vision of the future for multifunctional agricultural landscapes. Lessons from a long term socio-ecological research site in south-western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Future of Agricultural Landscapes, Part III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 65, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A. Bohan; Alex J. Dumbrell; Adam J. Vanbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-0-323-91503-8. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aecr.2021.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03309802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing “Weeds” to Understand Local Perceptions of Environmental Change in a Temperate Rural Area of Southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Clochey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sourdril Anne, Welch-Devine Meredith, Burke Brian J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changing Climate, Changing Worlds - Local Knowledge and the Challenges of Social and Ecological Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ethnobiology, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-98, 2020, 978-3-030-37311-5. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-37312-2_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la fermeture du milieu sur les différentes composantes de la niche chez la Pivoine officinale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Vaudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Debussche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John D. Thompson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités humaines et dynamique de la biodiversité en région méditerranéenne. Problématique scientifique, enjeux de conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre d'écologie fonctionnelle et évolutive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 93 p., 2011, 978-2-9527652-2-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion forestière pour restaurer la viabilité des populations de la Pivoine officinale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Debussche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités humaines et dynamique de la biodiversité en région méditerranéenne. Problématique scientifique, enjeux de conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre d'écologie fonctionnelle et évolutive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 93 p., 2011, 978-2-9527652-2-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciné-débat : Le Chêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Farago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée Observatoire des Saisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Blangy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Landsberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiches d'identification des espèces suivies de l'Observatoire des Saisons Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleuriot Cécile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francia Anaelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferragne Esther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Froger Aurélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wild bees (Apoidea: Anthophila) of South-West France: more than 10 years of inventories in mosaic landscapes of ZA-PYGAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Rivers-Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15468/dm9eza⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte de la forêt et de sa biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux des trames écologiques en milieu urbain et rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Escaravage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénologie des espèces suivies dans l'Observatoire des Saisons Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleuriot Cécile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francia Anaelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferragne Esther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogues Entre Chercheurs et Lycéens pour les Intéresser à la Construction des Savoirs, Lycée général Clémence Royer - Fonsorbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruire et valoriser les liens entre les arbres et les activités agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agroforesterie à l'Inra: des recherches ancrées dans l'agroécologie, aux cœurs d'enjeux sociétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les abeilles au cœur des transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bonjour-Dalmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - Direction de la communication. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTAFORSE : Interactions des acteurs pour la gestion des arbres hors-forêt et la production de services écosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dynafor. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lisières forestières : quand l’agroécologie passe par les bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Inrae. 2016, 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId364"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E5F319BA"/>
+    <w:nsid w:val="DA2B7E72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-andrieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0021-4573" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073976431" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-9742-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450795v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anina Knauer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subodh Adhikari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg K S Andersson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s B&#225;ldi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02924-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127070v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Glad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moulherat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moulherat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2025.111208" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05383188v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Ollivier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marquisseau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Rudelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Rougerie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-025-02429-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811242v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Rivers-Moore" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Pichon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carri&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.12.e135157" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152824v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108644" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03508045v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San-Cristobal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerr&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2021.107810" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645000v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art14" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157013v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billal Tedbirt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gillibert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien H&#233;bert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bastos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamadermatol.2020.5598" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618817v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Vald&#233;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Frenne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Brunet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13537" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952004v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mennicken" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Kondratow" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Buralli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Manzi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2020.00118" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916295v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sourdril" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.8707" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03045935v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects11110812" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458040v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Barnaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2020.101066" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198908v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Moreau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Guerbois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Cyril Renaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.29079" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154527v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-019-00829-4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858802v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2018.02.005" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356900v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vanneste" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Verheyen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P Perring" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Bernhardt-R&#246;mermann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2018.09.004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618716v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallieter de Smedt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lander Baeten" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Proesmans" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam van de Poel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Keer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12909" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618394v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chauvin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villenave" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-019-01216-z" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626155v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailys Lopes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.03.054" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLCKT8TW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607355v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cabanettes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Halder" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2017.11.003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591986v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith Welch-Devine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia B&#233;la&#239;di" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2017009" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620460v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;ville" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Vaudey" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Gauthier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2017.08.010" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605840v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul A. Cunningham" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia E. Lentini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Loreau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02632" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605884v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingolf Steffan-Dewenter" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-017-0530-y" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639608v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decocq" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40725-016-0028-x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631049v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Cabanettes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roume" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2014.12.009" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7SXS1KT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954701v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637876v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gallet-Moron" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12345" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/26DC65526303C5A17269BE14D2E0C47E127EA346/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634887v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Sirami" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2015.09.003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5NWHTD2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643175v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988420v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10144-012-0346-1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N8MP11MJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733943v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Elyakime" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-04746-170206" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988419v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo G. Martinez Pastur" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis R. L. R. Iverson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo P. Luis Peri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-012-9496-6" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649955v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried W. Heintz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2011.06.005" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZS7C9DSP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00626908v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Debussche" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Thompson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2010.10.001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HXW72GN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01006539v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poublanc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655181v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654833v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663719v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dornier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Rouifed" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Cheptou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2008.07.002" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3CV43VH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657319v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Du Bus de Warnaffe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05087259v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266467v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Vantorhoudt" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Durpoix" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690087v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glad Anouk" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moulherat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590930v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590895v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754081v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590919v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811140v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Acloque" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811131v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169527v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589429v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589404v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169522v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589388v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Zorilla" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216684v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589366v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169529v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169513v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169518v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807868v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169516v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590878v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789439v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169367v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789413v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326577v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cichosz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Gallai" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040239v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167308v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787256v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787304v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791657v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140250v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Villemey" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140775v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787848v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785592v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard G Brockerhoff" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Charbonnier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laforge" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734537v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Roy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634279v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586483v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608130v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel'S Nangwa Kwetchou" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821392v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737815v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788263v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hautefeuille" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul M&#233;tailli&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791561v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605509v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gazo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463217v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wenc&#233;lius" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607607v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Guerbois" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garine" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wencelius" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606479v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aoudou Doua" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917624v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Clochey" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793423v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793813v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741239v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797325v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Sarthou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797135v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vigan" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792240v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797784v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Chabert" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807585v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807949v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807695v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808277v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raimond" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189974v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813731v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755128v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812324v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822991v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820746v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Niederlender" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Heintz" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811124v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160356v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Clement" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Malafosse" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280458v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734793v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143021v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736277v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734155v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791658v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417667v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Calatayud" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604583v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606636v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388095v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210105v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801362v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601774v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808853v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810545v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823091v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823236v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bouyjou" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309802v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Balent" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0065250421000155" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.05.001" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02611185v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Sourdril" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030373115" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37312-2_5" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991189v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/258582" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991188v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/258581" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04591019v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blangy" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Froger" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Landsberger" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850983v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleuriot C&#233;cile" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francia Anaelle" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferragne Esther" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Froger Aur&#233;lie" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04773411v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15468/dm9eza" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811229v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811160v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811154v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Escaravage" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851006v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811217v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Cl&#233;ment" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denux" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811178v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Farago" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794769v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209210v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635134v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Henry" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Alaux" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mondet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonjour-Dalmon" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169541v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795909v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-andrieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0021-4573" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073976431" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-9742-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05383188v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Ollivier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marquisseau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Rudelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Rougerie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-025-02429-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450795v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anina Knauer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subodh Adhikari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg K S Andersson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s B&#225;ldi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02924-z" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127070v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Glad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moulherat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moulherat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2025.111208" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811242v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Rivers-Moore" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Pichon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carri&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.12.e135157" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152824v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108644" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03508045v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San-Cristobal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerr&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2021.107810" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645000v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art14" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157013v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billal Tedbirt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gillibert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien H&#233;bert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bastos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamadermatol.2020.5598" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952004v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mennicken" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Kondratow" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Buralli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Manzi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2020.00118" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916295v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sourdril" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.8707" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618817v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Vald&#233;s" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Frenne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Brunet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13537" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03045935v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects11110812" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458040v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Barnaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2020.101066" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198908v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Moreau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Guerbois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Cyril Renaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.29079" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618394v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chauvin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villenave" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-019-01216-z" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154527v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-019-00829-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858802v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2018.02.005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356900v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vanneste" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Verheyen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P Perring" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Bernhardt-R&#246;mermann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2018.09.004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618716v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallieter de Smedt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lander Baeten" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Proesmans" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam van de Poel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Keer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12909" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626155v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailys Lopes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.03.054" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLCKT8TW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607355v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cabanettes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Halder" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2017.11.003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605884v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingolf Steffan-Dewenter" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-017-0530-y" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591986v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith Welch-Devine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia B&#233;la&#239;di" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2017009" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605840v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul A. Cunningham" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia E. Lentini" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Loreau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02632" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620460v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;ville" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Vaudey" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Gauthier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2017.08.010" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52439SBX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639608v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decocq" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40725-016-0028-x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634887v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Sirami" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2015.09.003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5NWHTD2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631049v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Cabanettes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roume" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2014.12.009" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7SXS1KT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954701v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637876v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gallet-Moron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12345" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/26DC65526303C5A17269BE14D2E0C47E127EA346/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643175v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988420v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10144-012-0346-1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N8MP11MJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988419v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo G. Martinez Pastur" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis R. L. R. Iverson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo P. Luis Peri" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-012-9496-6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733943v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Elyakime" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-04746-170206" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649955v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried W. Heintz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2011.06.005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZS7C9DSP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00626908v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Debussche" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Thompson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2010.10.001" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HXW72GN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01006539v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poublanc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655181v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663719v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dornier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Rouifed" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Cheptou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2008.07.002" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3CV43VH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654833v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657319v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Du Bus de Warnaffe" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266467v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Vantorhoudt" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Durpoix" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05087259v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590930v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690087v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glad Anouk" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moulherat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590895v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754081v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590919v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811140v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Acloque" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811131v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169513v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169527v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169522v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589388v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Zorilla" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589429v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589404v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216684v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589366v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169529v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789439v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169367v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169518v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590878v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807868v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169516v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789413v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326577v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cichosz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Gallai" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040239v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167308v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787256v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787304v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791657v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140250v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Villemey" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140775v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787848v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785592v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard G Brockerhoff" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Charbonnier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laforge" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463217v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wenc&#233;lius" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607607v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Guerbois" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garine" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wencelius" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734537v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Roy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634279v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788263v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hautefeuille" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul M&#233;tailli&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586483v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608130v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel'S Nangwa Kwetchou" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821392v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737815v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791561v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605509v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gazo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606479v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aoudou Doua" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917624v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Clochey" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792240v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793423v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793813v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741239v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797325v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Sarthou" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797135v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vigan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797784v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Chabert" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807585v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807949v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807695v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808277v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raimond" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755128v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189974v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813731v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812324v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822991v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820746v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Niederlender" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Heintz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811124v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160356v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Clement" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Malafosse" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280458v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417667v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Calatayud" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734793v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143021v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791658v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736277v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734155v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604583v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606636v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388095v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210105v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801362v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601774v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808853v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810545v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823091v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823236v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bouyjou" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309802v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Balent" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0065250421000155" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.05.001" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02611185v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Sourdril" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030373115" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37312-2_5" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991189v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/258582" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991188v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/258581" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811178v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Farago" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04591019v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blangy" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Froger" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Landsberger" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811160v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850983v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleuriot C&#233;cile" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francia Anaelle" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferragne Esther" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Froger Aur&#233;lie" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04773411v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15468/dm9eza" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811229v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811154v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Escaravage" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851006v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811217v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Cl&#233;ment" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denux" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794769v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209210v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635134v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Henry" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Alaux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mondet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonjour-Dalmon" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169541v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795909v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>